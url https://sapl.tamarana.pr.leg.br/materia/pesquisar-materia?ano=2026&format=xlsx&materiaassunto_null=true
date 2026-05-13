--- v0 (2026-02-09)
+++ v1 (2026-05-13)
@@ -10,700 +10,2182 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="702">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>-Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Luzia Harue Suzukawa</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/oficio_n_013_2026_gab_substituicao_de_projeto_de_lei_-_correcao_de_percentual.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/oficio_n_013_2026_gab_substituicao_de_projeto_de_lei_-_correcao_de_percentual.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder reposição salarial ao quadro geral de servidores ativos da municipalidade, em consonância com princípios gerais de direito, bem como com a legislação municipal.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/projeto_002-2026_dispoe_sobre_a_administracao_cemiterio_municipal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/projeto_002-2026_dispoe_sobre_a_administracao_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a administração, funcionamento e serviços do Cemitério Municipal de Tamarana e da Capela Mortuária Municipal, revoga a Lei Municipal n° 1.340/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/projeto_003-2026_celebra_termo_comodato_produtores_de_leite.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/projeto_003-2026_celebra_termo_comodato_produtores_de_leite.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Comodato de bem móvel público com Associação dos Produtores de Leite de Tamarana, e dá outras providências.</t>
   </si>
   <si>
+    <t>2735</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2735/projeto_004.2026_-_reposicao_salarial_dos_professores.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reposição salarial anual e a atualização do piso salarial dos profissionais do Magistério Municipal, nos termos da Lei Federal n° 11.738, de 2008, e da Medida Provisória n° 1.334, de 2026.</t>
+  </si>
+  <si>
+    <t>2736</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2736/projeto_005.2026_-_abertura_de_credito_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional Suplementar na Lei Orçamentária n° 1616/2025, bem como a adequação da Lei de Diretrizes .Orçamentárias n° 1615/2025 e da Lei do Plano Plurianual n° 1610/2025.</t>
+  </si>
+  <si>
+    <t>2741</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2741/projeto_006.2026_-_contratacao_temporaria_professor_ingles.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a contratar pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público da Secretaria Municipal de Educação, Cultura e Esportes, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2743</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2743/projeto_007.2026_-_aumenta_o_numero_de_cargo_assistencia_social.pdf</t>
+  </si>
+  <si>
+    <t>Aumenta o número de vagas para o cargo de Assistente Social, altera o Anexo I da Lei Municipal n° 120/99, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2744</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2744/projeto_008.2026_-_abertura_de_credito_adicional__especial_orcamentaria.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial na Lei Orçamentária n° 1616/2025, bem como a adequação da Lei de_x000D_
+Diretrizes Orçamentárias n° 1615/2025 e da Lei do Plano Plurianual n° 1610/2025.</t>
+  </si>
+  <si>
+    <t>2773</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Projeto de Lei que "Institui o Fundo Municipal de Calamidade Pública (FUNCAP) de Tamarana, estabelece suas diretrizes, organização e fontes de_x000D_
+recursos, dá outras providências".</t>
+  </si>
+  <si>
+    <t>2822</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Luzia Harue Suzukawa, Renan Leal</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2822/projeto_010.2026_-_executivo_-_abertura_de_credito_adicional_especial_2.632.30000.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional Suplementar na Lei Orçamentária n° 1616/2025, bem como a adequação da Lei de Diretrizes Orçamentárias n° 1615/2025 e da Lei do Plano Plurianual n° 1610/2025.</t>
+  </si>
+  <si>
+    <t>2823</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2823/projeto_010.2026_-_executivo_-_abertura_de_credito_adicional_especial_2.632.30000.pdf</t>
+  </si>
+  <si>
+    <t>2824</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2824/projeto_012.2026_-_executivo_-_criacao_do_fme_e_comesp.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Fundo Municipal de Esporte - FME e do Conselho Municipal de Esporte — COMESP, vinculados à Secretaria Municipal de Educação, Cultura e Esporte, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2686</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>-Indicação</t>
   </si>
   <si>
     <t>Professora Valdenice</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2686/ind_01_2026_valdenice_indico_que_realize_a_retirada_urgente_de_entulhos_na_rua_arroio_grande.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2686/ind_01_2026_valdenice_indico_que_realize_a_retirada_urgente_de_entulhos_na_rua_arroio_grande.pdf</t>
   </si>
   <si>
     <t>Indico que realize a retirada urgente de entulho na Rua Arroio Grande, no cruzamento com a Rua Matias Lemes Gonçalves, tendo em vista os transtornos causados à mobilidade urbana, à segurança e à saúde pública.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/ind_02_2026_valdenice_indico_que_realize_a_a_construcao_de_um_ponto_de_onibus_escolar_na_rua_da_vitoria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/ind_02_2026_valdenice_indico_que_realize_a_a_construcao_de_um_ponto_de_onibus_escolar_na_rua_da_vitoria.pdf</t>
   </si>
   <si>
     <t>Indico que realize a construção de um ponto de ônibus escolar na Rua da Vitoria, no Jardim Esperança, considerando que o local nunca contou com estrutura adequada para o embarque e desembarque dos estudantes.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/ind_03_2026_valdenice_indico_a_instalacao_de_uma_lombada_elevada_no_rua_da_vitoria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/ind_03_2026_valdenice_indico_a_instalacao_de_uma_lombada_elevada_no_rua_da_vitoria.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de uma lombada elevada na Rua da Vitoria, no Jardim Esperança, nas proximidades do n° 70.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/ind_04_2026_valdenice_indico_a_realizacao_de_servico_de_pintura_na_unidade_basica_de_saude_laeuro_de_andrade_e_silva_no_assentamento_mandassaia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/ind_04_2026_valdenice_indico_a_realizacao_de_servico_de_pintura_na_unidade_basica_de_saude_laeuro_de_andrade_e_silva_no_assentamento_mandassaia.pdf</t>
   </si>
   <si>
     <t>Indico a realização de serviços de pintura na Unidade Básica de Saúde Lauro de Andrade e Silva, localizada no Assentamento Mandassaia, visando a melhoria das condições estruturais, do ambiente de atendimento e do bem-estar de usuários e servidores,</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2690/ind_05_2026_valdenice_indico_aquisicao_de_novos_monitores_para_a_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2690/ind_05_2026_valdenice_indico_aquisicao_de_novos_monitores_para_a_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf</t>
   </si>
   <si>
     <t>Indico a aquisição de novos monitores/equipamentos para a Unidade Básica de Saúde Lauro de Andrade e Silva, localizada no Assentamento Mandassaia, com o objetivo de melhorar a qualidade do atendimento e as condições de trabalho dos profissionais da Saúde.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/ind_06_2026_valdenice_indico_a_realizacao_de_averiguacao_e_providenciaa_quanto_ao_servico_de_internet_instalado_na_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/ind_06_2026_valdenice_indico_a_realizacao_de_averiguacao_e_providenciaa_quanto_ao_servico_de_internet_instalado_na_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf</t>
   </si>
   <si>
     <t>Indico a realização de averiguação e providências quanto ao serviço de internet instalado na Unidade Básica de Saúde Lauro de Andrade e Silva, localizada no Assentamento Mandassaia, tendo em vista que o referido serviço não vem suprindo adequadamente as necessidades da unidade.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/ind_07_2026_valdenice_reitero_a_indicacao_a_reforma_ampliacao_pintura_da_unidade_basica_de_saude_iracema_maria_decol.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/ind_07_2026_valdenice_reitero_a_indicacao_a_reforma_ampliacao_pintura_da_unidade_basica_de_saude_iracema_maria_decol.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação a reforma, ampliação, pintura da Unidade Básica de Saúde (UBS) Iracema Maria Decol, situada no Bairro dos Moreiras</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/ind_08_2026_valdenice_reitero_a_indicacao_a_reformas_na_biblioteca_publica_municipal_laura_maurison_catai.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/ind_08_2026_valdenice_reitero_a_indicacao_a_reformas_na_biblioteca_publica_municipal_laura_maurison_catai.pdf</t>
   </si>
   <si>
     <t>Reitero a realização de reforma na Biblioteca Pública Municipal Laura Maurison Catai, localizada na área central do município.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2694/ind_09_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_manutencao_e_correcao_do_asfalto_esburacado_nas_vias_rurais_e_urbana_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2694/ind_09_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_manutencao_e_correcao_do_asfalto_esburacado_nas_vias_rurais_e_urbana_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indico a realização urgente de serviços de manutenção e correção do asfalto esburacado nas vias rurais e urbana do Munícipio, tendo em vista que as más condições da pavimentação estão comprometendo a segurança e a trafegabilidade.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/ind_10_2026_valdenice_indico_a_disponibilizacao_de_transporte_escolar_para_os_alunos_residentes_na_rua_vitoria_n_jardim_esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/ind_10_2026_valdenice_indico_a_disponibilizacao_de_transporte_escolar_para_os_alunos_residentes_na_rua_vitoria_n_jardim_esperanca.pdf</t>
   </si>
   <si>
     <t>Indico a disponibilização de transporte escolar para os alunos residentes na Rua Vitoria, no Jardim Esperança e proximidades que estudam no período matutino na Escola Municipal Professora Taeko Lima Almeida, considerando que atualmente realizam o deslocamento a pé, a pedido das mães e responsáveis</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/ind_11_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_rocagem_e_limpeza_nas_vias_rurais_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/ind_11_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_rocagem_e_limpeza_nas_vias_rurais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indico a realização urgente de serviços de roçagem e limpeza nas vias rurais do Município, especialmente nas cabeceiras de pontes, em razão do mato alto que vem comprometendo a visibilidade, a segurança e a trafegabilidade.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/ind_12_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_melhoramento_manutencao_e_recuperacao_em_todas_as_estradas_rurais_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/ind_12_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_melhoramento_manutencao_e_recuperacao_em_todas_as_estradas_rurais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indico a realização urgente de serviços de melhoramento, manutenção e recuperação em todas as estradas rurais do Município que se encontram em más condições de tráfego, e o escoamento da produção agrícola e o acesso às linhas do transporte escolar, considerando a proximidades do inicio do ano letivo.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Tega Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/ind_13_2026_tega_indica_a_realizacao_imediata_de_rocagem_e_o_recolhimento_de_galhos_entulhos_e_lixo_no_bairro_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/ind_13_2026_tega_indica_a_realizacao_imediata_de_rocagem_e_o_recolhimento_de_galhos_entulhos_e_lixo_no_bairro_vila_siena.pdf</t>
   </si>
   <si>
     <t>Indica a realização imediata de roçagem e o recolhimento de galhos, entulhos e lixo no bairro Vila Siena</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Professora Jislaine Vanite</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/ind_14_2026_jislaine_indico_realizacao_de_estudo_da_possibilidade_de_rocagem_em_uma_metragem_de_200m_das_pontes_nas_vias_mestre_e_vivinais_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/ind_14_2026_jislaine_indico_realizacao_de_estudo_da_possibilidade_de_rocagem_em_uma_metragem_de_200m_das_pontes_nas_vias_mestre_e_vivinais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indico a realização de estudo da possibilidade de roçagem em uma metragem de 200m das pontes nas vias mestres do município</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/ind_15_2026_jislaine_indico_o_estudo_de_patrolamento_e_compactacao_das_vias_mestres_rurais_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/ind_15_2026_jislaine_indico_o_estudo_de_patrolamento_e_compactacao_das_vias_mestres_rurais_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indico o estudo de patrolamento e compactação das vias mestres rurais do município, incluindo abertura de caixas de contenção de  águas, visando melhorando as condições de tráfego e segurança</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Anauto do Incrão</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/ind_16_2026_anauto_indico_a_realizacao_de_alambrados_e__ilumincao_na_quadra_esportiva_de_sa_bittencourt_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/ind_16_2026_anauto_indico_a_realizacao_de_alambrados_e__ilumincao_na_quadra_esportiva_de_sa_bittencourt_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal instalação de alambrado e iluminação adequada na quadra esportiva localizada na Praça Ubaldino de Sá Bittencourt.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/ind_17_2026_anauto_indico_a_realizacao_pintura_e_sinalizacao_na_rua_izaltino__jose__silvestre.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/ind_17_2026_anauto_indico_a_realizacao_pintura_e_sinalizacao_na_rua_izaltino__jose__silvestre.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja realizada a pintura da sinalização de carga e descarga na Rua lzaltino José Silvestre, especificamente em frente à Loja Móveis Oriani.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/ind_18_2026_jislaine_indico_a_realizacao_pinturas_das_sinalizacoes_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/ind_18_2026_jislaine_indico_a_realizacao_pinturas_das_sinalizacoes_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que sejam adotadas as providências necessárias para a realização das seguintes ações na área urbana do Município de Tamarana:_x000D_
 Pintura de faixas de pedestres em locais estratégicos;_x000D_
 Pintura da sinalização horizontal, incluindo linhas de parada, setas_x000D_
 indicativas, entre outras, em todas as•vias urbanas.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/ind_19_2026_jislaine_indico_a_realizacao_ampliacao__do_itinerario_do_onibus_de_transporte_garaituito__das_vilas_i_e_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/ind_19_2026_jislaine_indico_a_realizacao_ampliacao__do_itinerario_do_onibus_de_transporte_garaituito__das_vilas_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Reforma geral da UBS, incluindo pintura, reparos estruturais e adequações nas instalações;_x000D_
 Melhoria das condições de acessibilidade, garantindo o acesso adequado a pessoas com deficiência &amp;mobilidade reduzida;_x000D_
 Reparo ou substituição de equipamentos danificados, caso contatada a necessidade._x000D_
 Ampliação da capacidade de atendimento, caso constatada a necessidade</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2711/ind_20_2026_jislaine_indico_a_realizacao_melhorias_nas_vias_da_vila_rural.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2711/ind_20_2026_jislaine_indico_a_realizacao_melhorias_nas_vias_da_vila_rural.pdf</t>
   </si>
   <si>
     <t>Estudo e a implementação de melhorias nas vias das vilas rurais do Município de Tamarana, com a sugestão de utilização de paver (blocos de concreto) como solução para aumentar a durabilidade e a qualidade das referidas vias.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/ind_21_2026_jislaine_indico_a_realizacao_contrucao__de_calcadas__conjunto_enes_barbosa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/ind_21_2026_jislaine_indico_a_realizacao_contrucao__de_calcadas__conjunto_enes_barbosa.pdf</t>
   </si>
   <si>
     <t>Realização de estudo e construção de calçadas para garantir acesso seguro entre o centro do município e o Conjunto Enes Barbosa, com o objetivo de melhorar a segurança e a acessibilidade dos pedestres.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/ind_22_2026_jislaine_indicoa_realizacao_de__melhorias__na_vias_asfaltica__que_liga_a_area_urbna_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/ind_22_2026_jislaine_indicoa_realizacao_de__melhorias__na_vias_asfaltica__que_liga_a_area_urbna_do_municipio.pdf</t>
   </si>
   <si>
     <t>Realização de melhorias na via asfáltica que liga a área urbana do Município de Tamarana à ponte sobre o Rio Apucaraninha, com o objetivo de melhorar a segurança, a acessibilidade e as condições de tráfego.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/ind_23_2026_jislaine_indico_a_aplicacao__de_material__fresado_nas_estradas_mestres_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/ind_23_2026_jislaine_indico_a_aplicacao__de_material__fresado_nas_estradas_mestres_do_municipio.pdf</t>
   </si>
   <si>
     <t>Realização de estudo para aplicação de material fresado nas estradas mestras do Município de Tamarana, com o objetivo de melhorar a segurança e as condições de tráfego</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/ind_24_2026_jislaine_indico__transporte_gratuito_as_vila_rural_i_e_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/ind_24_2026_jislaine_indico__transporte_gratuito_as_vila_rural_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Ampliação do itinerário do ônibus de transporte gratuito para atendimento aos moradores das Vilas Rurais I e II</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/ind_25_2026_valdenice_indico___que_adote_tais_providencias_refente_ao_caes_soltos_no_cemiterio_municipal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/ind_25_2026_valdenice_indico___que_adote_tais_providencias_refente_ao_caes_soltos_no_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Que adote providências urgentes quanto à presença de cães soltos no Cemitério Municipal, bem como promova a construção de muros nos trechos onde ainda inexistem, visando garantir a segurança da população</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/ind_26_2026_valdenice_indico_a_manutencao_das_lixeiras_pubcicasl.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/ind_26_2026_valdenice_indico_a_manutencao_das_lixeiras_pubcicasl.pdf</t>
   </si>
   <si>
     <t>Recomposição, manutenção e, se necessário, a instalação de lixeiras públicas em vias, praças e espaços de grande circulação do Município.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/ind_27_2026_valdenice_indico_a__retirada_dos_residuos_solidos_na_localidade_placa_da_vacal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/ind_27_2026_valdenice_indico_a__retirada_dos_residuos_solidos_na_localidade_placa_da_vacal.pdf</t>
   </si>
   <si>
     <t>Que promova a retirada imediata dos resíduos sólidos acumulados na localidade conhecida como "Placa da Vaca", bem como realize estudo técnico urgente para o melhoramento e adequação do espaço utilizado para a coleta de lixo.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/ind_28_2026_valdenice_indico__a_execucao__de_servicos_de_infra_estrutura_no_bairro_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/ind_28_2026_valdenice_indico__a_execucao__de_servicos_de_infra_estrutura_no_bairro_vila_siena.pdf</t>
   </si>
   <si>
     <t>Execução URGENTE de serviços de infraestrutura no Bairro Vila Siena, a fim de atender os moradores que vêm sofrendo com as fortes chuvas que invadem suas residências, colocando as famílias em situação de vulnerabilidade e alto risco.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2720/ind_29_2026_valdenice_indico_a_pavimentacao_das_vielas_tupy__guarany.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2720/ind_29_2026_valdenice_indico_a_pavimentacao_das_vielas_tupy__guarany.pdf</t>
   </si>
   <si>
     <t>Pavimentação das Vielas Tupy e Guarany, localizadas entre as Ruas Fernando Tadei, Demétrio Carneiro Siqueira e Evaristo Camargo, ou adoção de alternativa técnica de infraestrutura, em caráter de urgência.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2721/ind_30_2026_valdenice_indico_disponibilizacao_de_monitoras_em_todas_linhas_de_transporte.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2721/ind_30_2026_valdenice_indico_disponibilizacao_de_monitoras_em_todas_linhas_de_transporte.pdf</t>
   </si>
   <si>
     <t>A adoção de providências urgentes para a disponibilização de monitoras em TODAS as linhas do transporte escolar municipal</t>
   </si>
   <si>
+    <t>2725</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2725/ind_31_2026_valdenice_indico_melhorias__nas_estradas_sitito__sr_jose__ate_as_residencias__da_familia_fabiano.pdf</t>
+  </si>
+  <si>
+    <t>Melhoria da estrada vicinal que se inicia no Sitio do Senhor José Cabelinho, estendendo-se até as residências da família Fabiano.</t>
+  </si>
+  <si>
+    <t>2727</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Renan Leal</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2727/indicacao_032.2026_-_contrucao_de_banheiro_publico_na_praca_ubaldino_de_sa_bittencourt.pdf</t>
+  </si>
+  <si>
+    <t>Construção de Banheiro público  na Praça Ubaldino de Sá Bittencourt.</t>
+  </si>
+  <si>
+    <t>2728</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2728/indicacao_033.2026_-_instalacao__de_uma_placa__de_proibicao__de_descarte_de_lixo.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de Placa  de proibição  de descarte de lixo na Rua  Lázaro  Alexandre de Oliveira, nº 29,  no Bairro  Enes Barbosa.</t>
+  </si>
+  <si>
+    <t>2726</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2726/indicacao_034.2026_-_manutencao_das_estradas.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção das estradas rurais localizadas:_x000D_
+No Assentamento União Camponesa, Bairro dos Moreiras, iniciando na_x000D_
+Igreja Católica e seguindo até a divisa do Município de Ortigueira;_x000D_
+Da estrada do Assentamento Serraria até o Assentamento Água da Prata</t>
+  </si>
+  <si>
+    <t>2729</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2729/indicacao_035.2026_-_retirada_de_entulhos__acumulados__em_diversos_pontos_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Retirada de entulhos  acumulados  em diversos pontos do Munícipio e que estabeleça  cronograma periódico de coleta para evitar novos acúmulos  especialmente aqueles localizados  em frente  as residências</t>
+  </si>
+  <si>
+    <t>2745</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_036.2026_-_recuperacao_do_bueiro_localizado_na_estrada_sentido_unopar.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação do bueiro localizado sentido Unopar, próximo a venda dos Pretos, divisa com Sr. Benga</t>
+  </si>
+  <si>
+    <t>2747</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_037.2026_-_solicita_melhorias_na_praca_matriz.pdf</t>
+  </si>
+  <si>
+    <t>Solicita limpeza geral, pintura de meio-fio, melhoria da iluminação, construção de banheiros e substituição e ampliação de lixeiras na Praça Matriz</t>
+  </si>
+  <si>
+    <t>2752</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2752/indicacao_038.2026_-_solicita_providencias_necessarias.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal que sejam adotadas as providências necessárias para:_x000D_
+Instalação de espelhos na sala da Educação Infantil da Escola Taeko_x000D_
+Instalação de espelhos nos banheiros da escola Taeko_x000D_
+Aquisição de mesas e cadeiras para o refeitório da Taeko e do CMEI Criança Esperança</t>
+  </si>
+  <si>
+    <t>2749</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2749/indicacao_039.2026_-_solicita_melhorias_na_escola_professora_taeko_lima_almeida.pdf</t>
+  </si>
+  <si>
+    <t>Solicita retirada de entulhos no entorno da Escola Professora Taeko Lima Almeida, pintura de faixas, organização da parada de ônibus e construção de redutor de velocidade em frente à instituição</t>
+  </si>
+  <si>
+    <t>2750</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2750/indicacao_040.2026_-_solicita_ajuste_do_quadro_de_servidores_das_escolas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ajuste do quadro de servidores das escolas municipais</t>
+  </si>
+  <si>
+    <t>2765</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_041.2026_-_solicita_aquisicao_de_disponibilizacao_de_materiais_pedagogicos_adaptados_para_alunod_com_tea.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo que, por meio da Secretaria Municipal de Educação, avalie a viabilidade técnica e orçamentária para aquisição e disponibilização de materiais pedagógicos adaptados destinados a alunos com Transtorno do Espectro Autista (TEA) e demais dificuldades de aprendizagem da rede municipal de ensino</t>
+  </si>
+  <si>
+    <t>2766</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2766/indicacao_042.2026_-_indica_a_recuperacao_e_melhorias_do_meio-fio_localizado_em_frente_a_escola_professora_taeko_lima_almeida.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal que determine à Secretaria Municipal competente a adoção de medidas urgentes para a recuperação e melhoria do meio-fio localizado em frente à Escola M.Professora  Taeko Lima Almeida, na Rua Francisco Antônio Rodrigues, S/N.</t>
+  </si>
+  <si>
+    <t>2762</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2762/indicacao_043.2026_-_indica_a_remocao_de_residuos_descartados_na_rua_uniao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo seja realizada a remoção de resíduos descartados na Rua União, Jardim Esperança, especialmente entulhos</t>
+  </si>
+  <si>
+    <t>2763</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>Nego do Levi</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2763/indicacao_044.2026_-_indica_que_seja_realizado_servico_de_limpeza_e_manutencao_dos_bueiros_colocacao_de_tampas_e_construcao_de_meio-fio.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizado serviço de limpeza e manutenção dos bueiros, colocação de tampas e construção de meio-fio na Rua Messias Ferraz Martins, no bairro Jardim Esperança</t>
+  </si>
+  <si>
+    <t>2764</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2764/indicacao_045.2026_-_indica_que_seja_realizado_a_manutencao_na_rua_gregorio_no_bairro_jardim_esperanca.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja que seja realizada a manutenção, com urgência, na Rua Pedro Gregório, no bairro Jardim Esperança</t>
+  </si>
+  <si>
+    <t>2774</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Solicitação de melhorias estruturais na Escola Rura Municipal Enes Barbosa.</t>
+  </si>
+  <si>
+    <t>2775</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2775/indicacao_047.2026_-_solicitacao_de_investimentos_pedagogicos_e_estruturais_na_escola_rural_municipal_enes_barbosa.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de investimentos pedagógicos e estruturais na Escola Rural Municipal Enes Barbosa.</t>
+  </si>
+  <si>
+    <t>2776</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2776/indicacao_048.2026_-solicitacao_de_melhorias_e_manutencao_no_banheiro_publico_localizado_na_praca_central_do_municipio_nas_proximidades_do_ponto_de_taxi.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de melhorias e manutenção no banheiro Público localizado na Praça Central do Município, nas proximidades do ponto de taxi.</t>
+  </si>
+  <si>
+    <t>2777</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2777/indicacao_049.2026_-.pdf</t>
+  </si>
+  <si>
+    <t>Destinação ou adequação de espaço público para realização de: aulas de capoeira.</t>
+  </si>
+  <si>
+    <t>2780</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2780/indicacao_050.2026_-_indica_a_implementacao_de_programa_permanente_de_formacao_continuada_para_professores_do_ensino_no_atendimento_educacional_de_alunos_com_transtorno_do_espectro_autista.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implementação de Programa Permanente de Formação Continuada para professores da rede Municipal de Ensino no atendimento educacional de alunos com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>2781</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2781/indicacao_051.2026_-_indica_a_realizacao_de_patrolamento_e_moledamento_na_rua_a_da_vila_siena.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a realização patrolamento e moledamento na Rua A da Vila Siena</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2787/indicacao_52.2026_-_conserto_e_limpeza_das_canaletas_de_agua_no_trecho_entre_o_mercado_do_manoel_ate_a_ponte_dp_rio_apucaraninha.pdf</t>
+  </si>
+  <si>
+    <t>Conserto e limpeza das canaletas de água no trecho entre o Mercado do Manoel (área central) até a Ponte do Rio Apucaraninha</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2788/indicacao_53.2026_-_pintura_da_faixa_de_divisao_de_fluxo_no_asfalto_novo_que_liga_tamarana_ao_bairro_conhecido_como_serraria_do_viana.pdf</t>
+  </si>
+  <si>
+    <t>Pintura da faixa de divisão de fluxo (faixa que separa os fluxos de tráfego) no asfalto novo que liga Tamarana ao bairro conhecido como Serraria do Viana, neste Município.</t>
+  </si>
+  <si>
+    <t>2789</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2789/indicacao_54.2026_-_patrolamento_das_ruas_limpeza_e_aplicacao_de_residuo_de_asfalto_no_bairro_bom_pastor.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que seja realizado com urgência patrolamento das ruas, limpeza e aplicação de resíduo de asfalto (pó de asfalto) no bairro Bom Pastor, como medida emergencial até que seja realizada a pavimentação asfáltica prometida pela atual gestão</t>
+  </si>
+  <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2791/indicacao_55.2026_-_indico_a_realizacao_de_reforma_na_quadra_de_esportes_enes_barbosa.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal a realização de reforma na quadra de esportes Enes Barbosa</t>
+  </si>
+  <si>
+    <t>2793</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2793/indicacao_56.2026_-_indico_o_fornecimento_de_equipamentos_de_protecao_individual_epis.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal que determine, com urgência, a adoção de medidas para garantir o fornecimento de Equipamentos de Proteção Individual (EPIs) a todos os trabalhadores que atuam nos serviços de limpeza urbana e serviços gerais do município, incluindo servidores efetivos, contratados e funcionários de empresas terceirizadas.</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2794/indicacao_57.2026_-_indico_a_instalacao_e_reposicao_de_tampas_em_todos_os_bueiros_que_estao_sendo_limpos_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal que determine, com urgência, a adoção de medidas para garantir a instalação e reposição de tampas em todos os bueiros que estão sendo limpos no município.</t>
+  </si>
+  <si>
+    <t>2795</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2795/indicacao_58.2026_-_retitada_de_entulho.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo a realização da retirada de entulho localizado na Rua da União, n° 232, Jardim Esperança.</t>
+  </si>
+  <si>
+    <t>2799</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2799/indicacao_59.2026_-_patrolamento_modelamento_e_limpeza_de_caixas_de_contencao.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento, modelamento e limpeza de caixas de contenção.</t>
+  </si>
+  <si>
+    <t>2796</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2796/indicacao_060.2026_-_construcao_de_um_mini_centro_esportivo_nos_bairros_jardim_juny_e_esperanca.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a solicitação ao Executivo Municipal para a realização de construção de um mini centro esportivo nos bairros Jardim Juny e Esperança</t>
+  </si>
+  <si>
+    <t>2797</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2797/indicacao_061.2026_-_retirada_de_lixos_e_entulhos_acumulos_no_bairro_conjunto_sao_roque.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo que determine à Secretaria Municipal competente a adoção de providências para a retirada urgente de lixos e entulhos acumulados no Bairro Conjunto São Roque.</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2798/indicacao_062.2026_-_recuperacao_da_estrada_rural_.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação da estrada rural localizada no município de Tamarana, que liga a Reserva Indígena Apucaraninha, passando pelo cemitério, até a ponte do Apucaraninha, sendo esta o ponto de divisa com o município de Londrina</t>
+  </si>
+  <si>
+    <t>2801</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2801/indicacao_063.2026_-_programa_praca_inclusiva.pdf</t>
+  </si>
+  <si>
+    <t>Criação do Programa Praça Inclusiva para Pessoas com Transtorno do Espectro Autista (TEA) no Município de Tamarana-PR</t>
+  </si>
+  <si>
+    <t>2804</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2804/indicacao_064.2026_-_instalacao_de_rede_de_energia_eletrica.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de rede de energia elétrica no Parque Industrial n°03 Luiz Gonçalves Ferreira.</t>
+  </si>
+  <si>
+    <t>2805</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2805/indicacao_065.2026_-_reitero_a_pavimentacao_asfaltica_na_rua_angelo_perez.pdf</t>
+  </si>
+  <si>
+    <t>Reitero a pavimentação asfáltica na Rua Ângelo Perez</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2806/indicacao_066.2026_-_reitero_da_indicacao_para_implantacao_de_melhorias_na_praca_do_jardim_europa.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração da Indicação n° 61/2025 para implantação de melhorias na Praça do Jardim Europa</t>
+  </si>
+  <si>
+    <t>2809</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2809/indicacao_067.2026_-_reitero_pedido_de_realizacao_de_manutencao_e_pavimentacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reitera pedido de realização de manutenção e pavimentação da Rua Joaquim Paulo de Almeida, neste Município</t>
+  </si>
+  <si>
+    <t>2810</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2810/indicacao_068.2026_-_reitero_a_indicacao_nc2b0_471-2052_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a Indicação n° 471/2025, que solicita a realização de pinturas e sinalizações viárias, incluindo faixas de pedestres e redutores de velocidade (quebra-molas), nas vias públicas do centro e dos bairros do município.</t>
+  </si>
+  <si>
+    <t>2811</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2811/indicacao_069.2026_-_realizacao_de_pdr.pdf</t>
+  </si>
+  <si>
+    <t>Realização de PDR (carreador) na localidade do Bairro dos Moreiras, especificamente na Chácara da Amizade</t>
+  </si>
+  <si>
+    <t>2812</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2812/indicacao_070.2026_-_solicita_melhorias_no_cemiterio_jose_bolotari.pdf</t>
+  </si>
+  <si>
+    <t>Solicita melhorias no Cemitério José Bolotari</t>
+  </si>
+  <si>
+    <t>2825</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2825/indicacao_071.2026_-_realizacao_de_estudo_tecnico_visando_a_aplicacao_no_ambito_do_municipio_da_lei_n_226.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Chefe do Poder Executivo Municipal, para que adote as providências necessárias à realização de estudos técnicos visando à aplicação, no âmbito do Município, da Lei Complementar n°226, de 12 de janeiro de 2026</t>
+  </si>
+  <si>
+    <t>2826</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2826/indicacao_072.2026_-_aquisicao_de_computadorese_kits_de_acessorios_de_informatica.pdf</t>
+  </si>
+  <si>
+    <t>Estudo de aquisição de computadores e kits de acessórios de informática e multimidia para as aulas de robótica nas escolas municipais.</t>
+  </si>
+  <si>
+    <t>2827</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Baixinho Pedreiro</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2827/indicacao_073.2026_-_realizacao_de_paissagismo_na_praca_do_jardim_europa.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, para que adote as providências necessárias para a realização de paisagismo na Praça do Jardim Europa, com o plantio de flores, a árvores e implantação de bancos, bem como a adequada manutenção do espaço.</t>
+  </si>
+  <si>
+    <t>2833</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2833/indicacao_074.2026_-_solicitacao_de_substituicao_de_tampa_de_bueiro_na_rua_martini_siena.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de substituição de tampa de bueiro na Rua Martini Siena, nas proximidades do n° 80, no Residencial Cristo Rei</t>
+  </si>
+  <si>
+    <t>2839</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2839/indicacao_075.2026_-_reiteracao_das_indicacoes_122-2025_e_440-2025_-_inclusao_de_fonoaudiologo.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração das Indicações 122/2025 e 440/2025 — Inclusão de Profissional Fonoaudiólogo na Rede Municipal de Ensino</t>
+  </si>
+  <si>
+    <t>2840</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2840/indicacao_076.2026_-_reiteracao_das_indicacoes_122-2025_e_440-2025_-_inclusao_de_psicopedagogo.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração das Indicações 122/2025 e 440/2025 — Inclusão de Profissional Psicopedagogo na Rede Municipal de Ensino</t>
+  </si>
+  <si>
+    <t>2836</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2836/indicacao_077.2026_-_solicito_a_pavimentacao_asfaltica_e_a_instalacao_de_galerias_pluviais_no_parque_industrial_no_03.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Prefeita a pavimentação asfáltica e a instalação de galerias pluviais no Parque Industrial no 03 — Luiz Gonçalves Ferreira, nas ruas Otávio Libério de Oliveira e Alberto Zando de Carvalho.</t>
+  </si>
+  <si>
+    <t>2841</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2841/indicacao_078.2026_-_sugere_a_realizacao_de_rocagem_limpeza_e_retirada_de_entulhos_na_escola_taeko.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a realização de roçagem, limpeza e retirada de entulhos no pátio e entorno da Escola Professora Taeko de Lima Almeida localizada no Jardim Juny</t>
+  </si>
+  <si>
+    <t>2843</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2843/indicacao_079.2026_-_indico_melhorias_na_rua_sebastiana_de_jesus_campos_na_chacara_canaa.pdf</t>
+  </si>
+  <si>
+    <t>Indico que sejam tomadas providências urgentes na Rua Sebastiana de Jesus Campos, na Chácara Canaã, com a realização de limpeza de bueiros, canalização das águas pluviais, rebaixamento e nivelamento da pista, correção da erosão, modelamento da via e pavimentação asfáltica</t>
+  </si>
+  <si>
+    <t>2848</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_080.2026_-_indico_criacao_de_politicas_voltadas_a_promocao_da_saude_e_bem_estar.pdf</t>
+  </si>
+  <si>
+    <t>Indica a criação de políticas públicas voltadas à promoção da saúde e bem-estar dos profissionais da educação da rede municipal.</t>
+  </si>
+  <si>
+    <t>2849</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_081.2026_-_aee.pdf</t>
+  </si>
+  <si>
+    <t>Implantação e ampliação da oferta de Atendimento Educacional Especializado (AEE) na Educação Infantil (creche e pré-escola) no Município de Tamarana</t>
+  </si>
+  <si>
+    <t>2850</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_082.2026_-_formacao_continuada_especifica_em_educacao_inclusiva.pdf</t>
+  </si>
+  <si>
+    <t>Implementação de programa de formação continuada especifica em educação inclusiva, destinado aos profissionais que atuam diretamente com estudantes público-alvo da educação especial na educação infantil e Fundamental</t>
+  </si>
+  <si>
+    <t>2851</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_083.2026_-_realizacao_de_calcamento_no_espaco_externo_da_escola_taeko.pdf</t>
+  </si>
+  <si>
+    <t>Realização de calçamento no espaço externo da Escola Professora Taeko Lima Almeida.</t>
+  </si>
+  <si>
+    <t>2852</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_084.2026_-_solicito_realizacao_de_melhorias_na_rua_joaquim_paulo_de_almeida.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal, que sejam tomadas providências urgentes quanto à realização de melhorias na Rua Joaquim Paulo de Almeida.</t>
+  </si>
+  <si>
+    <t>2862</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_085.2026_-_servicos_de_patrolamento_compactacaocascalhamento_e_limpeza.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de patrolamento, compactação, cascalhamento e limpeza de caixas de escoamento de águas pluviais nas estradas rurais</t>
+  </si>
+  <si>
+    <t>2863</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_086.2026_-_realizacao_de_rocagem_nas_vias_rurais_do_bairro_dos_moreiras.pdf</t>
+  </si>
+  <si>
+    <t>Realização de roçagem nas vias rurais do Bairro dos Moreiras e demais localidades</t>
+  </si>
+  <si>
+    <t>2865</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_087.2026_-_solicitacao_de_instalacao_de_iluminacao_publica_na_rua_jose_fabiano.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal que providencie a instalação de iluminação pública na Rua José Fabiano, localizada na divisa entre os municípios de Tamarana e Londrina, nas proximidades da Igreja Vida Nova.</t>
+  </si>
+  <si>
     <t>2680</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>-Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/req_n_01_2026_valdenice_informacoes_sobre_o_andamento_da_reformae_pintura_do_muro_da_escola_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/req_n_01_2026_valdenice_informacoes_sobre_o_andamento_da_reformae_pintura_do_muro_da_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 01/2026_x000D_
 Requer informações sobre o andamento da reforma e pintura do muro da Escola Municipal Professora Taeko Lima Almeida, localizada no Jardim Juny</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/req_n_02_2026_valdenice_informacoes_sobre_o_projeto_de_construcao_do_terminal_urbano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/req_n_02_2026_valdenice_informacoes_sobre_o_projeto_de_construcao_do_terminal_urbano.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 02/2026_x000D_
 Cobrança de informações atualizadas sobre o Projeto de Construção do Terminal Urbano no Bairro Jardim Juny</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/req_n_03_2026_valdenice_informacoes_atulizadas_sobre_a_reforma_da_escola_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/req_n_03_2026_valdenice_informacoes_atulizadas_sobre_a_reforma_da_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 03/2026_x000D_
 Solicita informações atualizadas sobre a situação da reforma, ampliação e adequação da Escola Municipal Profa. Taeko Lima Almeida</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/req_n_004_2026_anauto_informacoes_detalhadas_de_todos_os_projetos_programas_cinvenios_proposta_ou_solicitacao_encaminhada_aos_governos_federal_e_estadual.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/req_n_004_2026_anauto_informacoes_detalhadas_de_todos_os_projetos_programas_cinvenios_proposta_ou_solicitacao_encaminhada_aos_governos_federal_e_estadual.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 04/2026_x000D_
 Requer que sejam fornecidas informações detalhadas, bem como documentação comprobatória, de todos os projetos, programas, convênios, propostas ou solicitações encaminhados aos Governos Federal e Estadual, visando à obtenção de benefícios ao Município de Tamarana durante a gestão atual.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/req_n_005_2026_jislaine_requer_que_sejam_fornecidas_informacoes_sobre_aditivos_em_horas_maquinas_para_o_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/req_n_005_2026_jislaine_requer_que_sejam_fornecidas_informacoes_sobre_aditivos_em_horas_maquinas_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 005/2026_x000D_
 Requer que sejam fornecidas informações sobre aditivos em horas máquinas para o município</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/req_n_006_2026_jislaine_requer_que_infoem_as_acoes_desempenhadas_pelo_municipio_para_receber_doacao_de_fresados_atraves_de_parcerias_com_empresas_de_concessoes_rodoviarias.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/req_n_006_2026_jislaine_requer_que_infoem_as_acoes_desempenhadas_pelo_municipio_para_receber_doacao_de_fresados_atraves_de_parcerias_com_empresas_de_concessoes_rodoviarias.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 006/2026_x000D_
 Requer ao Executivo Municipal que informe as ações desempenhadas pelo Município para receber doação de fresados (asfalto reciclado) através de parcerias com empresas de concessões rodoviárias, tendo em vista a obra em andamento na rodovia 445 nas proximidades do Município.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/req_n_07_2026_valdenice__requer_informacoes-sobre_os_banheiros_na_praca_central.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/req_n_07_2026_valdenice__requer_informacoes-sobre_os_banheiros_na_praca_central.pdf</t>
   </si>
   <si>
     <t>Requerer informações acerca da demanda relativa à construção de dois banheiros acessíveis na Praça Central, objeto da Indicação n° 068/2025 e do Ofício n° 139/2025 — Gabinete da Prefeita</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/req_n_08_2026_valdenice__requer_informacoes-_sobre_as_obras_iniciadas_no_cemiterio_municipal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/req_n_08_2026_valdenice__requer_informacoes-_sobre_as_obras_iniciadas_no_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Requerer informações acerca da obra iniciada no Cemitério Municipal José Bolotari, atualmente paralisada, destinada à melhoria das condições de trabalho do servidor sepultador e à infraestrutura do local.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>Renan Leal</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento-renan_leal-_rquer_informacoes_referente_ao_plano_diretor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento-renan_leal-_rquer_informacoes_referente_ao_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informações ao Executivo Municipal — Plano Diretor</t>
   </si>
   <si>
+    <t>2746</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2746/requerimento_010.2026_-_requerimento_de_informacao_ao_executivo_municipal_-_contratacoes_na_area_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de informações ao Executivo Municipal - Contratações na área da saúde</t>
+  </si>
+  <si>
+    <t>2753</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2753/requerimento_11.2026_-_requer_informacoes_sobre_a_arrecadacao_ampliacao_e_saldo_da_contribuicao_para_custeio_de_iluminacao_publica.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo sobre a arrecadação, aplicação e saldo da Contribuição para Custeio da Iluminação Pública (COSIP).</t>
+  </si>
+  <si>
+    <t>2760</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2760/requerimento_012.2026_-_requer_informacoes_sobre_o_maquinario_destinado_a_silagem.pdf</t>
+  </si>
+  <si>
+    <t>Requer Informações quanto ao Maquinário destinado a Silagem</t>
+  </si>
+  <si>
+    <t>2771</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2771/requerimento_013.2026_-_solicita_informacoes_ao_poder_executivo_acerca_da_retirada_de_entulhos_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo acerca da retirada de entulhos no Município</t>
+  </si>
+  <si>
+    <t>2778</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_014.2026_-_solicita_informacoes_ao_pode_executivo_acerca_dos_pontos_de_onibus_escolares_existentes_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Pode Executivo acerca dos pontos de ônibus escolares existentes no Município.</t>
+  </si>
+  <si>
+    <t>2779</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2779/requerimento_015.2026_-_solicita_informacoes_urgentes_sobre_a_instalacao_de_placas_de_sinalizacao_de_transito_e_de_nomes_de_ruas_no_jardim_europa.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações urgentes sobre a instalação de placas de sinalização de trânsito e de nomes de ruas no Jardim Europa.</t>
+  </si>
+  <si>
+    <t>2785</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2785/requerimento_16.2026_-_requer_informacoes_e_envio_de_documentos_referentes_ao_parque_industrial_do_municipio_de_tamarana.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações e envio de documentos referentes ao Parque Industrial do Município de Tamarana</t>
+  </si>
+  <si>
+    <t>2784</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2784/requerimento_17.2026_-_reitero_pedido_de_informacoes_sobre_a_construcao_da_ponte_sobre_o_rio_apucaraninha.pdf</t>
+  </si>
+  <si>
+    <t>Reitera pedido de informações sobre a construção da ponte sobre o Rio Apucaraninha</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2790/requerimento_18.2026_-_informacoes_sobre_a_estrada_barro_preto.pdf</t>
+  </si>
+  <si>
+    <t>Informações sobre a Estrada Barro Preto</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>Edson de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2800/requerimento_19.2026_-_informacoes_sobre_cumprimento_da_lei_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de informações sobre Cumprimento da Lei Municipal Fornecimento de Uniformes Escolares</t>
+  </si>
+  <si>
+    <t>2802</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2802/requerimento_020.2026_-_informacoes_sobre_a_obra_rede_coletora_de_esgoto.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre obra "rede coletora de esgoto sanitário em área rural, para o transporte de efluentes do Distrito de Lerroville até a Estação de Tratamento de esgoto da Cidade de Tamarana-PR"</t>
+  </si>
+  <si>
+    <t>2803</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2803/requerimento_021.2026_-_informacoes_sobre_a_obra_rede_coletora_de_esgoto.pdf</t>
+  </si>
+  <si>
+    <t>2808</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2808/requerimento_022.2026_-_requer_informacoes_e_envio_de_documentos.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações e envio de documentos referentes à áreas destinadas a a instalação de indústrias no Município de Tamarana</t>
+  </si>
+  <si>
+    <t>2813</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2813/requerimento_023.2026_-_solicita_informacoes_sobre_a_ampliacao_de_salas_de_recurso_multifuncionais.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre a ampliação de salas de recursos multifuncionais na rede municipal de ensino de Tamarana</t>
+  </si>
+  <si>
+    <t>2814</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2814/requerimento_024.2026_-_solicita_informacoes_sobre_o_abastecimento_de_agua_e_pocos_artesanais_na_zona_rural.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre o abastecimento de água e poços artesianos na zona rural do município</t>
+  </si>
+  <si>
+    <t>2815</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2815/requerimento_025.2026_-_solicita_informacoes_sobre_o_dispensa_de_licitacao_n_005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre Dispensa de Licitação n° 005/2026</t>
+  </si>
+  <si>
+    <t>2816</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2816/requerimento_026.2026_-_requer_informacoes_e_envio_de_documentos_referentes_aos_servicos_de_rocagem.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações e envio de documentos referentes aos serviços de roçagem no Município de Tamarana</t>
+  </si>
+  <si>
+    <t>2820</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2820/requerimento_027.2026_-_solicita_informacoes_sobre_pode_de_arvores.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre poda de árvores no município de Tamarana</t>
+  </si>
+  <si>
+    <t>2829</t>
+  </si>
+  <si>
+    <t>CVOPT - Comissão de Viação, Obras Públicas e Transportes</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2829/requerimento_029.2026_-_informacoes_detalhadas_sobre_obras_publicas_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Informações sobre a doação de ônibus para transporte de passageiros à Associação dos Moradores da Terra Indígena Apucaraninha</t>
+  </si>
+  <si>
+    <t>2828</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2828/requerimento_029.2026_-_informacoes_detalhadas_sobre_obras_publicas_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações detalhadas sobre obras públicas Município de Tamarana</t>
+  </si>
+  <si>
+    <t>2834</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2834/requerimento_30.2026_-_informacoes_acerca_da_disponibilizacao_de_iluminacao_publica_no_bairro_serraria.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo acerca da disponibilização de iluminação pública no Bairro Serraria, no Assentamento Água da Prata e Acampamento Mandela, mais precisamente na estrada mestre no perímetro das unidades básicas de saúde</t>
+  </si>
+  <si>
+    <t>2835</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2835/requerimento_031.2026_-_instalacao_de_cadeiras_na_arquibancada_da_quadra_poliesportiva_sergio_yamasaki_suzukawa.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo acerca da possibilidade instalação de cadeiras (assento) na arquibancada da quadra poliesportiva Sérgio Yamasaki Suzukawa.</t>
+  </si>
+  <si>
+    <t>2838</t>
+  </si>
+  <si>
+    <t>Professora Angélica</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2838/requerimento_032.2026_-_pedido_de_informacoes_sobre_a_nao_prestacao_de_contas_do_ultimo_trimestre.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de informações sobre a não prestação de contas do último trimestre de 2025 e do exercício de 2026 até a presente data, referente à casa legislativa.</t>
+  </si>
+  <si>
+    <t>2853</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2853/requerimento_033.2026_-_informacoes_sobre_os_imoveis_locados_pela_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre os imóveis locados pela Prefeitura Municipal de Tamarana</t>
+  </si>
+  <si>
+    <t>2858</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2858/requerimento_034.2026_-_sessao.pdf</t>
+  </si>
+  <si>
+    <t>Requer providencias sobre o ocorrido da Sessão Ordinária do dia 27/04/2026</t>
+  </si>
+  <si>
+    <t>2859</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2859/requerimento_035.2026_-_informacoes_sobre_a_iluminacao_do_centro_social.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a iluminação do Centro Social Urbano</t>
+  </si>
+  <si>
+    <t>2860</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2860/requerimento_036.2026_-_informacoes_sobre_a_atual_da_cobertura_da_arquibancada_do_centro_social.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a atual da cobertura da arquibancada do Centro Social do Centro Social Urbano</t>
+  </si>
+  <si>
+    <t>2866</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2866/requerimento_037.2026_-_informacoes_sobre_repasse_do_icms.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre o Repasse do ICMS Ecológico e RPPNs, e sobre a execução de melhorias nas estradas rurais</t>
+  </si>
+  <si>
+    <t>2864</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2864/requerimento_038.2026_-_informacoes_sobre_estudos_para_definicao_de_pontos_adequados_para_descarte_correto_de_residuos.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre estudos para definição de pontos adequados para descarte correto de resíduos volumosos na área urbana do Município.</t>
+  </si>
+  <si>
+    <t>2761</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>-Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2761/mocao_001.2026_-_aplaude_o_instituto_desenvolve_tamarana.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Tamarana APLAUDE O INSTITUTO DESENVOLVE TAMARANA, em reconhecimento aos relevantes serviços prestados à comunidade Tamaranense.</t>
+  </si>
+  <si>
+    <t>2861</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2861/mocao_de_congratulacoes_002.2026_-_pedra_fundamental_da_paroquia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações pela celebração da Pedra Fundamental da Paróquia São Roque</t>
+  </si>
+  <si>
+    <t>2738</t>
+  </si>
+  <si>
+    <t>PCJ</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Justiça</t>
+  </si>
+  <si>
+    <t>CJFLTC - Comissão de Justiça, Finanças, Legislação e Tomadas de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2738/parecer_no006_referente_ao_projeto_de_no002__comissao_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº.006- referente ao Projetonº.002-Dispõe sobre a administração, funcionamento e serviços do Cemitério Municipal de Tamarana  e da Capela Mortuária Municipal.</t>
+  </si>
+  <si>
+    <t>2782</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2782/parecer_0011.2026_-_substitutivo_n_001_ao_projeto_de_lei_n_043.2026.pdf</t>
+  </si>
+  <si>
+    <t>Substitutivo n° 001 referente ao Projeto de Lei n° 043, Cria o Fundo Municipal de Saneamento Básico e Ambiental</t>
+  </si>
+  <si>
+    <t>2845</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2845/parecer_014.2026_-_abertuta_de_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se do Projeto de Lei n°010/2026, de autoria do Chefe do Poder Executivo, que dispõe sobre a abertura de crédito adicional especial, com a finalidade de atender demandas de natureza orçamentária no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>2844</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2844/parecer_015.2026_-_abertuta_de_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se do Projeto de Lei n° 011/2026, de autoria do Chefe do Poder Executivo, que dispõe sobre a abertura de crédito adicional especial, com a finalidade de atender demandas de natureza orçamentária no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>2846</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2846/parecer_016.2026_-_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo n° 002/2026, que Estabelece normas gerais sobre a veiculação de publicidade nos espaços esportivos públicos do Município de Tamarana e dá outras providências</t>
+  </si>
+  <si>
+    <t>2742</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>-Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2742/emenda_redacional_001.2026_-_referente_ao_projeto_no002.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Redacional nº.001-referente ao Projeto de Lei nº.002- Dispõe sobre a administração, funcionamento e serviços do Cemitério Municipal de Tamarana  e da Capela  Mortuária.</t>
+  </si>
+  <si>
+    <t>2767</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2767/emenda_redacional_002.2026_-_referente_ao_projeto_no007.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Redacional n° 002 ao Projeto de Lei n° 007/2026_x000D_
+Aumenta o número de vagas para o cargo de Assistente Social, altera o Anexo I da Lei Municipal n° 120/99, e dá outras providência</t>
+  </si>
+  <si>
+    <t>2783</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2783/emenda_aditiva_ao_substitutivo_n_001_ao_projeto_de_lei_n_043.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Substitutivo n° 001 ao Projeto de Lei n° 043</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2786/emenda_redacional_ao_substitutivo_n_001_ao_projeto_de_lei_n_043.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Redacional ao Substitutivo n° 001 ao Projeto de Lei n° 043/2025</t>
+  </si>
+  <si>
+    <t>2847</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2847/emenda_substitutiva_ao_projeto_de_lei_legislativo_n_o002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva ao Projeto de Lei n° 002/2026</t>
+  </si>
+  <si>
+    <t>2869</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2869/emenda_aditiva_ao_projeto_de_lei_legislativo_n_o012.2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva ao Projeto de Lei n° 012/2026_x000D_
+Acrescenta parágrafo único ao Art. 10 do Projeto de Lei n°012/2026.</t>
+  </si>
+  <si>
+    <t>2870</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2870/emenda_supressiva_ao_projeto_de_lei_legislativo_n_o012.2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva ao Projeto de Lei n° 12/2026_x000D_
+Suprime a alínea "c" do inciso I do Art. 10 do Projeto de Lei n°012/2026.</t>
+  </si>
+  <si>
     <t>2677</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>-Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/projeto_lei_ordinaria_do_legislativo__001-2025_revisado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/projeto_lei_ordinaria_do_legislativo__001-2025_revisado.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial, aos vencimentos dos servidores efetivos e comissionados e reposição ao subsídio dos Vereadores do Município de Tamarana, e dá outras providências.</t>
   </si>
   <si>
+    <t>2772</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2772/projeto_de_lei_legislativo_n_002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece normas gerais  sobre veiculação de publicidade  nos espaços  esportivos  públicos  do Município de Tamarana e dá providências</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2807/projet1.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Manutenção Preventiva da Infraestrutura das Escolas da Rede Pública Municipal de Tamarana e estabelece diretrizes para sua implementação.</t>
+  </si>
+  <si>
+    <t>2830</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2830/projeto_004.2026_-_valdenice_-_estabelece_diretrizes-_tea.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece diretrizes para a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista (TEA) no Município de Tamarana.</t>
+  </si>
+  <si>
+    <t>2831</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2831/projeto_005.2026_-_nego-_olho_na_fila.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência da demanda por vagas em creches no Município de Tamarana — PR, instituindo o programa "Olho na Fila — Transparência_x000D_
+nas Creches", e dá outras providências</t>
+  </si>
+  <si>
+    <t>2832</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2832/projeto_006.2026_-_nego-_olho_na_obra.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência das obras públicas municipais mediante utilização de Código QR para acesso às informações- Programa De Olho nas Obras.</t>
+  </si>
+  <si>
+    <t>2731</t>
+  </si>
+  <si>
+    <t>COM</t>
+  </si>
+  <si>
+    <t>Comunicação</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2731/ci_005.2026_-_solicitacao_de_parecer_juridico.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Parecer Jurídico</t>
+  </si>
+  <si>
+    <t>2732</t>
+  </si>
+  <si>
+    <t>2730</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2730/ci_18.2026_-_orcamneto_da_procuradoria_da_mulher_.pdf</t>
+  </si>
+  <si>
+    <t>Orçamento da Procuradoria da Mulher referente  a LOA de 2026</t>
+  </si>
+  <si>
     <t>2722</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofícios</t>
   </si>
   <si>
     <t>Vera Lucia Aparecida de Lima Silva</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>teste</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>PCJ</t>
-[...1 lines deleted...]
-  <si>
     <t>-Parecer da Comissão de Justiça</t>
   </si>
   <si>
-    <t>CJFLTC - Comissão de Justiça, Finanças, Legislação e Tomadas de Contas</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/parecer_n_001_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_de_417.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/parecer_n_001_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_de_417.pdf</t>
   </si>
   <si>
     <t>Parecer n° 001/2026 - CJFLTC_x000D_
 Refere-se ao Projeto de Lei n° 001/2026, que autoriza o executivo Municipal a conceder reposição salarial de 4,17% ao quadro geral de servidores</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/parecer_n_002_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_aos_vencimentos_dos_servidores_efetivos_e_comissionados_da_camara.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/parecer_n_002_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_aos_vencimentos_dos_servidores_efetivos_e_comissionados_da_camara.pdf</t>
   </si>
   <si>
     <t>Parecer n° 002/2026 - CJFLTC_x000D_
 Refere-se ao Projeto de Lei n° 001/2026</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2723/parecer_no003_referente_ao_projeto_de_no003__comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2723/parecer_no003_referente_ao_projeto_de_no003__comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>Parecer refere-se ao Projeto de Lei n.°003/2026 de autoria do Poder executivo- Autoriza o poder Executivo Municipal a celebrar Termo de Comodato de bem móvel público com Associação dos Produtores de Lei de Tamarana, e da outras providências.</t>
   </si>
   <si>
+    <t>2733</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2733/parecer_no004_referente_ao_projeto_de_no004__comissao_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº.004 referente ao projeto nº.004 que dispõe sobre a reposição salarial anual e a atualização do piso salarial dos profissionais do Magistério Municipal, nos termos da Lei Federal n° 11.738, de 2008, e da Medida Provisória n° 1:334; de 2026</t>
+  </si>
+  <si>
+    <t>2737</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2737/parecer_no005_referente_ao_projeto_de_no006__comissao_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº.005- referente ao Projeto de Lei nº006-Autoriza o Poder Executivo municipal a contratar pessoas por tempo determinado para atender as necessidades temporária  de excepcional interesse público da secretaria Municipal de Educação, Cultura e Esportes</t>
+  </si>
+  <si>
+    <t>2755</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2755/parecer_007.2026_-_substitutivo_n_001_ao_projeto_de_lei_n_005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Substitutivo n° 001 ao Projeto de Lei n° 005/2026, Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Suplementar na Lei Orçamentaria n° 1616/2025</t>
+  </si>
+  <si>
+    <t>2756</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2756/parecer_008.2026_-_autoriza_o_executivo_a_efetuar_abertura_de_credito_adicional_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 008/2026, Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Suplementar na Lei orçamentaria n° 1616/2025</t>
+  </si>
+  <si>
+    <t>2757</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2757/parecer_009.2026_-_projeto_de_resolucao_legislativa_n_004.2025.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução Legislativa n° 004/2025, que institui e regulamenta a modalidade de trabalho remoto no âmbito do Poder Legislativo</t>
+  </si>
+  <si>
+    <t>2758</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 007/2026, Aumenta o número de vagas para o cargo de Assistente Social.</t>
+  </si>
+  <si>
+    <t>2792</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2792/parecer_0012.2026_-_mocao_de_aplausos_001.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos 001/2026. Aplaude o Instituto Desenvolve Tamarana</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2819/parecer_0013.2026_-_estabelece_normas_gerais_sobre_a_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo n° 002/2026, que Estabelece normas gerais sobre a veiculação de publicidade nos espaços esportivos públicos do Município de Tamarana</t>
+  </si>
+  <si>
+    <t>2854</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2854/parecer_017.2026_-_referente_ao_projeto_de_lei_n_03.2026.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se do Projeto de Lei Legislativo n° 03/2026, de iniciativa do Poder Legislativo, que visa instituir a Política Municipal de Manutenção Preventiva da Infraestrutura das escolas da rede pública municipal</t>
+  </si>
+  <si>
+    <t>2855</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2855/parecer_018.2026_-_referente_ao_projeto_de_lei_n_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se do Projeto de Lei Legislativo n° 04/2026, de iniciativa do Poder Legislativo, que tem por objetivo estabelecer diretrizes para a implementação de uma política municipal voltada à proteção dos direitos da pessoa com Transtorno do Espectro Autista (TEA)</t>
+  </si>
+  <si>
+    <t>2867</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2867/parecer_019.2026_-_referente_ao_projeto_de_lei_n_012.2026.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se do Projeto de Lei n° 012/2026, que dispõe sobre a criação do Fundo Municipal de Esporte — FME e do Conselho Municipal de Esportes — COMESP</t>
+  </si>
+  <si>
+    <t>2734</t>
+  </si>
+  <si>
+    <t>PCE</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Educação</t>
+  </si>
+  <si>
+    <t>CESA - Comissão de Educação, Saúde e Assistência Social</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2734/parecer_comissao_de_educacao_001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº.001 referente ao Projeto nº.004 que que dispõe sobre a reposição salarial anual e a atualização do piso salarial dos profissionais do Magistério Municipal, nos termos da Lei Federal n° 11.738, de 2008, e da Medida Provisória n° 1:334; de 2026</t>
+  </si>
+  <si>
+    <t>2740</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2740/parecer_no002_referente_ao_projeto_de_no006__comissao_de_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº.002- referente ao  Projeto nº.006- Autoriza o Poder Executivo Municipal  a contratar  pessoal por tempo determinado  para atender a  necessidade  temporária de excepcional interesse público  da Secretária  Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>2768</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2768/parecer_003.2026_-_projeto_de_lei_n_007_aumenta_o_numero_de_vagas_para_cargo_de_assistente_social.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 007, Aumenta o número de vagas para o cargo de Assistente Social</t>
+  </si>
+  <si>
+    <t>2837</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2837/parecer_004.2026_-_projeto_de_lei_n_002_que_estabelece_normas_gerais_sobre_a_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se do Projeto de Lei Legislativo n° 002/2026, de autoria do Poder Legislativo Municipal, que dispõe sobre a veiculação de publicidade em espaços públicos, estabelecendo critérios e Mecanismos para sua utilização.</t>
+  </si>
+  <si>
+    <t>2856</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2856/parecer_005.2026_-_referente_ao_projeto_de_lei_n_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>2857</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2857/parecer_006.2026_-_referente_ao_projeto_de_lei_n_03.2026.pdf</t>
+  </si>
+  <si>
+    <t>2868</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2868/parecer_007.2026_-_referente_ao_projeto_de_lei_n_012.2026.pdf</t>
+  </si>
+  <si>
+    <t>2751</t>
+  </si>
+  <si>
+    <t>OFV</t>
+  </si>
+  <si>
+    <t>Ofícios Vereador (a)</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2751/oficio__01.2026_-_solicitacao_de_uso_da_tribuna_livre.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de uso da Tribuna Livre</t>
+  </si>
+  <si>
+    <t>2769</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2769/oficio__02.2026_-_solicitacao_de_audios_e_videos_da_fala_do_vereador_tega_fabiano.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Áudios e Vídeos da fala do Vereador Tega Fabiano</t>
+  </si>
+  <si>
+    <t>2770</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2770/oficio__03.2026_-_solicitacao_de_providencias_em_relacao_ao_uso_da_tribuna_livre.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Providências em Relação ao Uso da Tribuna Livre e na Fala de Liderança pelo Vereador Tega.</t>
+  </si>
+  <si>
+    <t>2759</t>
+  </si>
+  <si>
+    <t>EMR</t>
+  </si>
+  <si>
+    <t>Emenda Redacional</t>
+  </si>
+  <si>
+    <t>Aumenta o número de vagas para o cargo de Assistente Social, altera o Anexo I da Lei Municipal n° 120/99, e dá outras providências</t>
+  </si>
+  <si>
     <t>2724</t>
   </si>
   <si>
     <t>PCA</t>
   </si>
   <si>
     <t>Parecer da Comissão de Agricultura</t>
   </si>
   <si>
     <t>CAIC - Comissão de Agricultura, Indústria e Comércio</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2724/parecer_no001_referente_ao_projeto_de_no003__comissao_de_agricultura.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2724/parecer_no001_referente_ao_projeto_de_no003__comissao_de_agricultura.pdf</t>
   </si>
   <si>
     <t>Parecer tem por, objeto. o Projeto de Lei n° 003/2026, de iniciativa do Poder Executivo Municipal, que autoriza o Executivo a firmar Termo de Comodato de bem móvel pertencente ao patrimônio público com a Associação dos Produtores de Leite de Tamarana, bem como estabelece outras providências.</t>
   </si>
   <si>
+    <t>2842</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2842/parecer__002.2026_-_referece_ao_projeto_de_lei_n_002_que_dispoe_sobre_a_veiculacao_de_publicidade_em_espacos_publicos.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se do Projeto de Lei Legislativo n° 002/2026, de autoria do Poder Legislativo Municipal, que dispõe sobre a veiculação de publicidade em espaços públicos, estabelecendo critérios e mecanismos para sua utilização.</t>
+  </si>
+  <si>
     <t>2703</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/veto_001-2026_veto_integral_ao_projeto_de_lei_14-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/veto_001-2026_veto_integral_ao_projeto_de_lei_14-2025.pdf</t>
   </si>
   <si>
     <t>Vetar integralmente o Projeto de Lei n° 014/2025, que "institui o Projeto 'Adote uma Placa' no âmbito do Município de Tamarana e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2739</t>
+  </si>
+  <si>
+    <t>PCV</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Viação, Obras Públicas e Tr</t>
+  </si>
+  <si>
+    <t>Parecer nº001- referente  ao  Projeto de Lei nº 002- Dispõe sobre administração, funcionamento  e serviços do Cemitério Municipal de Tamrana  e da Capela Mortuária  Municipal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1007,68 +2489,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/oficio_n_013_2026_gab_substituicao_de_projeto_de_lei_-_correcao_de_percentual.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/projeto_002-2026_dispoe_sobre_a_administracao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/projeto_003-2026_celebra_termo_comodato_produtores_de_leite.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2686/ind_01_2026_valdenice_indico_que_realize_a_retirada_urgente_de_entulhos_na_rua_arroio_grande.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/ind_02_2026_valdenice_indico_que_realize_a_a_construcao_de_um_ponto_de_onibus_escolar_na_rua_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/ind_03_2026_valdenice_indico_a_instalacao_de_uma_lombada_elevada_no_rua_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/ind_04_2026_valdenice_indico_a_realizacao_de_servico_de_pintura_na_unidade_basica_de_saude_laeuro_de_andrade_e_silva_no_assentamento_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2690/ind_05_2026_valdenice_indico_aquisicao_de_novos_monitores_para_a_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/ind_06_2026_valdenice_indico_a_realizacao_de_averiguacao_e_providenciaa_quanto_ao_servico_de_internet_instalado_na_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/ind_07_2026_valdenice_reitero_a_indicacao_a_reforma_ampliacao_pintura_da_unidade_basica_de_saude_iracema_maria_decol.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/ind_08_2026_valdenice_reitero_a_indicacao_a_reformas_na_biblioteca_publica_municipal_laura_maurison_catai.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2694/ind_09_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_manutencao_e_correcao_do_asfalto_esburacado_nas_vias_rurais_e_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/ind_10_2026_valdenice_indico_a_disponibilizacao_de_transporte_escolar_para_os_alunos_residentes_na_rua_vitoria_n_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/ind_11_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_rocagem_e_limpeza_nas_vias_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/ind_12_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_melhoramento_manutencao_e_recuperacao_em_todas_as_estradas_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/ind_13_2026_tega_indica_a_realizacao_imediata_de_rocagem_e_o_recolhimento_de_galhos_entulhos_e_lixo_no_bairro_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/ind_14_2026_jislaine_indico_realizacao_de_estudo_da_possibilidade_de_rocagem_em_uma_metragem_de_200m_das_pontes_nas_vias_mestre_e_vivinais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/ind_15_2026_jislaine_indico_o_estudo_de_patrolamento_e_compactacao_das_vias_mestres_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/ind_16_2026_anauto_indico_a_realizacao_de_alambrados_e__ilumincao_na_quadra_esportiva_de_sa_bittencourt_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/ind_17_2026_anauto_indico_a_realizacao_pintura_e_sinalizacao_na_rua_izaltino__jose__silvestre.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/ind_18_2026_jislaine_indico_a_realizacao_pinturas_das_sinalizacoes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/ind_19_2026_jislaine_indico_a_realizacao_ampliacao__do_itinerario_do_onibus_de_transporte_garaituito__das_vilas_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2711/ind_20_2026_jislaine_indico_a_realizacao_melhorias_nas_vias_da_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/ind_21_2026_jislaine_indico_a_realizacao_contrucao__de_calcadas__conjunto_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/ind_22_2026_jislaine_indicoa_realizacao_de__melhorias__na_vias_asfaltica__que_liga_a_area_urbna_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/ind_23_2026_jislaine_indico_a_aplicacao__de_material__fresado_nas_estradas_mestres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/ind_24_2026_jislaine_indico__transporte_gratuito_as_vila_rural_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/ind_25_2026_valdenice_indico___que_adote_tais_providencias_refente_ao_caes_soltos_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/ind_26_2026_valdenice_indico_a_manutencao_das_lixeiras_pubcicasl.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/ind_27_2026_valdenice_indico_a__retirada_dos_residuos_solidos_na_localidade_placa_da_vacal.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/ind_28_2026_valdenice_indico__a_execucao__de_servicos_de_infra_estrutura_no_bairro_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2720/ind_29_2026_valdenice_indico_a_pavimentacao_das_vielas_tupy__guarany.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2721/ind_30_2026_valdenice_indico_disponibilizacao_de_monitoras_em_todas_linhas_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/req_n_01_2026_valdenice_informacoes_sobre_o_andamento_da_reformae_pintura_do_muro_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/req_n_02_2026_valdenice_informacoes_sobre_o_projeto_de_construcao_do_terminal_urbano.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/req_n_03_2026_valdenice_informacoes_atulizadas_sobre_a_reforma_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/req_n_004_2026_anauto_informacoes_detalhadas_de_todos_os_projetos_programas_cinvenios_proposta_ou_solicitacao_encaminhada_aos_governos_federal_e_estadual.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/req_n_005_2026_jislaine_requer_que_sejam_fornecidas_informacoes_sobre_aditivos_em_horas_maquinas_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/req_n_006_2026_jislaine_requer_que_infoem_as_acoes_desempenhadas_pelo_municipio_para_receber_doacao_de_fresados_atraves_de_parcerias_com_empresas_de_concessoes_rodoviarias.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/req_n_07_2026_valdenice__requer_informacoes-sobre_os_banheiros_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/req_n_08_2026_valdenice__requer_informacoes-_sobre_as_obras_iniciadas_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento-renan_leal-_rquer_informacoes_referente_ao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/projeto_lei_ordinaria_do_legislativo__001-2025_revisado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/parecer_n_001_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_de_417.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/parecer_n_002_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_aos_vencimentos_dos_servidores_efetivos_e_comissionados_da_camara.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2723/parecer_no003_referente_ao_projeto_de_no003__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2724/parecer_no001_referente_ao_projeto_de_no003__comissao_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/veto_001-2026_veto_integral_ao_projeto_de_lei_14-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/oficio_n_013_2026_gab_substituicao_de_projeto_de_lei_-_correcao_de_percentual.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/projeto_002-2026_dispoe_sobre_a_administracao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/projeto_003-2026_celebra_termo_comodato_produtores_de_leite.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2735/projeto_004.2026_-_reposicao_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2736/projeto_005.2026_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2741/projeto_006.2026_-_contratacao_temporaria_professor_ingles.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2743/projeto_007.2026_-_aumenta_o_numero_de_cargo_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2744/projeto_008.2026_-_abertura_de_credito_adicional__especial_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2822/projeto_010.2026_-_executivo_-_abertura_de_credito_adicional_especial_2.632.30000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2823/projeto_010.2026_-_executivo_-_abertura_de_credito_adicional_especial_2.632.30000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2824/projeto_012.2026_-_executivo_-_criacao_do_fme_e_comesp.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2686/ind_01_2026_valdenice_indico_que_realize_a_retirada_urgente_de_entulhos_na_rua_arroio_grande.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/ind_02_2026_valdenice_indico_que_realize_a_a_construcao_de_um_ponto_de_onibus_escolar_na_rua_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/ind_03_2026_valdenice_indico_a_instalacao_de_uma_lombada_elevada_no_rua_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/ind_04_2026_valdenice_indico_a_realizacao_de_servico_de_pintura_na_unidade_basica_de_saude_laeuro_de_andrade_e_silva_no_assentamento_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2690/ind_05_2026_valdenice_indico_aquisicao_de_novos_monitores_para_a_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/ind_06_2026_valdenice_indico_a_realizacao_de_averiguacao_e_providenciaa_quanto_ao_servico_de_internet_instalado_na_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/ind_07_2026_valdenice_reitero_a_indicacao_a_reforma_ampliacao_pintura_da_unidade_basica_de_saude_iracema_maria_decol.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/ind_08_2026_valdenice_reitero_a_indicacao_a_reformas_na_biblioteca_publica_municipal_laura_maurison_catai.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2694/ind_09_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_manutencao_e_correcao_do_asfalto_esburacado_nas_vias_rurais_e_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/ind_10_2026_valdenice_indico_a_disponibilizacao_de_transporte_escolar_para_os_alunos_residentes_na_rua_vitoria_n_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/ind_11_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_rocagem_e_limpeza_nas_vias_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/ind_12_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_melhoramento_manutencao_e_recuperacao_em_todas_as_estradas_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/ind_13_2026_tega_indica_a_realizacao_imediata_de_rocagem_e_o_recolhimento_de_galhos_entulhos_e_lixo_no_bairro_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/ind_14_2026_jislaine_indico_realizacao_de_estudo_da_possibilidade_de_rocagem_em_uma_metragem_de_200m_das_pontes_nas_vias_mestre_e_vivinais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/ind_15_2026_jislaine_indico_o_estudo_de_patrolamento_e_compactacao_das_vias_mestres_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/ind_16_2026_anauto_indico_a_realizacao_de_alambrados_e__ilumincao_na_quadra_esportiva_de_sa_bittencourt_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/ind_17_2026_anauto_indico_a_realizacao_pintura_e_sinalizacao_na_rua_izaltino__jose__silvestre.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/ind_18_2026_jislaine_indico_a_realizacao_pinturas_das_sinalizacoes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/ind_19_2026_jislaine_indico_a_realizacao_ampliacao__do_itinerario_do_onibus_de_transporte_garaituito__das_vilas_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2711/ind_20_2026_jislaine_indico_a_realizacao_melhorias_nas_vias_da_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/ind_21_2026_jislaine_indico_a_realizacao_contrucao__de_calcadas__conjunto_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/ind_22_2026_jislaine_indicoa_realizacao_de__melhorias__na_vias_asfaltica__que_liga_a_area_urbna_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/ind_23_2026_jislaine_indico_a_aplicacao__de_material__fresado_nas_estradas_mestres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/ind_24_2026_jislaine_indico__transporte_gratuito_as_vila_rural_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/ind_25_2026_valdenice_indico___que_adote_tais_providencias_refente_ao_caes_soltos_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/ind_26_2026_valdenice_indico_a_manutencao_das_lixeiras_pubcicasl.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/ind_27_2026_valdenice_indico_a__retirada_dos_residuos_solidos_na_localidade_placa_da_vacal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/ind_28_2026_valdenice_indico__a_execucao__de_servicos_de_infra_estrutura_no_bairro_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2720/ind_29_2026_valdenice_indico_a_pavimentacao_das_vielas_tupy__guarany.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2721/ind_30_2026_valdenice_indico_disponibilizacao_de_monitoras_em_todas_linhas_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2725/ind_31_2026_valdenice_indico_melhorias__nas_estradas_sitito__sr_jose__ate_as_residencias__da_familia_fabiano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2727/indicacao_032.2026_-_contrucao_de_banheiro_publico_na_praca_ubaldino_de_sa_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2728/indicacao_033.2026_-_instalacao__de_uma_placa__de_proibicao__de_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2726/indicacao_034.2026_-_manutencao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2729/indicacao_035.2026_-_retirada_de_entulhos__acumulados__em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_036.2026_-_recuperacao_do_bueiro_localizado_na_estrada_sentido_unopar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_037.2026_-_solicita_melhorias_na_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2752/indicacao_038.2026_-_solicita_providencias_necessarias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2749/indicacao_039.2026_-_solicita_melhorias_na_escola_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2750/indicacao_040.2026_-_solicita_ajuste_do_quadro_de_servidores_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_041.2026_-_solicita_aquisicao_de_disponibilizacao_de_materiais_pedagogicos_adaptados_para_alunod_com_tea.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2766/indicacao_042.2026_-_indica_a_recuperacao_e_melhorias_do_meio-fio_localizado_em_frente_a_escola_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2762/indicacao_043.2026_-_indica_a_remocao_de_residuos_descartados_na_rua_uniao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2763/indicacao_044.2026_-_indica_que_seja_realizado_servico_de_limpeza_e_manutencao_dos_bueiros_colocacao_de_tampas_e_construcao_de_meio-fio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2764/indicacao_045.2026_-_indica_que_seja_realizado_a_manutencao_na_rua_gregorio_no_bairro_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2775/indicacao_047.2026_-_solicitacao_de_investimentos_pedagogicos_e_estruturais_na_escola_rural_municipal_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2776/indicacao_048.2026_-solicitacao_de_melhorias_e_manutencao_no_banheiro_publico_localizado_na_praca_central_do_municipio_nas_proximidades_do_ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2777/indicacao_049.2026_-.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2780/indicacao_050.2026_-_indica_a_implementacao_de_programa_permanente_de_formacao_continuada_para_professores_do_ensino_no_atendimento_educacional_de_alunos_com_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2781/indicacao_051.2026_-_indica_a_realizacao_de_patrolamento_e_moledamento_na_rua_a_da_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2787/indicacao_52.2026_-_conserto_e_limpeza_das_canaletas_de_agua_no_trecho_entre_o_mercado_do_manoel_ate_a_ponte_dp_rio_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2788/indicacao_53.2026_-_pintura_da_faixa_de_divisao_de_fluxo_no_asfalto_novo_que_liga_tamarana_ao_bairro_conhecido_como_serraria_do_viana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2789/indicacao_54.2026_-_patrolamento_das_ruas_limpeza_e_aplicacao_de_residuo_de_asfalto_no_bairro_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2791/indicacao_55.2026_-_indico_a_realizacao_de_reforma_na_quadra_de_esportes_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2793/indicacao_56.2026_-_indico_o_fornecimento_de_equipamentos_de_protecao_individual_epis.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2794/indicacao_57.2026_-_indico_a_instalacao_e_reposicao_de_tampas_em_todos_os_bueiros_que_estao_sendo_limpos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2795/indicacao_58.2026_-_retitada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2799/indicacao_59.2026_-_patrolamento_modelamento_e_limpeza_de_caixas_de_contencao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2796/indicacao_060.2026_-_construcao_de_um_mini_centro_esportivo_nos_bairros_jardim_juny_e_esperanca.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2797/indicacao_061.2026_-_retirada_de_lixos_e_entulhos_acumulos_no_bairro_conjunto_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2798/indicacao_062.2026_-_recuperacao_da_estrada_rural_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2801/indicacao_063.2026_-_programa_praca_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2804/indicacao_064.2026_-_instalacao_de_rede_de_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2805/indicacao_065.2026_-_reitero_a_pavimentacao_asfaltica_na_rua_angelo_perez.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2806/indicacao_066.2026_-_reitero_da_indicacao_para_implantacao_de_melhorias_na_praca_do_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2809/indicacao_067.2026_-_reitero_pedido_de_realizacao_de_manutencao_e_pavimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2810/indicacao_068.2026_-_reitero_a_indicacao_nc2b0_471-2052_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2811/indicacao_069.2026_-_realizacao_de_pdr.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2812/indicacao_070.2026_-_solicita_melhorias_no_cemiterio_jose_bolotari.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2825/indicacao_071.2026_-_realizacao_de_estudo_tecnico_visando_a_aplicacao_no_ambito_do_municipio_da_lei_n_226.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2826/indicacao_072.2026_-_aquisicao_de_computadorese_kits_de_acessorios_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2827/indicacao_073.2026_-_realizacao_de_paissagismo_na_praca_do_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2833/indicacao_074.2026_-_solicitacao_de_substituicao_de_tampa_de_bueiro_na_rua_martini_siena.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2839/indicacao_075.2026_-_reiteracao_das_indicacoes_122-2025_e_440-2025_-_inclusao_de_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2840/indicacao_076.2026_-_reiteracao_das_indicacoes_122-2025_e_440-2025_-_inclusao_de_psicopedagogo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2836/indicacao_077.2026_-_solicito_a_pavimentacao_asfaltica_e_a_instalacao_de_galerias_pluviais_no_parque_industrial_no_03.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2841/indicacao_078.2026_-_sugere_a_realizacao_de_rocagem_limpeza_e_retirada_de_entulhos_na_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2843/indicacao_079.2026_-_indico_melhorias_na_rua_sebastiana_de_jesus_campos_na_chacara_canaa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_080.2026_-_indico_criacao_de_politicas_voltadas_a_promocao_da_saude_e_bem_estar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_081.2026_-_aee.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_082.2026_-_formacao_continuada_especifica_em_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_083.2026_-_realizacao_de_calcamento_no_espaco_externo_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_084.2026_-_solicito_realizacao_de_melhorias_na_rua_joaquim_paulo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_085.2026_-_servicos_de_patrolamento_compactacaocascalhamento_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_086.2026_-_realizacao_de_rocagem_nas_vias_rurais_do_bairro_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_087.2026_-_solicitacao_de_instalacao_de_iluminacao_publica_na_rua_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/req_n_01_2026_valdenice_informacoes_sobre_o_andamento_da_reformae_pintura_do_muro_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/req_n_02_2026_valdenice_informacoes_sobre_o_projeto_de_construcao_do_terminal_urbano.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/req_n_03_2026_valdenice_informacoes_atulizadas_sobre_a_reforma_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/req_n_004_2026_anauto_informacoes_detalhadas_de_todos_os_projetos_programas_cinvenios_proposta_ou_solicitacao_encaminhada_aos_governos_federal_e_estadual.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/req_n_005_2026_jislaine_requer_que_sejam_fornecidas_informacoes_sobre_aditivos_em_horas_maquinas_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/req_n_006_2026_jislaine_requer_que_infoem_as_acoes_desempenhadas_pelo_municipio_para_receber_doacao_de_fresados_atraves_de_parcerias_com_empresas_de_concessoes_rodoviarias.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/req_n_07_2026_valdenice__requer_informacoes-sobre_os_banheiros_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/req_n_08_2026_valdenice__requer_informacoes-_sobre_as_obras_iniciadas_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento-renan_leal-_rquer_informacoes_referente_ao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2746/requerimento_010.2026_-_requerimento_de_informacao_ao_executivo_municipal_-_contratacoes_na_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2753/requerimento_11.2026_-_requer_informacoes_sobre_a_arrecadacao_ampliacao_e_saldo_da_contribuicao_para_custeio_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2760/requerimento_012.2026_-_requer_informacoes_sobre_o_maquinario_destinado_a_silagem.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2771/requerimento_013.2026_-_solicita_informacoes_ao_poder_executivo_acerca_da_retirada_de_entulhos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_014.2026_-_solicita_informacoes_ao_pode_executivo_acerca_dos_pontos_de_onibus_escolares_existentes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2779/requerimento_015.2026_-_solicita_informacoes_urgentes_sobre_a_instalacao_de_placas_de_sinalizacao_de_transito_e_de_nomes_de_ruas_no_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2785/requerimento_16.2026_-_requer_informacoes_e_envio_de_documentos_referentes_ao_parque_industrial_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2784/requerimento_17.2026_-_reitero_pedido_de_informacoes_sobre_a_construcao_da_ponte_sobre_o_rio_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2790/requerimento_18.2026_-_informacoes_sobre_a_estrada_barro_preto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2800/requerimento_19.2026_-_informacoes_sobre_cumprimento_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2802/requerimento_020.2026_-_informacoes_sobre_a_obra_rede_coletora_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2803/requerimento_021.2026_-_informacoes_sobre_a_obra_rede_coletora_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2808/requerimento_022.2026_-_requer_informacoes_e_envio_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2813/requerimento_023.2026_-_solicita_informacoes_sobre_a_ampliacao_de_salas_de_recurso_multifuncionais.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2814/requerimento_024.2026_-_solicita_informacoes_sobre_o_abastecimento_de_agua_e_pocos_artesanais_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2815/requerimento_025.2026_-_solicita_informacoes_sobre_o_dispensa_de_licitacao_n_005.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2816/requerimento_026.2026_-_requer_informacoes_e_envio_de_documentos_referentes_aos_servicos_de_rocagem.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2820/requerimento_027.2026_-_solicita_informacoes_sobre_pode_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2829/requerimento_029.2026_-_informacoes_detalhadas_sobre_obras_publicas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2828/requerimento_029.2026_-_informacoes_detalhadas_sobre_obras_publicas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2834/requerimento_30.2026_-_informacoes_acerca_da_disponibilizacao_de_iluminacao_publica_no_bairro_serraria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2835/requerimento_031.2026_-_instalacao_de_cadeiras_na_arquibancada_da_quadra_poliesportiva_sergio_yamasaki_suzukawa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2838/requerimento_032.2026_-_pedido_de_informacoes_sobre_a_nao_prestacao_de_contas_do_ultimo_trimestre.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2853/requerimento_033.2026_-_informacoes_sobre_os_imoveis_locados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2858/requerimento_034.2026_-_sessao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2859/requerimento_035.2026_-_informacoes_sobre_a_iluminacao_do_centro_social.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2860/requerimento_036.2026_-_informacoes_sobre_a_atual_da_cobertura_da_arquibancada_do_centro_social.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2866/requerimento_037.2026_-_informacoes_sobre_repasse_do_icms.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2864/requerimento_038.2026_-_informacoes_sobre_estudos_para_definicao_de_pontos_adequados_para_descarte_correto_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2761/mocao_001.2026_-_aplaude_o_instituto_desenvolve_tamarana.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2861/mocao_de_congratulacoes_002.2026_-_pedra_fundamental_da_paroquia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2738/parecer_no006_referente_ao_projeto_de_no002__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2782/parecer_0011.2026_-_substitutivo_n_001_ao_projeto_de_lei_n_043.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2845/parecer_014.2026_-_abertuta_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2844/parecer_015.2026_-_abertuta_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2846/parecer_016.2026_-_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2742/emenda_redacional_001.2026_-_referente_ao_projeto_no002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2767/emenda_redacional_002.2026_-_referente_ao_projeto_no007.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2783/emenda_aditiva_ao_substitutivo_n_001_ao_projeto_de_lei_n_043.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2786/emenda_redacional_ao_substitutivo_n_001_ao_projeto_de_lei_n_043.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2847/emenda_substitutiva_ao_projeto_de_lei_legislativo_n_o002.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2869/emenda_aditiva_ao_projeto_de_lei_legislativo_n_o012.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2870/emenda_supressiva_ao_projeto_de_lei_legislativo_n_o012.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/projeto_lei_ordinaria_do_legislativo__001-2025_revisado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2772/projeto_de_lei_legislativo_n_002.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2807/projet1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2830/projeto_004.2026_-_valdenice_-_estabelece_diretrizes-_tea.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2831/projeto_005.2026_-_nego-_olho_na_fila.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2832/projeto_006.2026_-_nego-_olho_na_obra.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2731/ci_005.2026_-_solicitacao_de_parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2730/ci_18.2026_-_orcamneto_da_procuradoria_da_mulher_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/parecer_n_001_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_de_417.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/parecer_n_002_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_aos_vencimentos_dos_servidores_efetivos_e_comissionados_da_camara.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2723/parecer_no003_referente_ao_projeto_de_no003__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2733/parecer_no004_referente_ao_projeto_de_no004__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2737/parecer_no005_referente_ao_projeto_de_no006__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2755/parecer_007.2026_-_substitutivo_n_001_ao_projeto_de_lei_n_005.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2756/parecer_008.2026_-_autoriza_o_executivo_a_efetuar_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2757/parecer_009.2026_-_projeto_de_resolucao_legislativa_n_004.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2792/parecer_0012.2026_-_mocao_de_aplausos_001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2819/parecer_0013.2026_-_estabelece_normas_gerais_sobre_a_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2854/parecer_017.2026_-_referente_ao_projeto_de_lei_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2855/parecer_018.2026_-_referente_ao_projeto_de_lei_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2867/parecer_019.2026_-_referente_ao_projeto_de_lei_n_012.2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2734/parecer_comissao_de_educacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2740/parecer_no002_referente_ao_projeto_de_no006__comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2768/parecer_003.2026_-_projeto_de_lei_n_007_aumenta_o_numero_de_vagas_para_cargo_de_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2837/parecer_004.2026_-_projeto_de_lei_n_002_que_estabelece_normas_gerais_sobre_a_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2856/parecer_005.2026_-_referente_ao_projeto_de_lei_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2857/parecer_006.2026_-_referente_ao_projeto_de_lei_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2868/parecer_007.2026_-_referente_ao_projeto_de_lei_n_012.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2751/oficio__01.2026_-_solicitacao_de_uso_da_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2769/oficio__02.2026_-_solicitacao_de_audios_e_videos_da_fala_do_vereador_tega_fabiano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2770/oficio__03.2026_-_solicitacao_de_providencias_em_relacao_ao_uso_da_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2724/parecer_no001_referente_ao_projeto_de_no003__comissao_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2842/parecer__002.2026_-_referece_ao_projeto_de_lei_n_002_que_dispoe_sobre_a_veiculacao_de_publicidade_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/veto_001-2026_veto_integral_ao_projeto_de_lei_14-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="35.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="247.140625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1139,1236 +2620,4902 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F15" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F17" t="s">
+        <v>63</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" t="s">
+        <v>61</v>
+      </c>
+      <c r="E18" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" t="s">
+        <v>63</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" t="s">
         <v>77</v>
-      </c>
-[...19 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F19" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="G19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F21" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E22" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F22" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="H22" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="D23" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E23" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F23" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>104</v>
+        <v>54</v>
       </c>
       <c r="D24" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E24" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F24" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="H24" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="D25" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E25" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F25" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="H25" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="D26" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E26" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F26" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="H26" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="D27" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E27" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F27" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="H27" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="D28" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E28" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F28" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="D29" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E29" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F29" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="H29" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="D30" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E30" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F30" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="D31" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E31" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F31" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="D32" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E32" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F32" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="H32" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="D33" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E33" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F33" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="H33" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="D34" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="E34" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F34" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>139</v>
       </c>
       <c r="D35" t="s">
-        <v>148</v>
+        <v>61</v>
       </c>
       <c r="E35" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="F35" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="H35" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="D36" t="s">
-        <v>148</v>
+        <v>61</v>
       </c>
       <c r="E36" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="F36" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="H36" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="D37" t="s">
+        <v>61</v>
+      </c>
+      <c r="E37" t="s">
+        <v>62</v>
+      </c>
+      <c r="F37" t="s">
+        <v>106</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="E37" t="s">
+      <c r="H37" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>151</v>
       </c>
       <c r="D38" t="s">
-        <v>148</v>
+        <v>61</v>
       </c>
       <c r="E38" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="F38" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="H38" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>41</v>
+        <v>155</v>
       </c>
       <c r="D39" t="s">
-        <v>148</v>
+        <v>61</v>
       </c>
       <c r="E39" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="F39" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="H39" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>45</v>
+        <v>159</v>
       </c>
       <c r="D40" t="s">
-        <v>148</v>
+        <v>61</v>
       </c>
       <c r="E40" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="F40" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="H40" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>49</v>
+        <v>163</v>
       </c>
       <c r="D41" t="s">
-        <v>148</v>
+        <v>61</v>
       </c>
       <c r="E41" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="F41" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="H41" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>53</v>
+        <v>167</v>
       </c>
       <c r="D42" t="s">
-        <v>148</v>
+        <v>61</v>
       </c>
       <c r="E42" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="F42" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="H42" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>170</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>171</v>
+      </c>
+      <c r="D43" t="s">
+        <v>61</v>
+      </c>
+      <c r="E43" t="s">
+        <v>62</v>
+      </c>
+      <c r="F43" t="s">
+        <v>63</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H43" t="s">
         <v>173</v>
-      </c>
-[...19 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>175</v>
+      </c>
+      <c r="D44" t="s">
+        <v>61</v>
+      </c>
+      <c r="E44" t="s">
+        <v>62</v>
+      </c>
+      <c r="F44" t="s">
+        <v>63</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H44" t="s">
         <v>177</v>
-      </c>
-[...19 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>179</v>
       </c>
       <c r="D45" t="s">
-        <v>184</v>
+        <v>61</v>
       </c>
       <c r="E45" t="s">
-        <v>185</v>
+        <v>62</v>
       </c>
       <c r="F45" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="H45" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="D46" t="s">
-        <v>190</v>
+        <v>61</v>
       </c>
       <c r="E46" t="s">
-        <v>191</v>
+        <v>62</v>
       </c>
       <c r="F46" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="H46" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>17</v>
+        <v>188</v>
       </c>
       <c r="D47" t="s">
+        <v>61</v>
+      </c>
+      <c r="E47" t="s">
+        <v>62</v>
+      </c>
+      <c r="F47" t="s">
+        <v>63</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H47" t="s">
         <v>190</v>
-      </c>
-[...10 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>21</v>
+        <v>192</v>
       </c>
       <c r="D48" t="s">
-        <v>190</v>
+        <v>61</v>
       </c>
       <c r="E48" t="s">
-        <v>191</v>
+        <v>62</v>
       </c>
       <c r="F48" t="s">
-        <v>192</v>
+        <v>63</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="H48" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>196</v>
       </c>
       <c r="D49" t="s">
-        <v>202</v>
+        <v>61</v>
       </c>
       <c r="E49" t="s">
-        <v>203</v>
+        <v>62</v>
       </c>
       <c r="F49" t="s">
-        <v>204</v>
+        <v>115</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="H49" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>199</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>200</v>
+      </c>
+      <c r="D50" t="s">
+        <v>61</v>
+      </c>
+      <c r="E50" t="s">
+        <v>62</v>
+      </c>
+      <c r="F50" t="s">
+        <v>63</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H50" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>203</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>204</v>
+      </c>
+      <c r="D51" t="s">
+        <v>61</v>
+      </c>
+      <c r="E51" t="s">
+        <v>62</v>
+      </c>
+      <c r="F51" t="s">
+        <v>63</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H51" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
         <v>207</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>208</v>
+      </c>
+      <c r="D52" t="s">
+        <v>61</v>
+      </c>
+      <c r="E52" t="s">
+        <v>62</v>
+      </c>
+      <c r="F52" t="s">
+        <v>63</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H52" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>211</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>212</v>
+      </c>
+      <c r="D53" t="s">
+        <v>61</v>
+      </c>
+      <c r="E53" t="s">
+        <v>62</v>
+      </c>
+      <c r="F53" t="s">
+        <v>63</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H53" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>216</v>
+      </c>
+      <c r="D54" t="s">
+        <v>61</v>
+      </c>
+      <c r="E54" t="s">
+        <v>62</v>
+      </c>
+      <c r="F54" t="s">
+        <v>63</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H54" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>219</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>220</v>
+      </c>
+      <c r="D55" t="s">
+        <v>61</v>
+      </c>
+      <c r="E55" t="s">
+        <v>62</v>
+      </c>
+      <c r="F55" t="s">
+        <v>63</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H55" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>223</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>224</v>
+      </c>
+      <c r="D56" t="s">
+        <v>61</v>
+      </c>
+      <c r="E56" t="s">
+        <v>62</v>
+      </c>
+      <c r="F56" t="s">
+        <v>180</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H56" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>227</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>228</v>
+      </c>
+      <c r="D57" t="s">
+        <v>61</v>
+      </c>
+      <c r="E57" t="s">
+        <v>62</v>
+      </c>
+      <c r="F57" t="s">
+        <v>229</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H57" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>232</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>233</v>
+      </c>
+      <c r="D58" t="s">
+        <v>61</v>
+      </c>
+      <c r="E58" t="s">
+        <v>62</v>
+      </c>
+      <c r="F58" t="s">
+        <v>229</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H58" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>236</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>237</v>
+      </c>
+      <c r="D59" t="s">
+        <v>61</v>
+      </c>
+      <c r="E59" t="s">
+        <v>62</v>
+      </c>
+      <c r="F59" t="s">
+        <v>63</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H59" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>239</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>240</v>
+      </c>
+      <c r="D60" t="s">
+        <v>61</v>
+      </c>
+      <c r="E60" t="s">
+        <v>62</v>
+      </c>
+      <c r="F60" t="s">
+        <v>63</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H60" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>243</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>244</v>
+      </c>
+      <c r="D61" t="s">
+        <v>61</v>
+      </c>
+      <c r="E61" t="s">
+        <v>62</v>
+      </c>
+      <c r="F61" t="s">
+        <v>63</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H61" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>247</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>248</v>
+      </c>
+      <c r="D62" t="s">
+        <v>61</v>
+      </c>
+      <c r="E62" t="s">
+        <v>62</v>
+      </c>
+      <c r="F62" t="s">
+        <v>63</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H62" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>252</v>
+      </c>
+      <c r="D63" t="s">
+        <v>61</v>
+      </c>
+      <c r="E63" t="s">
+        <v>62</v>
+      </c>
+      <c r="F63" t="s">
+        <v>63</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H63" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>256</v>
+      </c>
+      <c r="D64" t="s">
+        <v>61</v>
+      </c>
+      <c r="E64" t="s">
+        <v>62</v>
+      </c>
+      <c r="F64" t="s">
+        <v>101</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H64" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>259</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>260</v>
+      </c>
+      <c r="D65" t="s">
+        <v>61</v>
+      </c>
+      <c r="E65" t="s">
+        <v>62</v>
+      </c>
+      <c r="F65" t="s">
+        <v>229</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H65" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>264</v>
+      </c>
+      <c r="D66" t="s">
+        <v>61</v>
+      </c>
+      <c r="E66" t="s">
+        <v>62</v>
+      </c>
+      <c r="F66" t="s">
+        <v>229</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H66" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>267</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>268</v>
+      </c>
+      <c r="D67" t="s">
+        <v>61</v>
+      </c>
+      <c r="E67" t="s">
+        <v>62</v>
+      </c>
+      <c r="F67" t="s">
+        <v>229</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H67" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>271</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>272</v>
+      </c>
+      <c r="D68" t="s">
+        <v>61</v>
+      </c>
+      <c r="E68" t="s">
+        <v>62</v>
+      </c>
+      <c r="F68" t="s">
+        <v>115</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H68" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>275</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>276</v>
+      </c>
+      <c r="D69" t="s">
+        <v>61</v>
+      </c>
+      <c r="E69" t="s">
+        <v>62</v>
+      </c>
+      <c r="F69" t="s">
+        <v>229</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H69" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>279</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>280</v>
+      </c>
+      <c r="D70" t="s">
+        <v>61</v>
+      </c>
+      <c r="E70" t="s">
+        <v>62</v>
+      </c>
+      <c r="F70" t="s">
+        <v>229</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H70" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>283</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>284</v>
+      </c>
+      <c r="D71" t="s">
+        <v>61</v>
+      </c>
+      <c r="E71" t="s">
+        <v>62</v>
+      </c>
+      <c r="F71" t="s">
+        <v>63</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H71" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>287</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>288</v>
+      </c>
+      <c r="D72" t="s">
+        <v>61</v>
+      </c>
+      <c r="E72" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" t="s">
+        <v>115</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H72" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>291</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>292</v>
+      </c>
+      <c r="D73" t="s">
+        <v>61</v>
+      </c>
+      <c r="E73" t="s">
+        <v>62</v>
+      </c>
+      <c r="F73" t="s">
+        <v>101</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H73" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>295</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>296</v>
+      </c>
+      <c r="D74" t="s">
+        <v>61</v>
+      </c>
+      <c r="E74" t="s">
+        <v>62</v>
+      </c>
+      <c r="F74" t="s">
+        <v>63</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H74" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>299</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" t="s">
+        <v>61</v>
+      </c>
+      <c r="E75" t="s">
+        <v>62</v>
+      </c>
+      <c r="F75" t="s">
+        <v>229</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H75" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>303</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>304</v>
+      </c>
+      <c r="D76" t="s">
+        <v>61</v>
+      </c>
+      <c r="E76" t="s">
+        <v>62</v>
+      </c>
+      <c r="F76" t="s">
+        <v>229</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H76" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>307</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>308</v>
+      </c>
+      <c r="D77" t="s">
+        <v>61</v>
+      </c>
+      <c r="E77" t="s">
+        <v>62</v>
+      </c>
+      <c r="F77" t="s">
+        <v>101</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H77" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>311</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>312</v>
+      </c>
+      <c r="D78" t="s">
+        <v>61</v>
+      </c>
+      <c r="E78" t="s">
+        <v>62</v>
+      </c>
+      <c r="F78" t="s">
+        <v>229</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H78" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>315</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>316</v>
+      </c>
+      <c r="D79" t="s">
+        <v>61</v>
+      </c>
+      <c r="E79" t="s">
+        <v>62</v>
+      </c>
+      <c r="F79" t="s">
+        <v>229</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H79" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>319</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>320</v>
+      </c>
+      <c r="D80" t="s">
+        <v>61</v>
+      </c>
+      <c r="E80" t="s">
+        <v>62</v>
+      </c>
+      <c r="F80" t="s">
+        <v>229</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H80" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>324</v>
+      </c>
+      <c r="D81" t="s">
+        <v>61</v>
+      </c>
+      <c r="E81" t="s">
+        <v>62</v>
+      </c>
+      <c r="F81" t="s">
+        <v>229</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H81" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>327</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>328</v>
+      </c>
+      <c r="D82" t="s">
+        <v>61</v>
+      </c>
+      <c r="E82" t="s">
+        <v>62</v>
+      </c>
+      <c r="F82" t="s">
+        <v>115</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H82" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>331</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>332</v>
+      </c>
+      <c r="D83" t="s">
+        <v>61</v>
+      </c>
+      <c r="E83" t="s">
+        <v>62</v>
+      </c>
+      <c r="F83" t="s">
+        <v>63</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H83" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>335</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>336</v>
+      </c>
+      <c r="D84" t="s">
+        <v>61</v>
+      </c>
+      <c r="E84" t="s">
+        <v>62</v>
+      </c>
+      <c r="F84" t="s">
+        <v>106</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H84" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>339</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>340</v>
+      </c>
+      <c r="D85" t="s">
+        <v>61</v>
+      </c>
+      <c r="E85" t="s">
+        <v>62</v>
+      </c>
+      <c r="F85" t="s">
+        <v>106</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H85" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>343</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>344</v>
+      </c>
+      <c r="D86" t="s">
+        <v>61</v>
+      </c>
+      <c r="E86" t="s">
+        <v>62</v>
+      </c>
+      <c r="F86" t="s">
+        <v>345</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H86" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>348</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>349</v>
+      </c>
+      <c r="D87" t="s">
+        <v>61</v>
+      </c>
+      <c r="E87" t="s">
+        <v>62</v>
+      </c>
+      <c r="F87" t="s">
+        <v>180</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H87" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>352</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>353</v>
+      </c>
+      <c r="D88" t="s">
+        <v>61</v>
+      </c>
+      <c r="E88" t="s">
+        <v>62</v>
+      </c>
+      <c r="F88" t="s">
+        <v>63</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H88" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>356</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>357</v>
+      </c>
+      <c r="D89" t="s">
+        <v>61</v>
+      </c>
+      <c r="E89" t="s">
+        <v>62</v>
+      </c>
+      <c r="F89" t="s">
+        <v>63</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H89" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>360</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>361</v>
+      </c>
+      <c r="D90" t="s">
+        <v>61</v>
+      </c>
+      <c r="E90" t="s">
+        <v>62</v>
+      </c>
+      <c r="F90" t="s">
+        <v>101</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H90" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>364</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>365</v>
+      </c>
+      <c r="D91" t="s">
+        <v>61</v>
+      </c>
+      <c r="E91" t="s">
+        <v>62</v>
+      </c>
+      <c r="F91" t="s">
+        <v>63</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H91" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>368</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>369</v>
+      </c>
+      <c r="D92" t="s">
+        <v>61</v>
+      </c>
+      <c r="E92" t="s">
+        <v>62</v>
+      </c>
+      <c r="F92" t="s">
+        <v>229</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H92" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>372</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>373</v>
+      </c>
+      <c r="D93" t="s">
+        <v>61</v>
+      </c>
+      <c r="E93" t="s">
+        <v>62</v>
+      </c>
+      <c r="F93" t="s">
+        <v>63</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H93" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>376</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>377</v>
+      </c>
+      <c r="D94" t="s">
+        <v>61</v>
+      </c>
+      <c r="E94" t="s">
+        <v>62</v>
+      </c>
+      <c r="F94" t="s">
+        <v>63</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H94" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>380</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>381</v>
+      </c>
+      <c r="D95" t="s">
+        <v>61</v>
+      </c>
+      <c r="E95" t="s">
+        <v>62</v>
+      </c>
+      <c r="F95" t="s">
+        <v>63</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H95" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>384</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>385</v>
+      </c>
+      <c r="D96" t="s">
+        <v>61</v>
+      </c>
+      <c r="E96" t="s">
+        <v>62</v>
+      </c>
+      <c r="F96" t="s">
+        <v>63</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H96" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>388</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>389</v>
+      </c>
+      <c r="D97" t="s">
+        <v>61</v>
+      </c>
+      <c r="E97" t="s">
+        <v>62</v>
+      </c>
+      <c r="F97" t="s">
+        <v>180</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H97" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>392</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>393</v>
+      </c>
+      <c r="D98" t="s">
+        <v>61</v>
+      </c>
+      <c r="E98" t="s">
+        <v>62</v>
+      </c>
+      <c r="F98" t="s">
+        <v>63</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H98" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>396</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>397</v>
+      </c>
+      <c r="D99" t="s">
+        <v>61</v>
+      </c>
+      <c r="E99" t="s">
+        <v>62</v>
+      </c>
+      <c r="F99" t="s">
+        <v>63</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H99" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>400</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>401</v>
+      </c>
+      <c r="D100" t="s">
+        <v>61</v>
+      </c>
+      <c r="E100" t="s">
+        <v>62</v>
+      </c>
+      <c r="F100" t="s">
+        <v>101</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H100" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>404</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>10</v>
       </c>
-      <c r="D50" t="s">
-[...5 lines deleted...]
-      <c r="F50" t="s">
+      <c r="D101" t="s">
+        <v>405</v>
+      </c>
+      <c r="E101" t="s">
+        <v>406</v>
+      </c>
+      <c r="F101" t="s">
+        <v>63</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H101" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>409</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" t="s">
+        <v>405</v>
+      </c>
+      <c r="E102" t="s">
+        <v>406</v>
+      </c>
+      <c r="F102" t="s">
+        <v>63</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H102" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>412</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>21</v>
+      </c>
+      <c r="D103" t="s">
+        <v>405</v>
+      </c>
+      <c r="E103" t="s">
+        <v>406</v>
+      </c>
+      <c r="F103" t="s">
+        <v>63</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H103" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>415</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>25</v>
+      </c>
+      <c r="D104" t="s">
+        <v>405</v>
+      </c>
+      <c r="E104" t="s">
+        <v>406</v>
+      </c>
+      <c r="F104" t="s">
+        <v>115</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H104" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>418</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>29</v>
+      </c>
+      <c r="D105" t="s">
+        <v>405</v>
+      </c>
+      <c r="E105" t="s">
+        <v>406</v>
+      </c>
+      <c r="F105" t="s">
+        <v>106</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H105" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>421</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>33</v>
+      </c>
+      <c r="D106" t="s">
+        <v>405</v>
+      </c>
+      <c r="E106" t="s">
+        <v>406</v>
+      </c>
+      <c r="F106" t="s">
+        <v>106</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H106" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>424</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107" t="s">
+        <v>405</v>
+      </c>
+      <c r="E107" t="s">
+        <v>406</v>
+      </c>
+      <c r="F107" t="s">
+        <v>63</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H107" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>427</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108" t="s">
+        <v>405</v>
+      </c>
+      <c r="E108" t="s">
+        <v>406</v>
+      </c>
+      <c r="F108" t="s">
+        <v>63</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H108" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>430</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>45</v>
+      </c>
+      <c r="D109" t="s">
+        <v>405</v>
+      </c>
+      <c r="E109" t="s">
+        <v>406</v>
+      </c>
+      <c r="F109" t="s">
+        <v>180</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H109" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>433</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>49</v>
+      </c>
+      <c r="D110" t="s">
+        <v>405</v>
+      </c>
+      <c r="E110" t="s">
+        <v>406</v>
+      </c>
+      <c r="F110" t="s">
+        <v>101</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H110" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>436</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>54</v>
+      </c>
+      <c r="D111" t="s">
+        <v>405</v>
+      </c>
+      <c r="E111" t="s">
+        <v>406</v>
+      </c>
+      <c r="F111" t="s">
+        <v>180</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H111" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>439</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>57</v>
+      </c>
+      <c r="D112" t="s">
+        <v>405</v>
+      </c>
+      <c r="E112" t="s">
+        <v>406</v>
+      </c>
+      <c r="F112" t="s">
+        <v>115</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H112" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>442</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>100</v>
+      </c>
+      <c r="D113" t="s">
+        <v>405</v>
+      </c>
+      <c r="E113" t="s">
+        <v>406</v>
+      </c>
+      <c r="F113" t="s">
+        <v>345</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H113" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>445</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>105</v>
+      </c>
+      <c r="D114" t="s">
+        <v>405</v>
+      </c>
+      <c r="E114" t="s">
+        <v>406</v>
+      </c>
+      <c r="F114" t="s">
+        <v>106</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H114" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>448</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>110</v>
+      </c>
+      <c r="D115" t="s">
+        <v>405</v>
+      </c>
+      <c r="E115" t="s">
+        <v>406</v>
+      </c>
+      <c r="F115" t="s">
+        <v>106</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H115" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>451</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>114</v>
+      </c>
+      <c r="D116" t="s">
+        <v>405</v>
+      </c>
+      <c r="E116" t="s">
+        <v>406</v>
+      </c>
+      <c r="F116" t="s">
+        <v>229</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H116" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>454</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>119</v>
+      </c>
+      <c r="D117" t="s">
+        <v>405</v>
+      </c>
+      <c r="E117" t="s">
+        <v>406</v>
+      </c>
+      <c r="F117" t="s">
+        <v>229</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H117" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>457</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>123</v>
+      </c>
+      <c r="D118" t="s">
+        <v>405</v>
+      </c>
+      <c r="E118" t="s">
+        <v>406</v>
+      </c>
+      <c r="F118" t="s">
+        <v>115</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H118" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>460</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>127</v>
+      </c>
+      <c r="D119" t="s">
+        <v>405</v>
+      </c>
+      <c r="E119" t="s">
+        <v>406</v>
+      </c>
+      <c r="F119" t="s">
+        <v>461</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H119" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>464</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>131</v>
+      </c>
+      <c r="D120" t="s">
+        <v>405</v>
+      </c>
+      <c r="E120" t="s">
+        <v>406</v>
+      </c>
+      <c r="F120" t="s">
+        <v>180</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H120" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>467</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>135</v>
+      </c>
+      <c r="D121" t="s">
+        <v>405</v>
+      </c>
+      <c r="E121" t="s">
+        <v>406</v>
+      </c>
+      <c r="F121" t="s">
+        <v>180</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H121" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>469</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>139</v>
+      </c>
+      <c r="D122" t="s">
+        <v>405</v>
+      </c>
+      <c r="E122" t="s">
+        <v>406</v>
+      </c>
+      <c r="F122" t="s">
+        <v>229</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H122" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>472</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>143</v>
+      </c>
+      <c r="D123" t="s">
+        <v>405</v>
+      </c>
+      <c r="E123" t="s">
+        <v>406</v>
+      </c>
+      <c r="F123" t="s">
+        <v>63</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H123" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>475</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>147</v>
+      </c>
+      <c r="D124" t="s">
+        <v>405</v>
+      </c>
+      <c r="E124" t="s">
+        <v>406</v>
+      </c>
+      <c r="F124" t="s">
+        <v>63</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H124" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>478</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>151</v>
+      </c>
+      <c r="D125" t="s">
+        <v>405</v>
+      </c>
+      <c r="E125" t="s">
+        <v>406</v>
+      </c>
+      <c r="F125" t="s">
+        <v>115</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H125" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>481</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>155</v>
+      </c>
+      <c r="D126" t="s">
+        <v>405</v>
+      </c>
+      <c r="E126" t="s">
+        <v>406</v>
+      </c>
+      <c r="F126" t="s">
+        <v>345</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H126" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>484</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>159</v>
+      </c>
+      <c r="D127" t="s">
+        <v>405</v>
+      </c>
+      <c r="E127" t="s">
+        <v>406</v>
+      </c>
+      <c r="F127" t="s">
+        <v>63</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H127" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>487</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>163</v>
+      </c>
+      <c r="D128" t="s">
+        <v>405</v>
+      </c>
+      <c r="E128" t="s">
+        <v>406</v>
+      </c>
+      <c r="F128" t="s">
+        <v>488</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H128" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>491</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>167</v>
+      </c>
+      <c r="D129" t="s">
+        <v>405</v>
+      </c>
+      <c r="E129" t="s">
+        <v>406</v>
+      </c>
+      <c r="F129" t="s">
+        <v>488</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H129" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>494</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>171</v>
+      </c>
+      <c r="D130" t="s">
+        <v>405</v>
+      </c>
+      <c r="E130" t="s">
+        <v>406</v>
+      </c>
+      <c r="F130" t="s">
+        <v>180</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H130" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>497</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>175</v>
+      </c>
+      <c r="D131" t="s">
+        <v>405</v>
+      </c>
+      <c r="E131" t="s">
+        <v>406</v>
+      </c>
+      <c r="F131" t="s">
+        <v>180</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H131" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>500</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>179</v>
+      </c>
+      <c r="D132" t="s">
+        <v>405</v>
+      </c>
+      <c r="E132" t="s">
+        <v>406</v>
+      </c>
+      <c r="F132" t="s">
+        <v>501</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H132" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>504</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>184</v>
+      </c>
+      <c r="D133" t="s">
+        <v>405</v>
+      </c>
+      <c r="E133" t="s">
+        <v>406</v>
+      </c>
+      <c r="F133" t="s">
+        <v>229</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H133" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>507</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>188</v>
+      </c>
+      <c r="D134" t="s">
+        <v>405</v>
+      </c>
+      <c r="E134" t="s">
+        <v>406</v>
+      </c>
+      <c r="F134" t="s">
+        <v>501</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H134" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>510</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>192</v>
+      </c>
+      <c r="D135" t="s">
+        <v>405</v>
+      </c>
+      <c r="E135" t="s">
+        <v>406</v>
+      </c>
+      <c r="F135" t="s">
+        <v>229</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H135" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>513</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>196</v>
+      </c>
+      <c r="D136" t="s">
+        <v>405</v>
+      </c>
+      <c r="E136" t="s">
+        <v>406</v>
+      </c>
+      <c r="F136" t="s">
+        <v>229</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H136" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>516</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>200</v>
+      </c>
+      <c r="D137" t="s">
+        <v>405</v>
+      </c>
+      <c r="E137" t="s">
+        <v>406</v>
+      </c>
+      <c r="F137" t="s">
+        <v>180</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H137" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>519</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>204</v>
+      </c>
+      <c r="D138" t="s">
+        <v>405</v>
+      </c>
+      <c r="E138" t="s">
+        <v>406</v>
+      </c>
+      <c r="F138" t="s">
+        <v>106</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H138" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>522</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" t="s">
+        <v>523</v>
+      </c>
+      <c r="E139" t="s">
+        <v>524</v>
+      </c>
+      <c r="F139" t="s">
+        <v>63</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H139" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>527</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>17</v>
+      </c>
+      <c r="D140" t="s">
+        <v>523</v>
+      </c>
+      <c r="E140" t="s">
+        <v>524</v>
+      </c>
+      <c r="F140" t="s">
+        <v>180</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H140" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>530</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>33</v>
+      </c>
+      <c r="D141" t="s">
+        <v>531</v>
+      </c>
+      <c r="E141" t="s">
+        <v>532</v>
+      </c>
+      <c r="F141" t="s">
+        <v>533</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H141" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>536</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>54</v>
+      </c>
+      <c r="D142" t="s">
+        <v>531</v>
+      </c>
+      <c r="E142" t="s">
+        <v>532</v>
+      </c>
+      <c r="F142" t="s">
+        <v>533</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H142" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>539</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>105</v>
+      </c>
+      <c r="D143" t="s">
+        <v>531</v>
+      </c>
+      <c r="E143" t="s">
+        <v>532</v>
+      </c>
+      <c r="F143" t="s">
+        <v>533</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H143" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>542</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>110</v>
+      </c>
+      <c r="D144" t="s">
+        <v>531</v>
+      </c>
+      <c r="E144" t="s">
+        <v>532</v>
+      </c>
+      <c r="F144" t="s">
+        <v>533</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H144" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>545</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>114</v>
+      </c>
+      <c r="D145" t="s">
+        <v>531</v>
+      </c>
+      <c r="E145" t="s">
+        <v>532</v>
+      </c>
+      <c r="F145" t="s">
+        <v>533</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H145" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>548</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" t="s">
+        <v>549</v>
+      </c>
+      <c r="E146" t="s">
+        <v>550</v>
+      </c>
+      <c r="F146" t="s">
+        <v>533</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H146" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>553</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>17</v>
+      </c>
+      <c r="D147" t="s">
+        <v>549</v>
+      </c>
+      <c r="E147" t="s">
+        <v>550</v>
+      </c>
+      <c r="F147" t="s">
+        <v>533</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H147" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>556</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>21</v>
+      </c>
+      <c r="D148" t="s">
+        <v>549</v>
+      </c>
+      <c r="E148" t="s">
+        <v>550</v>
+      </c>
+      <c r="F148" t="s">
+        <v>533</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H148" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>559</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>25</v>
+      </c>
+      <c r="D149" t="s">
+        <v>549</v>
+      </c>
+      <c r="E149" t="s">
+        <v>550</v>
+      </c>
+      <c r="F149" t="s">
+        <v>533</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H149" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>562</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>29</v>
+      </c>
+      <c r="D150" t="s">
+        <v>549</v>
+      </c>
+      <c r="E150" t="s">
+        <v>550</v>
+      </c>
+      <c r="F150" t="s">
+        <v>533</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H150" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>565</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>33</v>
+      </c>
+      <c r="D151" t="s">
+        <v>549</v>
+      </c>
+      <c r="E151" t="s">
+        <v>550</v>
+      </c>
+      <c r="F151" t="s">
+        <v>533</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H151" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>568</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152" t="s">
+        <v>549</v>
+      </c>
+      <c r="E152" t="s">
+        <v>550</v>
+      </c>
+      <c r="F152" t="s">
+        <v>533</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H152" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>571</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>572</v>
+      </c>
+      <c r="E153" t="s">
+        <v>573</v>
+      </c>
+      <c r="F153" t="s">
+        <v>574</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H153" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>577</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>17</v>
+      </c>
+      <c r="D154" t="s">
+        <v>572</v>
+      </c>
+      <c r="E154" t="s">
+        <v>573</v>
+      </c>
+      <c r="F154" t="s">
+        <v>180</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H154" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>580</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>21</v>
+      </c>
+      <c r="D155" t="s">
+        <v>572</v>
+      </c>
+      <c r="E155" t="s">
+        <v>573</v>
+      </c>
+      <c r="F155" t="s">
+        <v>63</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H155" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>583</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>25</v>
+      </c>
+      <c r="D156" t="s">
+        <v>572</v>
+      </c>
+      <c r="E156" t="s">
+        <v>573</v>
+      </c>
+      <c r="F156" t="s">
+        <v>63</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H156" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>586</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>29</v>
+      </c>
+      <c r="D157" t="s">
+        <v>572</v>
+      </c>
+      <c r="E157" t="s">
+        <v>573</v>
+      </c>
+      <c r="F157" t="s">
+        <v>229</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H157" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>589</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>33</v>
+      </c>
+      <c r="D158" t="s">
+        <v>572</v>
+      </c>
+      <c r="E158" t="s">
+        <v>573</v>
+      </c>
+      <c r="F158" t="s">
+        <v>229</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H158" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>592</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>29</v>
+      </c>
+      <c r="D159" t="s">
+        <v>593</v>
+      </c>
+      <c r="E159" t="s">
+        <v>594</v>
+      </c>
+      <c r="F159" t="s">
+        <v>533</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H159" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>597</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>37</v>
+      </c>
+      <c r="D160" t="s">
+        <v>593</v>
+      </c>
+      <c r="E160" t="s">
+        <v>594</v>
+      </c>
+      <c r="F160" t="s">
+        <v>533</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H160" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>598</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>123</v>
+      </c>
+      <c r="D161" t="s">
+        <v>593</v>
+      </c>
+      <c r="E161" t="s">
+        <v>594</v>
+      </c>
+      <c r="F161" t="s">
+        <v>180</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H161" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>601</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" t="s">
+        <v>602</v>
+      </c>
+      <c r="E162" t="s">
+        <v>603</v>
+      </c>
+      <c r="F162" t="s">
+        <v>604</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H162" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>606</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" t="s">
+        <v>531</v>
+      </c>
+      <c r="E163" t="s">
+        <v>607</v>
+      </c>
+      <c r="F163" t="s">
+        <v>533</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H163" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>610</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>17</v>
+      </c>
+      <c r="D164" t="s">
+        <v>531</v>
+      </c>
+      <c r="E164" t="s">
+        <v>607</v>
+      </c>
+      <c r="F164" t="s">
+        <v>533</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H164" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>613</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>21</v>
+      </c>
+      <c r="D165" t="s">
+        <v>531</v>
+      </c>
+      <c r="E165" t="s">
+        <v>607</v>
+      </c>
+      <c r="F165" t="s">
+        <v>533</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H165" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>616</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>25</v>
+      </c>
+      <c r="D166" t="s">
+        <v>531</v>
+      </c>
+      <c r="E166" t="s">
+        <v>607</v>
+      </c>
+      <c r="F166" t="s">
+        <v>533</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H166" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>619</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>29</v>
+      </c>
+      <c r="D167" t="s">
+        <v>531</v>
+      </c>
+      <c r="E167" t="s">
+        <v>607</v>
+      </c>
+      <c r="F167" t="s">
+        <v>533</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H167" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>622</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168" t="s">
+        <v>531</v>
+      </c>
+      <c r="E168" t="s">
+        <v>607</v>
+      </c>
+      <c r="F168" t="s">
+        <v>533</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H168" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>625</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>41</v>
+      </c>
+      <c r="D169" t="s">
+        <v>531</v>
+      </c>
+      <c r="E169" t="s">
+        <v>607</v>
+      </c>
+      <c r="F169" t="s">
+        <v>533</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H169" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>628</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>45</v>
+      </c>
+      <c r="D170" t="s">
+        <v>531</v>
+      </c>
+      <c r="E170" t="s">
+        <v>607</v>
+      </c>
+      <c r="F170" t="s">
+        <v>533</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H170" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>631</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>49</v>
+      </c>
+      <c r="D171" t="s">
+        <v>531</v>
+      </c>
+      <c r="E171" t="s">
+        <v>607</v>
+      </c>
+      <c r="F171" t="s">
+        <v>533</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H171" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>633</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>57</v>
+      </c>
+      <c r="D172" t="s">
+        <v>531</v>
+      </c>
+      <c r="E172" t="s">
+        <v>607</v>
+      </c>
+      <c r="F172" t="s">
+        <v>533</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H172" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>636</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>100</v>
+      </c>
+      <c r="D173" t="s">
+        <v>531</v>
+      </c>
+      <c r="E173" t="s">
+        <v>607</v>
+      </c>
+      <c r="F173" t="s">
+        <v>533</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H173" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>639</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>119</v>
+      </c>
+      <c r="D174" t="s">
+        <v>531</v>
+      </c>
+      <c r="E174" t="s">
+        <v>607</v>
+      </c>
+      <c r="F174" t="s">
+        <v>533</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H174" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>642</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>123</v>
+      </c>
+      <c r="D175" t="s">
+        <v>531</v>
+      </c>
+      <c r="E175" t="s">
+        <v>607</v>
+      </c>
+      <c r="F175" t="s">
+        <v>533</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H175" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>645</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>127</v>
+      </c>
+      <c r="D176" t="s">
+        <v>531</v>
+      </c>
+      <c r="E176" t="s">
+        <v>607</v>
+      </c>
+      <c r="F176" t="s">
+        <v>533</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H176" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>648</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" t="s">
+        <v>649</v>
+      </c>
+      <c r="E177" t="s">
+        <v>650</v>
+      </c>
+      <c r="F177" t="s">
+        <v>651</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H177" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>654</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>17</v>
+      </c>
+      <c r="D178" t="s">
+        <v>649</v>
+      </c>
+      <c r="E178" t="s">
+        <v>650</v>
+      </c>
+      <c r="F178" t="s">
+        <v>651</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H178" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>657</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>21</v>
+      </c>
+      <c r="D179" t="s">
+        <v>649</v>
+      </c>
+      <c r="E179" t="s">
+        <v>650</v>
+      </c>
+      <c r="F179" t="s">
+        <v>651</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H179" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>660</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>25</v>
+      </c>
+      <c r="D180" t="s">
+        <v>649</v>
+      </c>
+      <c r="E180" t="s">
+        <v>650</v>
+      </c>
+      <c r="F180" t="s">
+        <v>651</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H180" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>663</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>29</v>
+      </c>
+      <c r="D181" t="s">
+        <v>649</v>
+      </c>
+      <c r="E181" t="s">
+        <v>650</v>
+      </c>
+      <c r="F181" t="s">
+        <v>651</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H181" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>665</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>33</v>
+      </c>
+      <c r="D182" t="s">
+        <v>649</v>
+      </c>
+      <c r="E182" t="s">
+        <v>650</v>
+      </c>
+      <c r="F182" t="s">
+        <v>651</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H182" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>667</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>37</v>
+      </c>
+      <c r="D183" t="s">
+        <v>649</v>
+      </c>
+      <c r="E183" t="s">
+        <v>650</v>
+      </c>
+      <c r="F183" t="s">
+        <v>651</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H183" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>669</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" t="s">
+        <v>670</v>
+      </c>
+      <c r="E184" t="s">
+        <v>671</v>
+      </c>
+      <c r="F184" t="s">
+        <v>63</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H184" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>674</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>17</v>
+      </c>
+      <c r="D185" t="s">
+        <v>670</v>
+      </c>
+      <c r="E185" t="s">
+        <v>671</v>
+      </c>
+      <c r="F185" t="s">
+        <v>501</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H185" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>677</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>21</v>
+      </c>
+      <c r="D186" t="s">
+        <v>670</v>
+      </c>
+      <c r="E186" t="s">
+        <v>671</v>
+      </c>
+      <c r="F186" t="s">
+        <v>501</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H186" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>680</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>17</v>
+      </c>
+      <c r="D187" t="s">
+        <v>681</v>
+      </c>
+      <c r="E187" t="s">
+        <v>682</v>
+      </c>
+      <c r="F187" t="s">
+        <v>533</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H187" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>684</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>10</v>
+      </c>
+      <c r="D188" t="s">
+        <v>685</v>
+      </c>
+      <c r="E188" t="s">
+        <v>686</v>
+      </c>
+      <c r="F188" t="s">
+        <v>687</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H188" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>690</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>17</v>
+      </c>
+      <c r="D189" t="s">
+        <v>685</v>
+      </c>
+      <c r="E189" t="s">
+        <v>686</v>
+      </c>
+      <c r="F189" t="s">
+        <v>687</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H189" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>693</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>10</v>
+      </c>
+      <c r="D190" t="s">
+        <v>694</v>
+      </c>
+      <c r="E190" t="s">
+        <v>695</v>
+      </c>
+      <c r="F190" t="s">
         <v>13</v>
       </c>
-      <c r="G50" s="1" t="s">
-[...3 lines deleted...]
-        <v>211</v>
+      <c r="G190" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H190" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>698</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>10</v>
+      </c>
+      <c r="D191" t="s">
+        <v>699</v>
+      </c>
+      <c r="E191" t="s">
+        <v>700</v>
+      </c>
+      <c r="F191" t="s">
+        <v>488</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H191" t="s">
+        <v>701</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2378,50 +7525,191 @@
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>