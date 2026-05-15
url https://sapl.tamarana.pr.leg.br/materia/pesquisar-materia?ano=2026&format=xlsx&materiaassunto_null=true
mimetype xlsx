--- v1 (2026-05-13)
+++ v2 (2026-05-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1640" uniqueCount="748">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -164,66 +164,63 @@
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial na Lei Orçamentária n° 1616/2025, bem como a adequação da Lei de_x000D_
 Diretrizes Orçamentárias n° 1615/2025 e da Lei do Plano Plurianual n° 1610/2025.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei que "Institui o Fundo Municipal de Calamidade Pública (FUNCAP) de Tamarana, estabelece suas diretrizes, organização e fontes de_x000D_
 recursos, dá outras providências".</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>Luzia Harue Suzukawa, Renan Leal</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2822/projeto_010.2026_-_executivo_-_abertura_de_credito_adicional_especial_2.632.30000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional Suplementar na Lei Orçamentária n° 1616/2025, bem como a adequação da Lei de Diretrizes Orçamentárias n° 1615/2025 e da Lei do Plano Plurianual n° 1610/2025.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2823/projeto_010.2026_-_executivo_-_abertura_de_credito_adicional_especial_2.632.30000.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2823/oficio_109.2026_-_encaminha_projeto_de_lei_para_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2824/projeto_012.2026_-_executivo_-_criacao_do_fme_e_comesp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Esporte - FME e do Conselho Municipal de Esporte — COMESP, vinculados à Secretaria Municipal de Educação, Cultura e Esporte, e dá outras providências.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>-Indicação</t>
   </si>
   <si>
     <t>Professora Valdenice</t>
   </si>
@@ -1238,50 +1235,112 @@
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_086.2026_-_realizacao_de_rocagem_nas_vias_rurais_do_bairro_dos_moreiras.pdf</t>
   </si>
   <si>
     <t>Realização de roçagem nas vias rurais do Bairro dos Moreiras e demais localidades</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_087.2026_-_solicitacao_de_instalacao_de_iluminacao_publica_na_rua_jose_fabiano.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que providencie a instalação de iluminação pública na Rua José Fabiano, localizada na divisa entre os municípios de Tamarana e Londrina, nas proximidades da Igreja Vida Nova.</t>
   </si>
   <si>
+    <t>2871</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2871/indicacao_088.2026_-_indica_limpeza_e_a_substituicao_da_tampa_do_bueiro_localizado_na_calcada_da_escola_taeko.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizado com urgência a limpeza e a substituição da tampa do bueiro localizado ao lado da calçada da Escola Taeko Lima Almeida, situada na Rua Francisco Antônio Rodrigues, Jardim Juny</t>
+  </si>
+  <si>
+    <t>2872</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2872/indicacao_089.2026_-_indica_a_retirada_ou_reaproveitamento_do_ponto_de_onibus_localizado_no_jardim_juny.pdf</t>
+  </si>
+  <si>
+    <t>Indica que realize avaliação urgente para verificar a possibilidade de retirada ou reaproveitamento do ponto de ônibus localizado no Jardim Juny, precisamente encostado no muro da Igreja Congregação, em razão das condições precárias de sua estrutura.</t>
+  </si>
+  <si>
+    <t>2879</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2879/indicacao_090.2026_-_indica_que_determine_a_realizacao_de_aplicacao_de_rejeito_de_asfalto-fresado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de estudo técnico para viabilidade de aplicação de rejeito de asfalto/fresado nas seguintes vias rurais:_x000D_
+Via de saída do Conjunto Habitacional Sebastião de Moura Três sentido à localidade Ponte Nova; _x000D_
+Via que sai das proximidades do Conjunto Enes Barbosa em direção à Vila Rural 1 Agostinho Teixeira Sobrinho.</t>
+  </si>
+  <si>
+    <t>2882</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2882/indicacao_091.2026_-_realizacao_de_poda_ou_erradicacao_de_arvore.pdf</t>
+  </si>
+  <si>
+    <t>Realização de poda ou erradicação de árvore na Rua Lázaro Alexandre de Oliveira, n° 9, Bairro Manuel Batista de Oliveira.</t>
+  </si>
+  <si>
+    <t>2881</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2881/indicacao_092.2026_-_solicito_a_construcao_de_um_redutor_de_velocidade_na_rua_jose_fabiano.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal a construção de um redutor de velocidade na Rua José Fabiano, nas proximidades da Igreja Vida Nova, situada no limite entre os municípios de Tamarana e Londrina</t>
+  </si>
+  <si>
     <t>2680</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>-Requerimento</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/req_n_01_2026_valdenice_informacoes_sobre_o_andamento_da_reformae_pintura_do_muro_da_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 01/2026_x000D_
 Requer informações sobre o andamento da reforma e pintura do muro da Escola Municipal Professora Taeko Lima Almeida, localizada no Jardim Juny</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/req_n_02_2026_valdenice_informacoes_sobre_o_projeto_de_construcao_do_terminal_urbano.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 02/2026_x000D_
 Cobrança de informações atualizadas sobre o Projeto de Construção do Terminal Urbano no Bairro Jardim Juny</t>
   </si>
@@ -1598,50 +1657,104 @@
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2860/requerimento_036.2026_-_informacoes_sobre_a_atual_da_cobertura_da_arquibancada_do_centro_social.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a atual da cobertura da arquibancada do Centro Social do Centro Social Urbano</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2866/requerimento_037.2026_-_informacoes_sobre_repasse_do_icms.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Repasse do ICMS Ecológico e RPPNs, e sobre a execução de melhorias nas estradas rurais</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2864/requerimento_038.2026_-_informacoes_sobre_estudos_para_definicao_de_pontos_adequados_para_descarte_correto_de_residuos.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre estudos para definição de pontos adequados para descarte correto de resíduos volumosos na área urbana do Município.</t>
   </si>
   <si>
+    <t>2873</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2873/requerimento_039.2026_-_informacoes_acerca_do_sistema_viario_urbano_do_municipio_de_tamarana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca do sistema viário urbano do Município de Tamarana.</t>
+  </si>
+  <si>
+    <t>2874</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2874/requerimento_040.2026_-_informacoes_acerca_das_acoes_de_manutencao_conservacao_e_planejamento_das_estradas_rurais_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca das ações de manutenção, conservação e planejamento das estradas rurais do município.</t>
+  </si>
+  <si>
+    <t>2884</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2884/requerimento_041.2026_-_solicita_informacoes_sobre_futura_realizacao_de_melhorias_e_revitalizacao_da_praca_central.pdf</t>
+  </si>
+  <si>
+    <t>Solicita Informações sobre futura realização de melhorias e revitalização da praça central do Município</t>
+  </si>
+  <si>
+    <t>2880</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2880/requerimento_042.2026_-_requer_informacoes_sobre_a_obra_de_continuacao_do_asfalto_na_estrada_da_serraria_viana.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a obra de continuação do asfalto na estrada da Serraria Viana</t>
+  </si>
+  <si>
+    <t>2876</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2876/requerimento_043.2026_-_reiteracao_do_oficio_n_01.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reiteração do Ofício n°01/2026, protocolado no dia 27/02/26, não respondido e providências tomadas em relação à Dotação orçamentária da Procuradoria da Mulher da Câmara Municipal de Tamarana — LOA 2026 suprimida.</t>
+  </si>
+  <si>
+    <t>2883</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2883/requerimento_044.2026_-_requer_informacoes_detalhadas_acerca_dos_quiosques_publicos_localizados_na_praca.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas acerca dos quiosques públicos localizados na Praça Municipal de Tamarana, bem como providências para sua regularização e efetiva utilização pela população.</t>
+  </si>
+  <si>
     <t>2761</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>-Moção</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2761/mocao_001.2026_-_aplaude_o_instituto_desenvolve_tamarana.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Tamarana APLAUDE O INSTITUTO DESENVOLVE TAMARANA, em reconhecimento aos relevantes serviços prestados à comunidade Tamaranense.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2861/mocao_de_congratulacoes_002.2026_-_pedra_fundamental_da_paroquia.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações pela celebração da Pedra Fundamental da Paróquia São Roque</t>
   </si>
   <si>
     <t>2738</t>
@@ -1812,50 +1925,60 @@
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2830/projeto_004.2026_-_valdenice_-_estabelece_diretrizes-_tea.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista (TEA) no Município de Tamarana.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2831/projeto_005.2026_-_nego-_olho_na_fila.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência da demanda por vagas em creches no Município de Tamarana — PR, instituindo o programa "Olho na Fila — Transparência_x000D_
 nas Creches", e dá outras providências</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2832/projeto_006.2026_-_nego-_olho_na_obra.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência das obras públicas municipais mediante utilização de Código QR para acesso às informações- Programa De Olho nas Obras.</t>
   </si>
   <si>
+    <t>2875</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2875/oficio_001.2026_-_encaminha_projeto_de_lei_ordinaria_do_legislativo_n_007.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária Substitutivo do Legislativo n° 007/2026_x000D_
+Dispõe sobre a garantia de continuidade do tratamento de saúde aos usuários da rede pública municipal, em caso de desabastecimento temporária de medicamentos padronizados, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2731</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Comunicação</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2731/ci_005.2026_-_solicitacao_de_parecer_juridico.pdf</t>
   </si>
   <si>
     <t>Solicitação de Parecer Jurídico</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2730/ci_18.2026_-_orcamneto_da_procuradoria_da_mulher_.pdf</t>
   </si>
   <si>
     <t>Orçamento da Procuradoria da Mulher referente  a LOA de 2026</t>
@@ -1982,50 +2105,59 @@
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2854/parecer_017.2026_-_referente_ao_projeto_de_lei_n_03.2026.pdf</t>
   </si>
   <si>
     <t>Trata-se do Projeto de Lei Legislativo n° 03/2026, de iniciativa do Poder Legislativo, que visa instituir a Política Municipal de Manutenção Preventiva da Infraestrutura das escolas da rede pública municipal</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2855/parecer_018.2026_-_referente_ao_projeto_de_lei_n_04.2026.pdf</t>
   </si>
   <si>
     <t>Trata-se do Projeto de Lei Legislativo n° 04/2026, de iniciativa do Poder Legislativo, que tem por objetivo estabelecer diretrizes para a implementação de uma política municipal voltada à proteção dos direitos da pessoa com Transtorno do Espectro Autista (TEA)</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2867/parecer_019.2026_-_referente_ao_projeto_de_lei_n_012.2026.pdf</t>
   </si>
   <si>
     <t>Trata-se do Projeto de Lei n° 012/2026, que dispõe sobre a criação do Fundo Municipal de Esporte — FME e do Conselho Municipal de Esportes — COMESP</t>
   </si>
   <si>
+    <t>2878</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2878/parecer_020.2026_-_trata-se_da_mocao_de_congratulacoes_n_002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se da Moção de Congratulações n° 002/2026, de autoria da Mesa Diretora da Câmara Municipal de Tamarana, que tem por finalidade homenagear a celebração da Pedra Fundamental da Paróquia São Roque</t>
+  </si>
+  <si>
     <t>2734</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação</t>
   </si>
   <si>
     <t>CESA - Comissão de Educação, Saúde e Assistência Social</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2734/parecer_comissao_de_educacao_001.2026.pdf</t>
   </si>
   <si>
     <t>Parecer nº.001 referente ao Projeto nº.004 que que dispõe sobre a reposição salarial anual e a atualização do piso salarial dos profissionais do Magistério Municipal, nos termos da Lei Federal n° 11.738, de 2008, e da Medida Provisória n° 1:334; de 2026</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2740/parecer_no002_referente_ao_projeto_de_no006__comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer nº.002- referente ao  Projeto nº.006- Autoriza o Poder Executivo Municipal  a contratar  pessoal por tempo determinado  para atender a  necessidade  temporária de excepcional interesse público  da Secretária  Municipal de Educação.</t>
@@ -2043,50 +2175,59 @@
     <t>2837</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2837/parecer_004.2026_-_projeto_de_lei_n_002_que_estabelece_normas_gerais_sobre_a_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf</t>
   </si>
   <si>
     <t>Trata-se do Projeto de Lei Legislativo n° 002/2026, de autoria do Poder Legislativo Municipal, que dispõe sobre a veiculação de publicidade em espaços públicos, estabelecendo critérios e Mecanismos para sua utilização.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2856/parecer_005.2026_-_referente_ao_projeto_de_lei_n_04.2026.pdf</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2857/parecer_006.2026_-_referente_ao_projeto_de_lei_n_03.2026.pdf</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2868/parecer_007.2026_-_referente_ao_projeto_de_lei_n_012.2026.pdf</t>
+  </si>
+  <si>
+    <t>2877</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2877/parecer_008.2026_-_trata-se_da_mocao_de_congratulacoes_n_002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se da Moção de Congratulações n° 002/2026, que visa homenagear a celebração da Pedra Fundamental da Paróquia São Roque, reconhecendo sua importância histórica, cultural, religiosa e social para o Município de Tamarana.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>OFV</t>
   </si>
   <si>
     <t>Ofícios Vereador (a)</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2751/oficio__01.2026_-_solicitacao_de_uso_da_tribuna_livre.pdf</t>
   </si>
   <si>
     <t>Solicitação de uso da Tribuna Livre</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2769/oficio__02.2026_-_solicitacao_de_audios_e_videos_da_fala_do_vereador_tega_fabiano.pdf</t>
   </si>
   <si>
     <t>Solicitação de Áudios e Vídeos da fala do Vereador Tega Fabiano</t>
   </si>
@@ -2489,56 +2630,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/oficio_n_013_2026_gab_substituicao_de_projeto_de_lei_-_correcao_de_percentual.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/projeto_002-2026_dispoe_sobre_a_administracao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/projeto_003-2026_celebra_termo_comodato_produtores_de_leite.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2735/projeto_004.2026_-_reposicao_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2736/projeto_005.2026_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2741/projeto_006.2026_-_contratacao_temporaria_professor_ingles.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2743/projeto_007.2026_-_aumenta_o_numero_de_cargo_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2744/projeto_008.2026_-_abertura_de_credito_adicional__especial_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2822/projeto_010.2026_-_executivo_-_abertura_de_credito_adicional_especial_2.632.30000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2823/projeto_010.2026_-_executivo_-_abertura_de_credito_adicional_especial_2.632.30000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2824/projeto_012.2026_-_executivo_-_criacao_do_fme_e_comesp.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2686/ind_01_2026_valdenice_indico_que_realize_a_retirada_urgente_de_entulhos_na_rua_arroio_grande.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/ind_02_2026_valdenice_indico_que_realize_a_a_construcao_de_um_ponto_de_onibus_escolar_na_rua_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/ind_03_2026_valdenice_indico_a_instalacao_de_uma_lombada_elevada_no_rua_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/ind_04_2026_valdenice_indico_a_realizacao_de_servico_de_pintura_na_unidade_basica_de_saude_laeuro_de_andrade_e_silva_no_assentamento_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2690/ind_05_2026_valdenice_indico_aquisicao_de_novos_monitores_para_a_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/ind_06_2026_valdenice_indico_a_realizacao_de_averiguacao_e_providenciaa_quanto_ao_servico_de_internet_instalado_na_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/ind_07_2026_valdenice_reitero_a_indicacao_a_reforma_ampliacao_pintura_da_unidade_basica_de_saude_iracema_maria_decol.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/ind_08_2026_valdenice_reitero_a_indicacao_a_reformas_na_biblioteca_publica_municipal_laura_maurison_catai.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2694/ind_09_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_manutencao_e_correcao_do_asfalto_esburacado_nas_vias_rurais_e_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/ind_10_2026_valdenice_indico_a_disponibilizacao_de_transporte_escolar_para_os_alunos_residentes_na_rua_vitoria_n_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/ind_11_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_rocagem_e_limpeza_nas_vias_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/ind_12_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_melhoramento_manutencao_e_recuperacao_em_todas_as_estradas_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/ind_13_2026_tega_indica_a_realizacao_imediata_de_rocagem_e_o_recolhimento_de_galhos_entulhos_e_lixo_no_bairro_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/ind_14_2026_jislaine_indico_realizacao_de_estudo_da_possibilidade_de_rocagem_em_uma_metragem_de_200m_das_pontes_nas_vias_mestre_e_vivinais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/ind_15_2026_jislaine_indico_o_estudo_de_patrolamento_e_compactacao_das_vias_mestres_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/ind_16_2026_anauto_indico_a_realizacao_de_alambrados_e__ilumincao_na_quadra_esportiva_de_sa_bittencourt_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/ind_17_2026_anauto_indico_a_realizacao_pintura_e_sinalizacao_na_rua_izaltino__jose__silvestre.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/ind_18_2026_jislaine_indico_a_realizacao_pinturas_das_sinalizacoes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/ind_19_2026_jislaine_indico_a_realizacao_ampliacao__do_itinerario_do_onibus_de_transporte_garaituito__das_vilas_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2711/ind_20_2026_jislaine_indico_a_realizacao_melhorias_nas_vias_da_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/ind_21_2026_jislaine_indico_a_realizacao_contrucao__de_calcadas__conjunto_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/ind_22_2026_jislaine_indicoa_realizacao_de__melhorias__na_vias_asfaltica__que_liga_a_area_urbna_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/ind_23_2026_jislaine_indico_a_aplicacao__de_material__fresado_nas_estradas_mestres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/ind_24_2026_jislaine_indico__transporte_gratuito_as_vila_rural_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/ind_25_2026_valdenice_indico___que_adote_tais_providencias_refente_ao_caes_soltos_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/ind_26_2026_valdenice_indico_a_manutencao_das_lixeiras_pubcicasl.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/ind_27_2026_valdenice_indico_a__retirada_dos_residuos_solidos_na_localidade_placa_da_vacal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/ind_28_2026_valdenice_indico__a_execucao__de_servicos_de_infra_estrutura_no_bairro_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2720/ind_29_2026_valdenice_indico_a_pavimentacao_das_vielas_tupy__guarany.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2721/ind_30_2026_valdenice_indico_disponibilizacao_de_monitoras_em_todas_linhas_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2725/ind_31_2026_valdenice_indico_melhorias__nas_estradas_sitito__sr_jose__ate_as_residencias__da_familia_fabiano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2727/indicacao_032.2026_-_contrucao_de_banheiro_publico_na_praca_ubaldino_de_sa_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2728/indicacao_033.2026_-_instalacao__de_uma_placa__de_proibicao__de_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2726/indicacao_034.2026_-_manutencao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2729/indicacao_035.2026_-_retirada_de_entulhos__acumulados__em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_036.2026_-_recuperacao_do_bueiro_localizado_na_estrada_sentido_unopar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_037.2026_-_solicita_melhorias_na_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2752/indicacao_038.2026_-_solicita_providencias_necessarias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2749/indicacao_039.2026_-_solicita_melhorias_na_escola_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2750/indicacao_040.2026_-_solicita_ajuste_do_quadro_de_servidores_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_041.2026_-_solicita_aquisicao_de_disponibilizacao_de_materiais_pedagogicos_adaptados_para_alunod_com_tea.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2766/indicacao_042.2026_-_indica_a_recuperacao_e_melhorias_do_meio-fio_localizado_em_frente_a_escola_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2762/indicacao_043.2026_-_indica_a_remocao_de_residuos_descartados_na_rua_uniao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2763/indicacao_044.2026_-_indica_que_seja_realizado_servico_de_limpeza_e_manutencao_dos_bueiros_colocacao_de_tampas_e_construcao_de_meio-fio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2764/indicacao_045.2026_-_indica_que_seja_realizado_a_manutencao_na_rua_gregorio_no_bairro_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2775/indicacao_047.2026_-_solicitacao_de_investimentos_pedagogicos_e_estruturais_na_escola_rural_municipal_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2776/indicacao_048.2026_-solicitacao_de_melhorias_e_manutencao_no_banheiro_publico_localizado_na_praca_central_do_municipio_nas_proximidades_do_ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2777/indicacao_049.2026_-.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2780/indicacao_050.2026_-_indica_a_implementacao_de_programa_permanente_de_formacao_continuada_para_professores_do_ensino_no_atendimento_educacional_de_alunos_com_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2781/indicacao_051.2026_-_indica_a_realizacao_de_patrolamento_e_moledamento_na_rua_a_da_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2787/indicacao_52.2026_-_conserto_e_limpeza_das_canaletas_de_agua_no_trecho_entre_o_mercado_do_manoel_ate_a_ponte_dp_rio_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2788/indicacao_53.2026_-_pintura_da_faixa_de_divisao_de_fluxo_no_asfalto_novo_que_liga_tamarana_ao_bairro_conhecido_como_serraria_do_viana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2789/indicacao_54.2026_-_patrolamento_das_ruas_limpeza_e_aplicacao_de_residuo_de_asfalto_no_bairro_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2791/indicacao_55.2026_-_indico_a_realizacao_de_reforma_na_quadra_de_esportes_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2793/indicacao_56.2026_-_indico_o_fornecimento_de_equipamentos_de_protecao_individual_epis.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2794/indicacao_57.2026_-_indico_a_instalacao_e_reposicao_de_tampas_em_todos_os_bueiros_que_estao_sendo_limpos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2795/indicacao_58.2026_-_retitada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2799/indicacao_59.2026_-_patrolamento_modelamento_e_limpeza_de_caixas_de_contencao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2796/indicacao_060.2026_-_construcao_de_um_mini_centro_esportivo_nos_bairros_jardim_juny_e_esperanca.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2797/indicacao_061.2026_-_retirada_de_lixos_e_entulhos_acumulos_no_bairro_conjunto_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2798/indicacao_062.2026_-_recuperacao_da_estrada_rural_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2801/indicacao_063.2026_-_programa_praca_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2804/indicacao_064.2026_-_instalacao_de_rede_de_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2805/indicacao_065.2026_-_reitero_a_pavimentacao_asfaltica_na_rua_angelo_perez.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2806/indicacao_066.2026_-_reitero_da_indicacao_para_implantacao_de_melhorias_na_praca_do_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2809/indicacao_067.2026_-_reitero_pedido_de_realizacao_de_manutencao_e_pavimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2810/indicacao_068.2026_-_reitero_a_indicacao_nc2b0_471-2052_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2811/indicacao_069.2026_-_realizacao_de_pdr.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2812/indicacao_070.2026_-_solicita_melhorias_no_cemiterio_jose_bolotari.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2825/indicacao_071.2026_-_realizacao_de_estudo_tecnico_visando_a_aplicacao_no_ambito_do_municipio_da_lei_n_226.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2826/indicacao_072.2026_-_aquisicao_de_computadorese_kits_de_acessorios_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2827/indicacao_073.2026_-_realizacao_de_paissagismo_na_praca_do_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2833/indicacao_074.2026_-_solicitacao_de_substituicao_de_tampa_de_bueiro_na_rua_martini_siena.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2839/indicacao_075.2026_-_reiteracao_das_indicacoes_122-2025_e_440-2025_-_inclusao_de_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2840/indicacao_076.2026_-_reiteracao_das_indicacoes_122-2025_e_440-2025_-_inclusao_de_psicopedagogo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2836/indicacao_077.2026_-_solicito_a_pavimentacao_asfaltica_e_a_instalacao_de_galerias_pluviais_no_parque_industrial_no_03.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2841/indicacao_078.2026_-_sugere_a_realizacao_de_rocagem_limpeza_e_retirada_de_entulhos_na_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2843/indicacao_079.2026_-_indico_melhorias_na_rua_sebastiana_de_jesus_campos_na_chacara_canaa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_080.2026_-_indico_criacao_de_politicas_voltadas_a_promocao_da_saude_e_bem_estar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_081.2026_-_aee.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_082.2026_-_formacao_continuada_especifica_em_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_083.2026_-_realizacao_de_calcamento_no_espaco_externo_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_084.2026_-_solicito_realizacao_de_melhorias_na_rua_joaquim_paulo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_085.2026_-_servicos_de_patrolamento_compactacaocascalhamento_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_086.2026_-_realizacao_de_rocagem_nas_vias_rurais_do_bairro_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_087.2026_-_solicitacao_de_instalacao_de_iluminacao_publica_na_rua_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/req_n_01_2026_valdenice_informacoes_sobre_o_andamento_da_reformae_pintura_do_muro_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/req_n_02_2026_valdenice_informacoes_sobre_o_projeto_de_construcao_do_terminal_urbano.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/req_n_03_2026_valdenice_informacoes_atulizadas_sobre_a_reforma_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/req_n_004_2026_anauto_informacoes_detalhadas_de_todos_os_projetos_programas_cinvenios_proposta_ou_solicitacao_encaminhada_aos_governos_federal_e_estadual.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/req_n_005_2026_jislaine_requer_que_sejam_fornecidas_informacoes_sobre_aditivos_em_horas_maquinas_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/req_n_006_2026_jislaine_requer_que_infoem_as_acoes_desempenhadas_pelo_municipio_para_receber_doacao_de_fresados_atraves_de_parcerias_com_empresas_de_concessoes_rodoviarias.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/req_n_07_2026_valdenice__requer_informacoes-sobre_os_banheiros_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/req_n_08_2026_valdenice__requer_informacoes-_sobre_as_obras_iniciadas_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento-renan_leal-_rquer_informacoes_referente_ao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2746/requerimento_010.2026_-_requerimento_de_informacao_ao_executivo_municipal_-_contratacoes_na_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2753/requerimento_11.2026_-_requer_informacoes_sobre_a_arrecadacao_ampliacao_e_saldo_da_contribuicao_para_custeio_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2760/requerimento_012.2026_-_requer_informacoes_sobre_o_maquinario_destinado_a_silagem.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2771/requerimento_013.2026_-_solicita_informacoes_ao_poder_executivo_acerca_da_retirada_de_entulhos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_014.2026_-_solicita_informacoes_ao_pode_executivo_acerca_dos_pontos_de_onibus_escolares_existentes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2779/requerimento_015.2026_-_solicita_informacoes_urgentes_sobre_a_instalacao_de_placas_de_sinalizacao_de_transito_e_de_nomes_de_ruas_no_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2785/requerimento_16.2026_-_requer_informacoes_e_envio_de_documentos_referentes_ao_parque_industrial_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2784/requerimento_17.2026_-_reitero_pedido_de_informacoes_sobre_a_construcao_da_ponte_sobre_o_rio_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2790/requerimento_18.2026_-_informacoes_sobre_a_estrada_barro_preto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2800/requerimento_19.2026_-_informacoes_sobre_cumprimento_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2802/requerimento_020.2026_-_informacoes_sobre_a_obra_rede_coletora_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2803/requerimento_021.2026_-_informacoes_sobre_a_obra_rede_coletora_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2808/requerimento_022.2026_-_requer_informacoes_e_envio_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2813/requerimento_023.2026_-_solicita_informacoes_sobre_a_ampliacao_de_salas_de_recurso_multifuncionais.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2814/requerimento_024.2026_-_solicita_informacoes_sobre_o_abastecimento_de_agua_e_pocos_artesanais_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2815/requerimento_025.2026_-_solicita_informacoes_sobre_o_dispensa_de_licitacao_n_005.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2816/requerimento_026.2026_-_requer_informacoes_e_envio_de_documentos_referentes_aos_servicos_de_rocagem.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2820/requerimento_027.2026_-_solicita_informacoes_sobre_pode_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2829/requerimento_029.2026_-_informacoes_detalhadas_sobre_obras_publicas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2828/requerimento_029.2026_-_informacoes_detalhadas_sobre_obras_publicas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2834/requerimento_30.2026_-_informacoes_acerca_da_disponibilizacao_de_iluminacao_publica_no_bairro_serraria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2835/requerimento_031.2026_-_instalacao_de_cadeiras_na_arquibancada_da_quadra_poliesportiva_sergio_yamasaki_suzukawa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2838/requerimento_032.2026_-_pedido_de_informacoes_sobre_a_nao_prestacao_de_contas_do_ultimo_trimestre.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2853/requerimento_033.2026_-_informacoes_sobre_os_imoveis_locados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2858/requerimento_034.2026_-_sessao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2859/requerimento_035.2026_-_informacoes_sobre_a_iluminacao_do_centro_social.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2860/requerimento_036.2026_-_informacoes_sobre_a_atual_da_cobertura_da_arquibancada_do_centro_social.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2866/requerimento_037.2026_-_informacoes_sobre_repasse_do_icms.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2864/requerimento_038.2026_-_informacoes_sobre_estudos_para_definicao_de_pontos_adequados_para_descarte_correto_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2761/mocao_001.2026_-_aplaude_o_instituto_desenvolve_tamarana.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2861/mocao_de_congratulacoes_002.2026_-_pedra_fundamental_da_paroquia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2738/parecer_no006_referente_ao_projeto_de_no002__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2782/parecer_0011.2026_-_substitutivo_n_001_ao_projeto_de_lei_n_043.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2845/parecer_014.2026_-_abertuta_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2844/parecer_015.2026_-_abertuta_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2846/parecer_016.2026_-_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2742/emenda_redacional_001.2026_-_referente_ao_projeto_no002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2767/emenda_redacional_002.2026_-_referente_ao_projeto_no007.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2783/emenda_aditiva_ao_substitutivo_n_001_ao_projeto_de_lei_n_043.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2786/emenda_redacional_ao_substitutivo_n_001_ao_projeto_de_lei_n_043.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2847/emenda_substitutiva_ao_projeto_de_lei_legislativo_n_o002.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2869/emenda_aditiva_ao_projeto_de_lei_legislativo_n_o012.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2870/emenda_supressiva_ao_projeto_de_lei_legislativo_n_o012.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/projeto_lei_ordinaria_do_legislativo__001-2025_revisado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2772/projeto_de_lei_legislativo_n_002.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2807/projet1.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2830/projeto_004.2026_-_valdenice_-_estabelece_diretrizes-_tea.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2831/projeto_005.2026_-_nego-_olho_na_fila.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2832/projeto_006.2026_-_nego-_olho_na_obra.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2731/ci_005.2026_-_solicitacao_de_parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2730/ci_18.2026_-_orcamneto_da_procuradoria_da_mulher_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/parecer_n_001_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_de_417.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/parecer_n_002_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_aos_vencimentos_dos_servidores_efetivos_e_comissionados_da_camara.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2723/parecer_no003_referente_ao_projeto_de_no003__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2733/parecer_no004_referente_ao_projeto_de_no004__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2737/parecer_no005_referente_ao_projeto_de_no006__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2755/parecer_007.2026_-_substitutivo_n_001_ao_projeto_de_lei_n_005.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2756/parecer_008.2026_-_autoriza_o_executivo_a_efetuar_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2757/parecer_009.2026_-_projeto_de_resolucao_legislativa_n_004.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2792/parecer_0012.2026_-_mocao_de_aplausos_001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2819/parecer_0013.2026_-_estabelece_normas_gerais_sobre_a_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2854/parecer_017.2026_-_referente_ao_projeto_de_lei_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2855/parecer_018.2026_-_referente_ao_projeto_de_lei_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2867/parecer_019.2026_-_referente_ao_projeto_de_lei_n_012.2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2734/parecer_comissao_de_educacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2740/parecer_no002_referente_ao_projeto_de_no006__comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2768/parecer_003.2026_-_projeto_de_lei_n_007_aumenta_o_numero_de_vagas_para_cargo_de_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2837/parecer_004.2026_-_projeto_de_lei_n_002_que_estabelece_normas_gerais_sobre_a_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2856/parecer_005.2026_-_referente_ao_projeto_de_lei_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2857/parecer_006.2026_-_referente_ao_projeto_de_lei_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2868/parecer_007.2026_-_referente_ao_projeto_de_lei_n_012.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2751/oficio__01.2026_-_solicitacao_de_uso_da_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2769/oficio__02.2026_-_solicitacao_de_audios_e_videos_da_fala_do_vereador_tega_fabiano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2770/oficio__03.2026_-_solicitacao_de_providencias_em_relacao_ao_uso_da_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2724/parecer_no001_referente_ao_projeto_de_no003__comissao_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2842/parecer__002.2026_-_referece_ao_projeto_de_lei_n_002_que_dispoe_sobre_a_veiculacao_de_publicidade_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/veto_001-2026_veto_integral_ao_projeto_de_lei_14-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2676/oficio_n_013_2026_gab_substituicao_de_projeto_de_lei_-_correcao_de_percentual.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2701/projeto_002-2026_dispoe_sobre_a_administracao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2702/projeto_003-2026_celebra_termo_comodato_produtores_de_leite.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2735/projeto_004.2026_-_reposicao_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2736/projeto_005.2026_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2741/projeto_006.2026_-_contratacao_temporaria_professor_ingles.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2743/projeto_007.2026_-_aumenta_o_numero_de_cargo_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2744/projeto_008.2026_-_abertura_de_credito_adicional__especial_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2822/projeto_010.2026_-_executivo_-_abertura_de_credito_adicional_especial_2.632.30000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2823/oficio_109.2026_-_encaminha_projeto_de_lei_para_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2824/projeto_012.2026_-_executivo_-_criacao_do_fme_e_comesp.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2686/ind_01_2026_valdenice_indico_que_realize_a_retirada_urgente_de_entulhos_na_rua_arroio_grande.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2687/ind_02_2026_valdenice_indico_que_realize_a_a_construcao_de_um_ponto_de_onibus_escolar_na_rua_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2688/ind_03_2026_valdenice_indico_a_instalacao_de_uma_lombada_elevada_no_rua_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2689/ind_04_2026_valdenice_indico_a_realizacao_de_servico_de_pintura_na_unidade_basica_de_saude_laeuro_de_andrade_e_silva_no_assentamento_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2690/ind_05_2026_valdenice_indico_aquisicao_de_novos_monitores_para_a_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2691/ind_06_2026_valdenice_indico_a_realizacao_de_averiguacao_e_providenciaa_quanto_ao_servico_de_internet_instalado_na_unidade_basica_de_saude_lauro_de_andrade_e_silva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2692/ind_07_2026_valdenice_reitero_a_indicacao_a_reforma_ampliacao_pintura_da_unidade_basica_de_saude_iracema_maria_decol.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2693/ind_08_2026_valdenice_reitero_a_indicacao_a_reformas_na_biblioteca_publica_municipal_laura_maurison_catai.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2694/ind_09_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_manutencao_e_correcao_do_asfalto_esburacado_nas_vias_rurais_e_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2695/ind_10_2026_valdenice_indico_a_disponibilizacao_de_transporte_escolar_para_os_alunos_residentes_na_rua_vitoria_n_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2696/ind_11_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_rocagem_e_limpeza_nas_vias_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2697/ind_12_2026_valdenice_indico_a_realizacao_urgente_de_servicos_de_melhoramento_manutencao_e_recuperacao_em_todas_as_estradas_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2698/ind_13_2026_tega_indica_a_realizacao_imediata_de_rocagem_e_o_recolhimento_de_galhos_entulhos_e_lixo_no_bairro_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2699/ind_14_2026_jislaine_indico_realizacao_de_estudo_da_possibilidade_de_rocagem_em_uma_metragem_de_200m_das_pontes_nas_vias_mestre_e_vivinais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2700/ind_15_2026_jislaine_indico_o_estudo_de_patrolamento_e_compactacao_das_vias_mestres_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2707/ind_16_2026_anauto_indico_a_realizacao_de_alambrados_e__ilumincao_na_quadra_esportiva_de_sa_bittencourt_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2708/ind_17_2026_anauto_indico_a_realizacao_pintura_e_sinalizacao_na_rua_izaltino__jose__silvestre.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2709/ind_18_2026_jislaine_indico_a_realizacao_pinturas_das_sinalizacoes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2710/ind_19_2026_jislaine_indico_a_realizacao_ampliacao__do_itinerario_do_onibus_de_transporte_garaituito__das_vilas_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2711/ind_20_2026_jislaine_indico_a_realizacao_melhorias_nas_vias_da_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2712/ind_21_2026_jislaine_indico_a_realizacao_contrucao__de_calcadas__conjunto_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2713/ind_22_2026_jislaine_indicoa_realizacao_de__melhorias__na_vias_asfaltica__que_liga_a_area_urbna_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2714/ind_23_2026_jislaine_indico_a_aplicacao__de_material__fresado_nas_estradas_mestres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2715/ind_24_2026_jislaine_indico__transporte_gratuito_as_vila_rural_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2716/ind_25_2026_valdenice_indico___que_adote_tais_providencias_refente_ao_caes_soltos_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2717/ind_26_2026_valdenice_indico_a_manutencao_das_lixeiras_pubcicasl.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2718/ind_27_2026_valdenice_indico_a__retirada_dos_residuos_solidos_na_localidade_placa_da_vacal.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2719/ind_28_2026_valdenice_indico__a_execucao__de_servicos_de_infra_estrutura_no_bairro_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2720/ind_29_2026_valdenice_indico_a_pavimentacao_das_vielas_tupy__guarany.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2721/ind_30_2026_valdenice_indico_disponibilizacao_de_monitoras_em_todas_linhas_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2725/ind_31_2026_valdenice_indico_melhorias__nas_estradas_sitito__sr_jose__ate_as_residencias__da_familia_fabiano.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2727/indicacao_032.2026_-_contrucao_de_banheiro_publico_na_praca_ubaldino_de_sa_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2728/indicacao_033.2026_-_instalacao__de_uma_placa__de_proibicao__de_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2726/indicacao_034.2026_-_manutencao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2729/indicacao_035.2026_-_retirada_de_entulhos__acumulados__em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2745/indicacao_036.2026_-_recuperacao_do_bueiro_localizado_na_estrada_sentido_unopar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2747/indicacao_037.2026_-_solicita_melhorias_na_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2752/indicacao_038.2026_-_solicita_providencias_necessarias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2749/indicacao_039.2026_-_solicita_melhorias_na_escola_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2750/indicacao_040.2026_-_solicita_ajuste_do_quadro_de_servidores_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2765/indicacao_041.2026_-_solicita_aquisicao_de_disponibilizacao_de_materiais_pedagogicos_adaptados_para_alunod_com_tea.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2766/indicacao_042.2026_-_indica_a_recuperacao_e_melhorias_do_meio-fio_localizado_em_frente_a_escola_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2762/indicacao_043.2026_-_indica_a_remocao_de_residuos_descartados_na_rua_uniao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2763/indicacao_044.2026_-_indica_que_seja_realizado_servico_de_limpeza_e_manutencao_dos_bueiros_colocacao_de_tampas_e_construcao_de_meio-fio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2764/indicacao_045.2026_-_indica_que_seja_realizado_a_manutencao_na_rua_gregorio_no_bairro_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2775/indicacao_047.2026_-_solicitacao_de_investimentos_pedagogicos_e_estruturais_na_escola_rural_municipal_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2776/indicacao_048.2026_-solicitacao_de_melhorias_e_manutencao_no_banheiro_publico_localizado_na_praca_central_do_municipio_nas_proximidades_do_ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2777/indicacao_049.2026_-.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2780/indicacao_050.2026_-_indica_a_implementacao_de_programa_permanente_de_formacao_continuada_para_professores_do_ensino_no_atendimento_educacional_de_alunos_com_transtorno_do_espectro_autista.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2781/indicacao_051.2026_-_indica_a_realizacao_de_patrolamento_e_moledamento_na_rua_a_da_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2787/indicacao_52.2026_-_conserto_e_limpeza_das_canaletas_de_agua_no_trecho_entre_o_mercado_do_manoel_ate_a_ponte_dp_rio_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2788/indicacao_53.2026_-_pintura_da_faixa_de_divisao_de_fluxo_no_asfalto_novo_que_liga_tamarana_ao_bairro_conhecido_como_serraria_do_viana.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2789/indicacao_54.2026_-_patrolamento_das_ruas_limpeza_e_aplicacao_de_residuo_de_asfalto_no_bairro_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2791/indicacao_55.2026_-_indico_a_realizacao_de_reforma_na_quadra_de_esportes_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2793/indicacao_56.2026_-_indico_o_fornecimento_de_equipamentos_de_protecao_individual_epis.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2794/indicacao_57.2026_-_indico_a_instalacao_e_reposicao_de_tampas_em_todos_os_bueiros_que_estao_sendo_limpos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2795/indicacao_58.2026_-_retitada_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2799/indicacao_59.2026_-_patrolamento_modelamento_e_limpeza_de_caixas_de_contencao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2796/indicacao_060.2026_-_construcao_de_um_mini_centro_esportivo_nos_bairros_jardim_juny_e_esperanca.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2797/indicacao_061.2026_-_retirada_de_lixos_e_entulhos_acumulos_no_bairro_conjunto_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2798/indicacao_062.2026_-_recuperacao_da_estrada_rural_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2801/indicacao_063.2026_-_programa_praca_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2804/indicacao_064.2026_-_instalacao_de_rede_de_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2805/indicacao_065.2026_-_reitero_a_pavimentacao_asfaltica_na_rua_angelo_perez.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2806/indicacao_066.2026_-_reitero_da_indicacao_para_implantacao_de_melhorias_na_praca_do_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2809/indicacao_067.2026_-_reitero_pedido_de_realizacao_de_manutencao_e_pavimentacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2810/indicacao_068.2026_-_reitero_a_indicacao_nc2b0_471-2052_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2811/indicacao_069.2026_-_realizacao_de_pdr.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2812/indicacao_070.2026_-_solicita_melhorias_no_cemiterio_jose_bolotari.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2825/indicacao_071.2026_-_realizacao_de_estudo_tecnico_visando_a_aplicacao_no_ambito_do_municipio_da_lei_n_226.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2826/indicacao_072.2026_-_aquisicao_de_computadorese_kits_de_acessorios_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2827/indicacao_073.2026_-_realizacao_de_paissagismo_na_praca_do_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2833/indicacao_074.2026_-_solicitacao_de_substituicao_de_tampa_de_bueiro_na_rua_martini_siena.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2839/indicacao_075.2026_-_reiteracao_das_indicacoes_122-2025_e_440-2025_-_inclusao_de_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2840/indicacao_076.2026_-_reiteracao_das_indicacoes_122-2025_e_440-2025_-_inclusao_de_psicopedagogo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2836/indicacao_077.2026_-_solicito_a_pavimentacao_asfaltica_e_a_instalacao_de_galerias_pluviais_no_parque_industrial_no_03.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2841/indicacao_078.2026_-_sugere_a_realizacao_de_rocagem_limpeza_e_retirada_de_entulhos_na_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2843/indicacao_079.2026_-_indico_melhorias_na_rua_sebastiana_de_jesus_campos_na_chacara_canaa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2848/indicacao_080.2026_-_indico_criacao_de_politicas_voltadas_a_promocao_da_saude_e_bem_estar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2849/indicacao_081.2026_-_aee.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2850/indicacao_082.2026_-_formacao_continuada_especifica_em_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2851/indicacao_083.2026_-_realizacao_de_calcamento_no_espaco_externo_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2852/indicacao_084.2026_-_solicito_realizacao_de_melhorias_na_rua_joaquim_paulo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2862/indicacao_085.2026_-_servicos_de_patrolamento_compactacaocascalhamento_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2863/indicacao_086.2026_-_realizacao_de_rocagem_nas_vias_rurais_do_bairro_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2865/indicacao_087.2026_-_solicitacao_de_instalacao_de_iluminacao_publica_na_rua_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2871/indicacao_088.2026_-_indica_limpeza_e_a_substituicao_da_tampa_do_bueiro_localizado_na_calcada_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2872/indicacao_089.2026_-_indica_a_retirada_ou_reaproveitamento_do_ponto_de_onibus_localizado_no_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2879/indicacao_090.2026_-_indica_que_determine_a_realizacao_de_aplicacao_de_rejeito_de_asfalto-fresado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2882/indicacao_091.2026_-_realizacao_de_poda_ou_erradicacao_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2881/indicacao_092.2026_-_solicito_a_construcao_de_um_redutor_de_velocidade_na_rua_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2680/req_n_01_2026_valdenice_informacoes_sobre_o_andamento_da_reformae_pintura_do_muro_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2681/req_n_02_2026_valdenice_informacoes_sobre_o_projeto_de_construcao_do_terminal_urbano.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2682/req_n_03_2026_valdenice_informacoes_atulizadas_sobre_a_reforma_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2683/req_n_004_2026_anauto_informacoes_detalhadas_de_todos_os_projetos_programas_cinvenios_proposta_ou_solicitacao_encaminhada_aos_governos_federal_e_estadual.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2684/req_n_005_2026_jislaine_requer_que_sejam_fornecidas_informacoes_sobre_aditivos_em_horas_maquinas_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2685/req_n_006_2026_jislaine_requer_que_infoem_as_acoes_desempenhadas_pelo_municipio_para_receber_doacao_de_fresados_atraves_de_parcerias_com_empresas_de_concessoes_rodoviarias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2706/req_n_07_2026_valdenice__requer_informacoes-sobre_os_banheiros_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2705/req_n_08_2026_valdenice__requer_informacoes-_sobre_as_obras_iniciadas_no_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2704/requerimento-renan_leal-_rquer_informacoes_referente_ao_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2746/requerimento_010.2026_-_requerimento_de_informacao_ao_executivo_municipal_-_contratacoes_na_area_da_saude.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2753/requerimento_11.2026_-_requer_informacoes_sobre_a_arrecadacao_ampliacao_e_saldo_da_contribuicao_para_custeio_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2760/requerimento_012.2026_-_requer_informacoes_sobre_o_maquinario_destinado_a_silagem.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2771/requerimento_013.2026_-_solicita_informacoes_ao_poder_executivo_acerca_da_retirada_de_entulhos_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2778/requerimento_014.2026_-_solicita_informacoes_ao_pode_executivo_acerca_dos_pontos_de_onibus_escolares_existentes_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2779/requerimento_015.2026_-_solicita_informacoes_urgentes_sobre_a_instalacao_de_placas_de_sinalizacao_de_transito_e_de_nomes_de_ruas_no_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2785/requerimento_16.2026_-_requer_informacoes_e_envio_de_documentos_referentes_ao_parque_industrial_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2784/requerimento_17.2026_-_reitero_pedido_de_informacoes_sobre_a_construcao_da_ponte_sobre_o_rio_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2790/requerimento_18.2026_-_informacoes_sobre_a_estrada_barro_preto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2800/requerimento_19.2026_-_informacoes_sobre_cumprimento_da_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2802/requerimento_020.2026_-_informacoes_sobre_a_obra_rede_coletora_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2803/requerimento_021.2026_-_informacoes_sobre_a_obra_rede_coletora_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2808/requerimento_022.2026_-_requer_informacoes_e_envio_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2813/requerimento_023.2026_-_solicita_informacoes_sobre_a_ampliacao_de_salas_de_recurso_multifuncionais.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2814/requerimento_024.2026_-_solicita_informacoes_sobre_o_abastecimento_de_agua_e_pocos_artesanais_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2815/requerimento_025.2026_-_solicita_informacoes_sobre_o_dispensa_de_licitacao_n_005.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2816/requerimento_026.2026_-_requer_informacoes_e_envio_de_documentos_referentes_aos_servicos_de_rocagem.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2820/requerimento_027.2026_-_solicita_informacoes_sobre_pode_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2829/requerimento_029.2026_-_informacoes_detalhadas_sobre_obras_publicas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2828/requerimento_029.2026_-_informacoes_detalhadas_sobre_obras_publicas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2834/requerimento_30.2026_-_informacoes_acerca_da_disponibilizacao_de_iluminacao_publica_no_bairro_serraria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2835/requerimento_031.2026_-_instalacao_de_cadeiras_na_arquibancada_da_quadra_poliesportiva_sergio_yamasaki_suzukawa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2838/requerimento_032.2026_-_pedido_de_informacoes_sobre_a_nao_prestacao_de_contas_do_ultimo_trimestre.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2853/requerimento_033.2026_-_informacoes_sobre_os_imoveis_locados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2858/requerimento_034.2026_-_sessao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2859/requerimento_035.2026_-_informacoes_sobre_a_iluminacao_do_centro_social.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2860/requerimento_036.2026_-_informacoes_sobre_a_atual_da_cobertura_da_arquibancada_do_centro_social.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2866/requerimento_037.2026_-_informacoes_sobre_repasse_do_icms.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2864/requerimento_038.2026_-_informacoes_sobre_estudos_para_definicao_de_pontos_adequados_para_descarte_correto_de_residuos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2873/requerimento_039.2026_-_informacoes_acerca_do_sistema_viario_urbano_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2874/requerimento_040.2026_-_informacoes_acerca_das_acoes_de_manutencao_conservacao_e_planejamento_das_estradas_rurais_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2884/requerimento_041.2026_-_solicita_informacoes_sobre_futura_realizacao_de_melhorias_e_revitalizacao_da_praca_central.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2880/requerimento_042.2026_-_requer_informacoes_sobre_a_obra_de_continuacao_do_asfalto_na_estrada_da_serraria_viana.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2876/requerimento_043.2026_-_reiteracao_do_oficio_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2883/requerimento_044.2026_-_requer_informacoes_detalhadas_acerca_dos_quiosques_publicos_localizados_na_praca.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2761/mocao_001.2026_-_aplaude_o_instituto_desenvolve_tamarana.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2861/mocao_de_congratulacoes_002.2026_-_pedra_fundamental_da_paroquia.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2738/parecer_no006_referente_ao_projeto_de_no002__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2782/parecer_0011.2026_-_substitutivo_n_001_ao_projeto_de_lei_n_043.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2845/parecer_014.2026_-_abertuta_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2844/parecer_015.2026_-_abertuta_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2846/parecer_016.2026_-_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2742/emenda_redacional_001.2026_-_referente_ao_projeto_no002.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2767/emenda_redacional_002.2026_-_referente_ao_projeto_no007.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2783/emenda_aditiva_ao_substitutivo_n_001_ao_projeto_de_lei_n_043.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2786/emenda_redacional_ao_substitutivo_n_001_ao_projeto_de_lei_n_043.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2847/emenda_substitutiva_ao_projeto_de_lei_legislativo_n_o002.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2869/emenda_aditiva_ao_projeto_de_lei_legislativo_n_o012.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2870/emenda_supressiva_ao_projeto_de_lei_legislativo_n_o012.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2677/projeto_lei_ordinaria_do_legislativo__001-2025_revisado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2772/projeto_de_lei_legislativo_n_002.2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2807/projet1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2830/projeto_004.2026_-_valdenice_-_estabelece_diretrizes-_tea.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2831/projeto_005.2026_-_nego-_olho_na_fila.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2832/projeto_006.2026_-_nego-_olho_na_obra.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2875/oficio_001.2026_-_encaminha_projeto_de_lei_ordinaria_do_legislativo_n_007.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2731/ci_005.2026_-_solicitacao_de_parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2730/ci_18.2026_-_orcamneto_da_procuradoria_da_mulher_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2678/parecer_n_001_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_de_417.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2679/parecer_n_002_2026_cjfltc_refere-se_ao_projeto_de_lei_n_001-2026_concede_reposicao_salarial_aos_vencimentos_dos_servidores_efetivos_e_comissionados_da_camara.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2723/parecer_no003_referente_ao_projeto_de_no003__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2733/parecer_no004_referente_ao_projeto_de_no004__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2737/parecer_no005_referente_ao_projeto_de_no006__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2755/parecer_007.2026_-_substitutivo_n_001_ao_projeto_de_lei_n_005.2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2756/parecer_008.2026_-_autoriza_o_executivo_a_efetuar_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2757/parecer_009.2026_-_projeto_de_resolucao_legislativa_n_004.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2792/parecer_0012.2026_-_mocao_de_aplausos_001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2819/parecer_0013.2026_-_estabelece_normas_gerais_sobre_a_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2854/parecer_017.2026_-_referente_ao_projeto_de_lei_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2855/parecer_018.2026_-_referente_ao_projeto_de_lei_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2867/parecer_019.2026_-_referente_ao_projeto_de_lei_n_012.2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2878/parecer_020.2026_-_trata-se_da_mocao_de_congratulacoes_n_002.2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2734/parecer_comissao_de_educacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2740/parecer_no002_referente_ao_projeto_de_no006__comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2768/parecer_003.2026_-_projeto_de_lei_n_007_aumenta_o_numero_de_vagas_para_cargo_de_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2837/parecer_004.2026_-_projeto_de_lei_n_002_que_estabelece_normas_gerais_sobre_a_veiculacao_de_publicidade_nos_espacos_esportivos_publicos.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2856/parecer_005.2026_-_referente_ao_projeto_de_lei_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2857/parecer_006.2026_-_referente_ao_projeto_de_lei_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2868/parecer_007.2026_-_referente_ao_projeto_de_lei_n_012.2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2877/parecer_008.2026_-_trata-se_da_mocao_de_congratulacoes_n_002.2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2751/oficio__01.2026_-_solicitacao_de_uso_da_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2769/oficio__02.2026_-_solicitacao_de_audios_e_videos_da_fala_do_vereador_tega_fabiano.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2770/oficio__03.2026_-_solicitacao_de_providencias_em_relacao_ao_uso_da_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2724/parecer_no001_referente_ao_projeto_de_no003__comissao_de_agricultura.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2842/parecer__002.2026_-_referece_ao_projeto_de_lei_n_002_que_dispoe_sobre_a_veiculacao_de_publicidade_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2026/2703/veto_001-2026_veto_integral_ao_projeto_de_lei_14-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H191"/>
+  <dimension ref="A1:H205"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2785,4737 +2926,5101 @@
       </c>
       <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>49</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14" t="s">
         <v>62</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E15" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" t="s">
         <v>62</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
+        <v>61</v>
+      </c>
+      <c r="F16" t="s">
         <v>62</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E17" t="s">
+        <v>61</v>
+      </c>
+      <c r="F17" t="s">
         <v>62</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H17" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
+        <v>61</v>
+      </c>
+      <c r="F18" t="s">
         <v>62</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H18" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E19" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" t="s">
         <v>62</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H19" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20" t="s">
         <v>62</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H20" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E21" t="s">
+        <v>61</v>
+      </c>
+      <c r="F21" t="s">
         <v>62</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H21" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F22" t="s">
         <v>62</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H22" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F23" t="s">
         <v>62</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H23" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" t="s">
+        <v>62</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B24" t="s">
-[...14 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" t="s">
+        <v>60</v>
+      </c>
+      <c r="E25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F25" t="s">
+        <v>62</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B25" t="s">
-[...14 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>99</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>60</v>
+      </c>
+      <c r="E26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F26" t="s">
         <v>100</v>
       </c>
-      <c r="D26" t="s">
-[...5 lines deleted...]
-      <c r="F26" t="s">
+      <c r="G26" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>104</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>60</v>
+      </c>
+      <c r="E27" t="s">
+        <v>61</v>
+      </c>
+      <c r="F27" t="s">
         <v>105</v>
       </c>
-      <c r="D27" t="s">
-[...5 lines deleted...]
-      <c r="F27" t="s">
+      <c r="G27" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>108</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>109</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>60</v>
+      </c>
+      <c r="E28" t="s">
+        <v>61</v>
+      </c>
+      <c r="F28" t="s">
+        <v>105</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>113</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>60</v>
+      </c>
+      <c r="E29" t="s">
+        <v>61</v>
+      </c>
+      <c r="F29" t="s">
         <v>114</v>
       </c>
-      <c r="D29" t="s">
-[...5 lines deleted...]
-      <c r="F29" t="s">
+      <c r="G29" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>118</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>60</v>
+      </c>
+      <c r="E30" t="s">
+        <v>61</v>
+      </c>
+      <c r="F30" t="s">
+        <v>114</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>122</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>60</v>
+      </c>
+      <c r="E31" t="s">
+        <v>61</v>
+      </c>
+      <c r="F31" t="s">
+        <v>105</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D31" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>126</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>60</v>
+      </c>
+      <c r="E32" t="s">
+        <v>61</v>
+      </c>
+      <c r="F32" t="s">
+        <v>105</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D32" t="s">
-[...8 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>130</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>60</v>
+      </c>
+      <c r="E33" t="s">
+        <v>61</v>
+      </c>
+      <c r="F33" t="s">
+        <v>105</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D33" t="s">
-[...8 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>133</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>134</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>60</v>
+      </c>
+      <c r="E34" t="s">
+        <v>61</v>
+      </c>
+      <c r="F34" t="s">
+        <v>105</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D34" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>137</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>138</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>60</v>
+      </c>
+      <c r="E35" t="s">
+        <v>61</v>
+      </c>
+      <c r="F35" t="s">
+        <v>105</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>142</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>60</v>
+      </c>
+      <c r="E36" t="s">
+        <v>61</v>
+      </c>
+      <c r="F36" t="s">
+        <v>105</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>146</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>60</v>
+      </c>
+      <c r="E37" t="s">
+        <v>61</v>
+      </c>
+      <c r="F37" t="s">
+        <v>105</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D37" t="s">
-[...8 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>150</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>60</v>
+      </c>
+      <c r="E38" t="s">
+        <v>61</v>
+      </c>
+      <c r="F38" t="s">
+        <v>62</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>154</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>60</v>
+      </c>
+      <c r="E39" t="s">
+        <v>61</v>
+      </c>
+      <c r="F39" t="s">
+        <v>62</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D39" t="s">
-[...8 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>157</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>158</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>60</v>
+      </c>
+      <c r="E40" t="s">
+        <v>61</v>
+      </c>
+      <c r="F40" t="s">
+        <v>62</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D40" t="s">
-[...8 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>161</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>162</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>60</v>
+      </c>
+      <c r="E41" t="s">
+        <v>61</v>
+      </c>
+      <c r="F41" t="s">
+        <v>62</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D41" t="s">
-[...8 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>166</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>60</v>
+      </c>
+      <c r="E42" t="s">
+        <v>61</v>
+      </c>
+      <c r="F42" t="s">
+        <v>62</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>169</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>170</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>60</v>
+      </c>
+      <c r="E43" t="s">
+        <v>61</v>
+      </c>
+      <c r="F43" t="s">
+        <v>62</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>173</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>174</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>60</v>
+      </c>
+      <c r="E44" t="s">
+        <v>61</v>
+      </c>
+      <c r="F44" t="s">
+        <v>62</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="D44" t="s">
-[...8 lines deleted...]
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>178</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>60</v>
+      </c>
+      <c r="E45" t="s">
+        <v>61</v>
+      </c>
+      <c r="F45" t="s">
         <v>179</v>
       </c>
-      <c r="D45" t="s">
-[...5 lines deleted...]
-      <c r="F45" t="s">
+      <c r="G45" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>182</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>183</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>60</v>
+      </c>
+      <c r="E46" t="s">
+        <v>61</v>
+      </c>
+      <c r="F46" t="s">
+        <v>179</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>186</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>187</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>60</v>
+      </c>
+      <c r="E47" t="s">
+        <v>61</v>
+      </c>
+      <c r="F47" t="s">
+        <v>62</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D47" t="s">
-[...8 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>190</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>191</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>60</v>
+      </c>
+      <c r="E48" t="s">
+        <v>61</v>
+      </c>
+      <c r="F48" t="s">
+        <v>62</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="D48" t="s">
-[...8 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>194</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>195</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>60</v>
+      </c>
+      <c r="E49" t="s">
+        <v>61</v>
+      </c>
+      <c r="F49" t="s">
+        <v>114</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="D49" t="s">
-[...8 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>198</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>199</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>60</v>
+      </c>
+      <c r="E50" t="s">
+        <v>61</v>
+      </c>
+      <c r="F50" t="s">
+        <v>62</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="D50" t="s">
-[...8 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>202</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>203</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>60</v>
+      </c>
+      <c r="E51" t="s">
+        <v>61</v>
+      </c>
+      <c r="F51" t="s">
+        <v>62</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="D51" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>206</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>207</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>60</v>
+      </c>
+      <c r="E52" t="s">
+        <v>61</v>
+      </c>
+      <c r="F52" t="s">
+        <v>62</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="D52" t="s">
-[...8 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>210</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>211</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E53" t="s">
+        <v>61</v>
+      </c>
+      <c r="F53" t="s">
+        <v>62</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D53" t="s">
-[...8 lines deleted...]
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>214</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>215</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>60</v>
+      </c>
+      <c r="E54" t="s">
+        <v>61</v>
+      </c>
+      <c r="F54" t="s">
+        <v>62</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>218</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>219</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>60</v>
+      </c>
+      <c r="E55" t="s">
+        <v>61</v>
+      </c>
+      <c r="F55" t="s">
+        <v>62</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D55" t="s">
-[...8 lines deleted...]
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>222</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>223</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>60</v>
+      </c>
+      <c r="E56" t="s">
+        <v>61</v>
+      </c>
+      <c r="F56" t="s">
+        <v>179</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="D56" t="s">
-[...8 lines deleted...]
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>226</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>227</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>60</v>
+      </c>
+      <c r="E57" t="s">
+        <v>61</v>
+      </c>
+      <c r="F57" t="s">
         <v>228</v>
       </c>
-      <c r="D57" t="s">
-[...5 lines deleted...]
-      <c r="F57" t="s">
+      <c r="G57" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>231</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>232</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>60</v>
+      </c>
+      <c r="E58" t="s">
+        <v>61</v>
+      </c>
+      <c r="F58" t="s">
+        <v>228</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D58" t="s">
-[...8 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>235</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>236</v>
       </c>
-      <c r="B59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E59" t="s">
+        <v>61</v>
+      </c>
+      <c r="F59" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H59" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>238</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>239</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>60</v>
+      </c>
+      <c r="E60" t="s">
+        <v>61</v>
+      </c>
+      <c r="F60" t="s">
+        <v>62</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>243</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>60</v>
+      </c>
+      <c r="E61" t="s">
+        <v>61</v>
+      </c>
+      <c r="F61" t="s">
+        <v>62</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="D61" t="s">
-[...8 lines deleted...]
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>246</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>247</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>60</v>
+      </c>
+      <c r="E62" t="s">
+        <v>61</v>
+      </c>
+      <c r="F62" t="s">
+        <v>62</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="D62" t="s">
-[...8 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>250</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>251</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>60</v>
+      </c>
+      <c r="E63" t="s">
+        <v>61</v>
+      </c>
+      <c r="F63" t="s">
+        <v>62</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="D63" t="s">
-[...8 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>254</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>255</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>60</v>
+      </c>
+      <c r="E64" t="s">
+        <v>61</v>
+      </c>
+      <c r="F64" t="s">
+        <v>100</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="D64" t="s">
-[...8 lines deleted...]
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>258</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>259</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>60</v>
+      </c>
+      <c r="E65" t="s">
+        <v>61</v>
+      </c>
+      <c r="F65" t="s">
+        <v>228</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="D65" t="s">
-[...8 lines deleted...]
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>262</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
         <v>263</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>60</v>
+      </c>
+      <c r="E66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F66" t="s">
+        <v>228</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="D66" t="s">
-[...8 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>266</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>267</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>60</v>
+      </c>
+      <c r="E67" t="s">
+        <v>61</v>
+      </c>
+      <c r="F67" t="s">
+        <v>228</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>270</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>271</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>60</v>
+      </c>
+      <c r="E68" t="s">
+        <v>61</v>
+      </c>
+      <c r="F68" t="s">
+        <v>114</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="D68" t="s">
-[...8 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>274</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>275</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>60</v>
+      </c>
+      <c r="E69" t="s">
+        <v>61</v>
+      </c>
+      <c r="F69" t="s">
+        <v>228</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="D69" t="s">
-[...8 lines deleted...]
-      <c r="G69" s="1" t="s">
+      <c r="H69" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>278</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>279</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
+        <v>60</v>
+      </c>
+      <c r="E70" t="s">
+        <v>61</v>
+      </c>
+      <c r="F70" t="s">
+        <v>228</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="D70" t="s">
-[...8 lines deleted...]
-      <c r="G70" s="1" t="s">
+      <c r="H70" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>282</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
         <v>283</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>60</v>
+      </c>
+      <c r="E71" t="s">
+        <v>61</v>
+      </c>
+      <c r="F71" t="s">
+        <v>62</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="D71" t="s">
-[...8 lines deleted...]
-      <c r="G71" s="1" t="s">
+      <c r="H71" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>286</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
         <v>287</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
+        <v>60</v>
+      </c>
+      <c r="E72" t="s">
+        <v>61</v>
+      </c>
+      <c r="F72" t="s">
+        <v>114</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="D72" t="s">
-[...8 lines deleted...]
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>290</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>291</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="D73" t="s">
+        <v>60</v>
+      </c>
+      <c r="E73" t="s">
+        <v>61</v>
+      </c>
+      <c r="F73" t="s">
+        <v>100</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="D73" t="s">
-[...8 lines deleted...]
-      <c r="G73" s="1" t="s">
+      <c r="H73" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>294</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>295</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>60</v>
+      </c>
+      <c r="E74" t="s">
+        <v>61</v>
+      </c>
+      <c r="F74" t="s">
+        <v>62</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="D74" t="s">
-[...8 lines deleted...]
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>298</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>299</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
+        <v>60</v>
+      </c>
+      <c r="E75" t="s">
+        <v>61</v>
+      </c>
+      <c r="F75" t="s">
+        <v>228</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="D75" t="s">
-[...8 lines deleted...]
-      <c r="G75" s="1" t="s">
+      <c r="H75" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
         <v>303</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>60</v>
+      </c>
+      <c r="E76" t="s">
+        <v>61</v>
+      </c>
+      <c r="F76" t="s">
+        <v>228</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="D76" t="s">
-[...8 lines deleted...]
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>306</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>307</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
+        <v>60</v>
+      </c>
+      <c r="E77" t="s">
+        <v>61</v>
+      </c>
+      <c r="F77" t="s">
+        <v>100</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="D77" t="s">
-[...8 lines deleted...]
-      <c r="G77" s="1" t="s">
+      <c r="H77" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>310</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
         <v>311</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
+        <v>60</v>
+      </c>
+      <c r="E78" t="s">
+        <v>61</v>
+      </c>
+      <c r="F78" t="s">
+        <v>228</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="D78" t="s">
-[...8 lines deleted...]
-      <c r="G78" s="1" t="s">
+      <c r="H78" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>314</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>315</v>
       </c>
-      <c r="B79" t="s">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
+        <v>60</v>
+      </c>
+      <c r="E79" t="s">
+        <v>61</v>
+      </c>
+      <c r="F79" t="s">
+        <v>228</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="D79" t="s">
-[...8 lines deleted...]
-      <c r="G79" s="1" t="s">
+      <c r="H79" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>318</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>319</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
+        <v>60</v>
+      </c>
+      <c r="E80" t="s">
+        <v>61</v>
+      </c>
+      <c r="F80" t="s">
+        <v>228</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="D80" t="s">
-[...8 lines deleted...]
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>322</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
         <v>323</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
+        <v>60</v>
+      </c>
+      <c r="E81" t="s">
+        <v>61</v>
+      </c>
+      <c r="F81" t="s">
+        <v>228</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="D81" t="s">
-[...8 lines deleted...]
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>326</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>327</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
+        <v>60</v>
+      </c>
+      <c r="E82" t="s">
+        <v>61</v>
+      </c>
+      <c r="F82" t="s">
+        <v>114</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="D82" t="s">
-[...8 lines deleted...]
-      <c r="G82" s="1" t="s">
+      <c r="H82" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>330</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>331</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="D83" t="s">
+        <v>60</v>
+      </c>
+      <c r="E83" t="s">
+        <v>61</v>
+      </c>
+      <c r="F83" t="s">
+        <v>62</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="D83" t="s">
-[...8 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>334</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
         <v>335</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
+        <v>60</v>
+      </c>
+      <c r="E84" t="s">
+        <v>61</v>
+      </c>
+      <c r="F84" t="s">
+        <v>105</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="D84" t="s">
-[...8 lines deleted...]
-      <c r="G84" s="1" t="s">
+      <c r="H84" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>338</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>339</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
+        <v>60</v>
+      </c>
+      <c r="E85" t="s">
+        <v>61</v>
+      </c>
+      <c r="F85" t="s">
+        <v>105</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="D85" t="s">
-[...8 lines deleted...]
-      <c r="G85" s="1" t="s">
+      <c r="H85" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>342</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
         <v>343</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
+        <v>60</v>
+      </c>
+      <c r="E86" t="s">
+        <v>61</v>
+      </c>
+      <c r="F86" t="s">
         <v>344</v>
       </c>
-      <c r="D86" t="s">
-[...5 lines deleted...]
-      <c r="F86" t="s">
+      <c r="G86" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="G86" s="1" t="s">
+      <c r="H86" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>347</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
         <v>348</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
+        <v>60</v>
+      </c>
+      <c r="E87" t="s">
+        <v>61</v>
+      </c>
+      <c r="F87" t="s">
+        <v>179</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="D87" t="s">
-[...8 lines deleted...]
-      <c r="G87" s="1" t="s">
+      <c r="H87" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>351</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
         <v>352</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
+        <v>60</v>
+      </c>
+      <c r="E88" t="s">
+        <v>61</v>
+      </c>
+      <c r="F88" t="s">
+        <v>62</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="D88" t="s">
-[...8 lines deleted...]
-      <c r="G88" s="1" t="s">
+      <c r="H88" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>355</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>356</v>
       </c>
-      <c r="B89" t="s">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
+        <v>60</v>
+      </c>
+      <c r="E89" t="s">
+        <v>61</v>
+      </c>
+      <c r="F89" t="s">
+        <v>62</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="D89" t="s">
-[...8 lines deleted...]
-      <c r="G89" s="1" t="s">
+      <c r="H89" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>359</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
         <v>360</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
+        <v>60</v>
+      </c>
+      <c r="E90" t="s">
+        <v>61</v>
+      </c>
+      <c r="F90" t="s">
+        <v>100</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="D90" t="s">
-[...8 lines deleted...]
-      <c r="G90" s="1" t="s">
+      <c r="H90" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>363</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>364</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="D91" t="s">
+        <v>60</v>
+      </c>
+      <c r="E91" t="s">
+        <v>61</v>
+      </c>
+      <c r="F91" t="s">
+        <v>62</v>
+      </c>
+      <c r="G91" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="D91" t="s">
-[...8 lines deleted...]
-      <c r="G91" s="1" t="s">
+      <c r="H91" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>367</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
         <v>368</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
+        <v>60</v>
+      </c>
+      <c r="E92" t="s">
+        <v>61</v>
+      </c>
+      <c r="F92" t="s">
+        <v>228</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="D92" t="s">
-[...8 lines deleted...]
-      <c r="G92" s="1" t="s">
+      <c r="H92" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>371</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
         <v>372</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
+        <v>60</v>
+      </c>
+      <c r="E93" t="s">
+        <v>61</v>
+      </c>
+      <c r="F93" t="s">
+        <v>62</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="D93" t="s">
-[...8 lines deleted...]
-      <c r="G93" s="1" t="s">
+      <c r="H93" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>375</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>376</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
+        <v>60</v>
+      </c>
+      <c r="E94" t="s">
+        <v>61</v>
+      </c>
+      <c r="F94" t="s">
+        <v>62</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="D94" t="s">
-[...8 lines deleted...]
-      <c r="G94" s="1" t="s">
+      <c r="H94" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>379</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
         <v>380</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
+        <v>60</v>
+      </c>
+      <c r="E95" t="s">
+        <v>61</v>
+      </c>
+      <c r="F95" t="s">
+        <v>62</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="D95" t="s">
-[...8 lines deleted...]
-      <c r="G95" s="1" t="s">
+      <c r="H95" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>383</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
         <v>384</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
+        <v>60</v>
+      </c>
+      <c r="E96" t="s">
+        <v>61</v>
+      </c>
+      <c r="F96" t="s">
+        <v>62</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="D96" t="s">
-[...8 lines deleted...]
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>387</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>388</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
+        <v>60</v>
+      </c>
+      <c r="E97" t="s">
+        <v>61</v>
+      </c>
+      <c r="F97" t="s">
+        <v>179</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="D97" t="s">
-[...8 lines deleted...]
-      <c r="G97" s="1" t="s">
+      <c r="H97" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>391</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
         <v>392</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>60</v>
+      </c>
+      <c r="E98" t="s">
+        <v>61</v>
+      </c>
+      <c r="F98" t="s">
+        <v>62</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="D98" t="s">
-[...8 lines deleted...]
-      <c r="G98" s="1" t="s">
+      <c r="H98" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>395</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
         <v>396</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
+        <v>60</v>
+      </c>
+      <c r="E99" t="s">
+        <v>61</v>
+      </c>
+      <c r="F99" t="s">
+        <v>62</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="D99" t="s">
-[...8 lines deleted...]
-      <c r="G99" s="1" t="s">
+      <c r="H99" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>399</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
         <v>400</v>
       </c>
-      <c r="B100" t="s">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
+        <v>60</v>
+      </c>
+      <c r="E100" t="s">
+        <v>61</v>
+      </c>
+      <c r="F100" t="s">
+        <v>100</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="D100" t="s">
-[...8 lines deleted...]
-      <c r="G100" s="1" t="s">
+      <c r="H100" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>403</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>404</v>
       </c>
-      <c r="B101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D101" t="s">
+        <v>60</v>
+      </c>
+      <c r="E101" t="s">
+        <v>61</v>
+      </c>
+      <c r="F101" t="s">
+        <v>62</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="E101" t="s">
+      <c r="H101" t="s">
         <v>406</v>
-      </c>
-[...7 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>407</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>408</v>
+      </c>
+      <c r="D102" t="s">
+        <v>60</v>
+      </c>
+      <c r="E102" t="s">
+        <v>61</v>
+      </c>
+      <c r="F102" t="s">
+        <v>62</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="B102" t="s">
-[...14 lines deleted...]
-      <c r="G102" s="1" t="s">
+      <c r="H102" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>411</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>412</v>
       </c>
-      <c r="B103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D103" t="s">
-        <v>405</v>
+        <v>60</v>
       </c>
       <c r="E103" t="s">
-        <v>406</v>
+        <v>61</v>
       </c>
       <c r="F103" t="s">
-        <v>63</v>
+        <v>105</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>413</v>
       </c>
       <c r="H103" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>415</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>25</v>
+        <v>416</v>
       </c>
       <c r="D104" t="s">
-        <v>405</v>
+        <v>60</v>
       </c>
       <c r="E104" t="s">
-        <v>406</v>
+        <v>61</v>
       </c>
       <c r="F104" t="s">
-        <v>115</v>
+        <v>179</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H104" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>29</v>
+        <v>420</v>
       </c>
       <c r="D105" t="s">
-        <v>405</v>
+        <v>60</v>
       </c>
       <c r="E105" t="s">
-        <v>406</v>
+        <v>61</v>
       </c>
       <c r="F105" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="H105" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D106" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E106" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F106" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="H106" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>428</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" t="s">
         <v>424</v>
       </c>
-      <c r="B107" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E107" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F107" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="H107" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="D108" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E108" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F108" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="H108" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="D109" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E109" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F109" t="s">
-        <v>180</v>
+        <v>114</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="H109" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D110" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E110" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F110" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="H110" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="D111" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E111" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F111" t="s">
-        <v>180</v>
+        <v>105</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="H111" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="D112" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E112" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F112" t="s">
-        <v>115</v>
+        <v>62</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="H112" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="D113" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E113" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F113" t="s">
-        <v>345</v>
+        <v>62</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="H113" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="D114" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E114" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F114" t="s">
-        <v>106</v>
+        <v>179</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="H114" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="D115" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E115" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F115" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="H115" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>114</v>
+        <v>53</v>
       </c>
       <c r="D116" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E116" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F116" t="s">
-        <v>229</v>
+        <v>179</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="H116" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>119</v>
+        <v>56</v>
       </c>
       <c r="D117" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E117" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F117" t="s">
-        <v>229</v>
+        <v>114</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="H117" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="D118" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E118" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F118" t="s">
-        <v>115</v>
+        <v>344</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="H118" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>127</v>
+        <v>104</v>
       </c>
       <c r="D119" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E119" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F119" t="s">
-        <v>461</v>
+        <v>105</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="H119" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="D120" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E120" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F120" t="s">
-        <v>180</v>
+        <v>105</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="H120" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>135</v>
+        <v>113</v>
       </c>
       <c r="D121" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E121" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F121" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="H121" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>139</v>
+        <v>118</v>
       </c>
       <c r="D122" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E122" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F122" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="H122" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="D123" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E123" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F123" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="H123" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="D124" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E124" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F124" t="s">
-        <v>63</v>
+        <v>480</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="H124" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
       <c r="D125" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E125" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F125" t="s">
-        <v>115</v>
+        <v>179</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="H125" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="D126" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E126" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F126" t="s">
-        <v>345</v>
+        <v>179</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="H126" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="D127" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E127" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F127" t="s">
-        <v>63</v>
+        <v>228</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="H127" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>163</v>
+        <v>142</v>
       </c>
       <c r="D128" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E128" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F128" t="s">
-        <v>488</v>
+        <v>62</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="H128" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="D129" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E129" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F129" t="s">
-        <v>488</v>
+        <v>62</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="H129" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>171</v>
+        <v>150</v>
       </c>
       <c r="D130" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E130" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F130" t="s">
-        <v>180</v>
+        <v>114</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="H130" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="D131" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E131" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F131" t="s">
-        <v>180</v>
+        <v>344</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="H131" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="D132" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E132" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F132" t="s">
-        <v>501</v>
+        <v>62</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="H132" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="D133" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E133" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F133" t="s">
-        <v>229</v>
+        <v>507</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="H133" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>510</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>166</v>
+      </c>
+      <c r="D134" t="s">
+        <v>424</v>
+      </c>
+      <c r="E134" t="s">
+        <v>425</v>
+      </c>
+      <c r="F134" t="s">
         <v>507</v>
       </c>
-      <c r="B134" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G134" s="1" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="H134" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>192</v>
+        <v>170</v>
       </c>
       <c r="D135" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E135" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F135" t="s">
-        <v>229</v>
+        <v>179</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="H135" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>196</v>
+        <v>174</v>
       </c>
       <c r="D136" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E136" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F136" t="s">
-        <v>229</v>
+        <v>179</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="H136" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>200</v>
+        <v>178</v>
       </c>
       <c r="D137" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E137" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F137" t="s">
-        <v>180</v>
+        <v>520</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="H137" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>204</v>
+        <v>183</v>
       </c>
       <c r="D138" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="E138" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="F138" t="s">
-        <v>106</v>
+        <v>228</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="H138" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>10</v>
+        <v>187</v>
       </c>
       <c r="D139" t="s">
-        <v>523</v>
+        <v>424</v>
       </c>
       <c r="E139" t="s">
-        <v>524</v>
+        <v>425</v>
       </c>
       <c r="F139" t="s">
-        <v>63</v>
+        <v>520</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="H139" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>17</v>
+        <v>191</v>
       </c>
       <c r="D140" t="s">
-        <v>523</v>
+        <v>424</v>
       </c>
       <c r="E140" t="s">
-        <v>524</v>
+        <v>425</v>
       </c>
       <c r="F140" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="H140" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>33</v>
+        <v>195</v>
       </c>
       <c r="D141" t="s">
-        <v>531</v>
+        <v>424</v>
       </c>
       <c r="E141" t="s">
-        <v>532</v>
+        <v>425</v>
       </c>
       <c r="F141" t="s">
+        <v>228</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="G141" s="1" t="s">
+      <c r="H141" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>535</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>199</v>
+      </c>
+      <c r="D142" t="s">
+        <v>424</v>
+      </c>
+      <c r="E142" t="s">
+        <v>425</v>
+      </c>
+      <c r="F142" t="s">
+        <v>179</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="B142" t="s">
-[...14 lines deleted...]
-      <c r="G142" s="1" t="s">
+      <c r="H142" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>538</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>203</v>
+      </c>
+      <c r="D143" t="s">
+        <v>424</v>
+      </c>
+      <c r="E143" t="s">
+        <v>425</v>
+      </c>
+      <c r="F143" t="s">
+        <v>105</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="B143" t="s">
-[...14 lines deleted...]
-      <c r="G143" s="1" t="s">
+      <c r="H143" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>541</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>207</v>
+      </c>
+      <c r="D144" t="s">
+        <v>424</v>
+      </c>
+      <c r="E144" t="s">
+        <v>425</v>
+      </c>
+      <c r="F144" t="s">
+        <v>507</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="B144" t="s">
-[...14 lines deleted...]
-      <c r="G144" s="1" t="s">
+      <c r="H144" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>544</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>211</v>
+      </c>
+      <c r="D145" t="s">
+        <v>424</v>
+      </c>
+      <c r="E145" t="s">
+        <v>425</v>
+      </c>
+      <c r="F145" t="s">
+        <v>507</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="B145" t="s">
-[...14 lines deleted...]
-      <c r="G145" s="1" t="s">
+      <c r="H145" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>547</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>215</v>
+      </c>
+      <c r="D146" t="s">
+        <v>424</v>
+      </c>
+      <c r="E146" t="s">
+        <v>425</v>
+      </c>
+      <c r="F146" t="s">
+        <v>228</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="B146" t="s">
-[...5 lines deleted...]
-      <c r="D146" t="s">
+      <c r="H146" t="s">
         <v>549</v>
-      </c>
-[...10 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>17</v>
+        <v>219</v>
       </c>
       <c r="D147" t="s">
-        <v>549</v>
+        <v>424</v>
       </c>
       <c r="E147" t="s">
-        <v>550</v>
+        <v>425</v>
       </c>
       <c r="F147" t="s">
-        <v>533</v>
+        <v>105</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="H147" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>21</v>
+        <v>223</v>
       </c>
       <c r="D148" t="s">
-        <v>549</v>
+        <v>424</v>
       </c>
       <c r="E148" t="s">
-        <v>550</v>
+        <v>425</v>
       </c>
       <c r="F148" t="s">
-        <v>533</v>
+        <v>520</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="H148" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>25</v>
+        <v>227</v>
       </c>
       <c r="D149" t="s">
-        <v>549</v>
+        <v>424</v>
       </c>
       <c r="E149" t="s">
-        <v>550</v>
+        <v>425</v>
       </c>
       <c r="F149" t="s">
-        <v>533</v>
+        <v>228</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="H149" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>559</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" t="s">
+        <v>560</v>
+      </c>
+      <c r="E150" t="s">
+        <v>561</v>
+      </c>
+      <c r="F150" t="s">
+        <v>62</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="B150" t="s">
-[...14 lines deleted...]
-      <c r="G150" s="1" t="s">
+      <c r="H150" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>564</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>17</v>
+      </c>
+      <c r="D151" t="s">
+        <v>560</v>
+      </c>
+      <c r="E151" t="s">
+        <v>561</v>
+      </c>
+      <c r="F151" t="s">
+        <v>179</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="B151" t="s">
-[...14 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>567</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>33</v>
+      </c>
+      <c r="D152" t="s">
         <v>568</v>
       </c>
-      <c r="B152" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E152" t="s">
-        <v>550</v>
+        <v>569</v>
       </c>
       <c r="F152" t="s">
-        <v>533</v>
+        <v>570</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="H152" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D153" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="E153" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="F153" t="s">
+        <v>570</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="G153" s="1" t="s">
+      <c r="H153" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>576</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>104</v>
+      </c>
+      <c r="D154" t="s">
+        <v>568</v>
+      </c>
+      <c r="E154" t="s">
+        <v>569</v>
+      </c>
+      <c r="F154" t="s">
+        <v>570</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="B154" t="s">
-[...14 lines deleted...]
-      <c r="G154" s="1" t="s">
+      <c r="H154" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>579</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>109</v>
+      </c>
+      <c r="D155" t="s">
+        <v>568</v>
+      </c>
+      <c r="E155" t="s">
+        <v>569</v>
+      </c>
+      <c r="F155" t="s">
+        <v>570</v>
+      </c>
+      <c r="G155" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="B155" t="s">
-[...14 lines deleted...]
-      <c r="G155" s="1" t="s">
+      <c r="H155" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>582</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>113</v>
+      </c>
+      <c r="D156" t="s">
+        <v>568</v>
+      </c>
+      <c r="E156" t="s">
+        <v>569</v>
+      </c>
+      <c r="F156" t="s">
+        <v>570</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="B156" t="s">
-[...14 lines deleted...]
-      <c r="G156" s="1" t="s">
+      <c r="H156" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>585</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" t="s">
         <v>586</v>
       </c>
-      <c r="B157" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E157" t="s">
-        <v>573</v>
+        <v>587</v>
       </c>
       <c r="F157" t="s">
-        <v>229</v>
+        <v>570</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="H157" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D158" t="s">
-        <v>572</v>
+        <v>586</v>
       </c>
       <c r="E158" t="s">
-        <v>573</v>
+        <v>587</v>
       </c>
       <c r="F158" t="s">
-        <v>229</v>
+        <v>570</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="H158" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D159" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="E159" t="s">
+        <v>587</v>
+      </c>
+      <c r="F159" t="s">
+        <v>570</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="F159" t="s">
-[...2 lines deleted...]
-      <c r="G159" s="1" t="s">
+      <c r="H159" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>596</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>25</v>
+      </c>
+      <c r="D160" t="s">
+        <v>586</v>
+      </c>
+      <c r="E160" t="s">
+        <v>587</v>
+      </c>
+      <c r="F160" t="s">
+        <v>570</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="B160" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H160" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="D161" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="E161" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="F161" t="s">
-        <v>180</v>
+        <v>570</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="H161" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D162" t="s">
-        <v>602</v>
+        <v>586</v>
       </c>
       <c r="E162" t="s">
+        <v>587</v>
+      </c>
+      <c r="F162" t="s">
+        <v>570</v>
+      </c>
+      <c r="G162" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="F162" t="s">
+      <c r="H162" t="s">
         <v>604</v>
-      </c>
-[...4 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>605</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>37</v>
+      </c>
+      <c r="D163" t="s">
+        <v>586</v>
+      </c>
+      <c r="E163" t="s">
+        <v>587</v>
+      </c>
+      <c r="F163" t="s">
+        <v>570</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="B163" t="s">
-[...8 lines deleted...]
-      <c r="E163" t="s">
+      <c r="H163" t="s">
         <v>607</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>608</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" t="s">
+        <v>609</v>
+      </c>
+      <c r="E164" t="s">
         <v>610</v>
       </c>
-      <c r="B164" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F164" t="s">
-        <v>533</v>
+        <v>611</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="H164" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D165" t="s">
-        <v>531</v>
+        <v>609</v>
       </c>
       <c r="E165" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="F165" t="s">
-        <v>533</v>
+        <v>179</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H165" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D166" t="s">
-        <v>531</v>
+        <v>609</v>
       </c>
       <c r="E166" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="F166" t="s">
-        <v>533</v>
+        <v>62</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="H166" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D167" t="s">
-        <v>531</v>
+        <v>609</v>
       </c>
       <c r="E167" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="F167" t="s">
-        <v>533</v>
+        <v>62</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H167" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D168" t="s">
-        <v>531</v>
+        <v>609</v>
       </c>
       <c r="E168" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="F168" t="s">
-        <v>533</v>
+        <v>228</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H168" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D169" t="s">
-        <v>531</v>
+        <v>609</v>
       </c>
       <c r="E169" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="F169" t="s">
-        <v>533</v>
+        <v>228</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="H169" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D170" t="s">
-        <v>531</v>
+        <v>609</v>
       </c>
       <c r="E170" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="F170" t="s">
-        <v>533</v>
+        <v>344</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="H170" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D171" t="s">
-        <v>531</v>
+        <v>633</v>
       </c>
       <c r="E171" t="s">
-        <v>607</v>
+        <v>634</v>
       </c>
       <c r="F171" t="s">
-        <v>533</v>
+        <v>570</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>46</v>
+        <v>635</v>
       </c>
       <c r="H171" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>637</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>37</v>
+      </c>
+      <c r="D172" t="s">
         <v>633</v>
       </c>
-      <c r="B172" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E172" t="s">
-        <v>607</v>
+        <v>634</v>
       </c>
       <c r="F172" t="s">
-        <v>533</v>
+        <v>570</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>634</v>
+        <v>46</v>
       </c>
       <c r="H172" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="D173" t="s">
-        <v>531</v>
+        <v>633</v>
       </c>
       <c r="E173" t="s">
-        <v>607</v>
+        <v>634</v>
       </c>
       <c r="F173" t="s">
-        <v>533</v>
+        <v>179</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="H173" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>119</v>
+        <v>10</v>
       </c>
       <c r="D174" t="s">
-        <v>531</v>
+        <v>642</v>
       </c>
       <c r="E174" t="s">
-        <v>607</v>
+        <v>643</v>
       </c>
       <c r="F174" t="s">
-        <v>533</v>
+        <v>644</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>640</v>
+        <v>46</v>
       </c>
       <c r="H174" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>123</v>
+        <v>10</v>
       </c>
       <c r="D175" t="s">
-        <v>531</v>
+        <v>568</v>
       </c>
       <c r="E175" t="s">
-        <v>607</v>
+        <v>647</v>
       </c>
       <c r="F175" t="s">
-        <v>533</v>
+        <v>570</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="H175" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>127</v>
+        <v>17</v>
       </c>
       <c r="D176" t="s">
-        <v>531</v>
+        <v>568</v>
       </c>
       <c r="E176" t="s">
-        <v>607</v>
+        <v>647</v>
       </c>
       <c r="F176" t="s">
-        <v>533</v>
+        <v>570</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="H176" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D177" t="s">
-        <v>649</v>
+        <v>568</v>
       </c>
       <c r="E177" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F177" t="s">
-        <v>651</v>
+        <v>570</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="H177" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D178" t="s">
-        <v>649</v>
+        <v>568</v>
       </c>
       <c r="E178" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F178" t="s">
-        <v>651</v>
+        <v>570</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="H178" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D179" t="s">
-        <v>649</v>
+        <v>568</v>
       </c>
       <c r="E179" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F179" t="s">
-        <v>651</v>
+        <v>570</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="H179" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D180" t="s">
-        <v>649</v>
+        <v>568</v>
       </c>
       <c r="E180" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F180" t="s">
-        <v>651</v>
+        <v>570</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="H180" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D181" t="s">
-        <v>649</v>
+        <v>568</v>
       </c>
       <c r="E181" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F181" t="s">
-        <v>651</v>
+        <v>570</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="H181" t="s">
-        <v>644</v>
+        <v>667</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="D182" t="s">
-        <v>649</v>
+        <v>568</v>
       </c>
       <c r="E182" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F182" t="s">
-        <v>651</v>
+        <v>570</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="H182" t="s">
-        <v>641</v>
+        <v>670</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D183" t="s">
-        <v>649</v>
+        <v>568</v>
       </c>
       <c r="E183" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F183" t="s">
-        <v>651</v>
+        <v>570</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>668</v>
+        <v>46</v>
       </c>
       <c r="H183" t="s">
-        <v>647</v>
+        <v>672</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D184" t="s">
-        <v>670</v>
+        <v>568</v>
       </c>
       <c r="E184" t="s">
-        <v>671</v>
+        <v>647</v>
       </c>
       <c r="F184" t="s">
-        <v>63</v>
+        <v>570</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="H184" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="D185" t="s">
-        <v>670</v>
+        <v>568</v>
       </c>
       <c r="E185" t="s">
-        <v>671</v>
+        <v>647</v>
       </c>
       <c r="F185" t="s">
-        <v>501</v>
+        <v>570</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="H185" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>21</v>
+        <v>118</v>
       </c>
       <c r="D186" t="s">
-        <v>670</v>
+        <v>568</v>
       </c>
       <c r="E186" t="s">
-        <v>671</v>
+        <v>647</v>
       </c>
       <c r="F186" t="s">
-        <v>501</v>
+        <v>570</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="H186" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="D187" t="s">
-        <v>681</v>
+        <v>568</v>
       </c>
       <c r="E187" t="s">
-        <v>682</v>
+        <v>647</v>
       </c>
       <c r="F187" t="s">
-        <v>533</v>
+        <v>570</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>46</v>
+        <v>683</v>
       </c>
       <c r="H187" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>10</v>
+        <v>126</v>
       </c>
       <c r="D188" t="s">
-        <v>685</v>
+        <v>568</v>
       </c>
       <c r="E188" t="s">
+        <v>647</v>
+      </c>
+      <c r="F188" t="s">
+        <v>570</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="F188" t="s">
+      <c r="H188" t="s">
         <v>687</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>688</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>130</v>
+      </c>
+      <c r="D189" t="s">
+        <v>568</v>
+      </c>
+      <c r="E189" t="s">
+        <v>647</v>
+      </c>
+      <c r="F189" t="s">
+        <v>570</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H189" t="s">
         <v>690</v>
-      </c>
-[...19 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>10</v>
       </c>
       <c r="D190" t="s">
+        <v>692</v>
+      </c>
+      <c r="E190" t="s">
+        <v>693</v>
+      </c>
+      <c r="F190" t="s">
         <v>694</v>
       </c>
-      <c r="E190" t="s">
+      <c r="G190" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="F190" t="s">
-[...2 lines deleted...]
-      <c r="G190" s="1" t="s">
+      <c r="H190" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>697</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>17</v>
+      </c>
+      <c r="D191" t="s">
+        <v>692</v>
+      </c>
+      <c r="E191" t="s">
+        <v>693</v>
+      </c>
+      <c r="F191" t="s">
+        <v>694</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>698</v>
       </c>
-      <c r="B191" t="s">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="H191" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>700</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>21</v>
+      </c>
+      <c r="D192" t="s">
+        <v>692</v>
+      </c>
+      <c r="E192" t="s">
+        <v>693</v>
+      </c>
+      <c r="F192" t="s">
+        <v>694</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H192" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>703</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>25</v>
+      </c>
+      <c r="D193" t="s">
+        <v>692</v>
+      </c>
+      <c r="E193" t="s">
+        <v>693</v>
+      </c>
+      <c r="F193" t="s">
+        <v>694</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H193" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>706</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>29</v>
+      </c>
+      <c r="D194" t="s">
+        <v>692</v>
+      </c>
+      <c r="E194" t="s">
+        <v>693</v>
+      </c>
+      <c r="F194" t="s">
+        <v>694</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H194" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>708</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>33</v>
+      </c>
+      <c r="D195" t="s">
+        <v>692</v>
+      </c>
+      <c r="E195" t="s">
+        <v>693</v>
+      </c>
+      <c r="F195" t="s">
+        <v>694</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H195" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>710</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>37</v>
+      </c>
+      <c r="D196" t="s">
+        <v>692</v>
+      </c>
+      <c r="E196" t="s">
+        <v>693</v>
+      </c>
+      <c r="F196" t="s">
+        <v>694</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H196" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>712</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>41</v>
+      </c>
+      <c r="D197" t="s">
+        <v>692</v>
+      </c>
+      <c r="E197" t="s">
+        <v>693</v>
+      </c>
+      <c r="F197" t="s">
+        <v>694</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H197" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>715</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
         <v>10</v>
       </c>
-      <c r="D191" t="s">
-[...8 lines deleted...]
-      <c r="G191" s="1" t="s">
+      <c r="D198" t="s">
+        <v>716</v>
+      </c>
+      <c r="E198" t="s">
+        <v>717</v>
+      </c>
+      <c r="F198" t="s">
+        <v>62</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H198" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>720</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>17</v>
+      </c>
+      <c r="D199" t="s">
+        <v>716</v>
+      </c>
+      <c r="E199" t="s">
+        <v>717</v>
+      </c>
+      <c r="F199" t="s">
+        <v>520</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H199" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>723</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>21</v>
+      </c>
+      <c r="D200" t="s">
+        <v>716</v>
+      </c>
+      <c r="E200" t="s">
+        <v>717</v>
+      </c>
+      <c r="F200" t="s">
+        <v>520</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H200" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>726</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>17</v>
+      </c>
+      <c r="D201" t="s">
+        <v>727</v>
+      </c>
+      <c r="E201" t="s">
+        <v>728</v>
+      </c>
+      <c r="F201" t="s">
+        <v>570</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="H191" t="s">
-        <v>701</v>
+      <c r="H201" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>730</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>10</v>
+      </c>
+      <c r="D202" t="s">
+        <v>731</v>
+      </c>
+      <c r="E202" t="s">
+        <v>732</v>
+      </c>
+      <c r="F202" t="s">
+        <v>733</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H202" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>736</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>17</v>
+      </c>
+      <c r="D203" t="s">
+        <v>731</v>
+      </c>
+      <c r="E203" t="s">
+        <v>732</v>
+      </c>
+      <c r="F203" t="s">
+        <v>733</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H203" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>739</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" t="s">
+        <v>740</v>
+      </c>
+      <c r="E204" t="s">
+        <v>741</v>
+      </c>
+      <c r="F204" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H204" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>744</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>10</v>
+      </c>
+      <c r="D205" t="s">
+        <v>745</v>
+      </c>
+      <c r="E205" t="s">
+        <v>746</v>
+      </c>
+      <c r="F205" t="s">
+        <v>507</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H205" t="s">
+        <v>747</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7666,50 +8171,64 @@
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>