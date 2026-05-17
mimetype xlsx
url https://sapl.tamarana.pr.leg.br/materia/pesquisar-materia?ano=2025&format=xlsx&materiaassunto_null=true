--- v0 (2026-02-09)
+++ v1 (2026-05-17)
@@ -10,8623 +10,8629 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6014" uniqueCount="2792">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6022" uniqueCount="2794">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>-Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Professora Jislaine Vanite</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/of_005_2025_jislaine_encaminha_projeto_de_decreto_l__n001.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/of_005_2025_jislaine_encaminha_projeto_de_decreto_l__n001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Tamarana, Estado do Paraná, ao Doutor Tercilio Luiz Turini e da outras providências</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>-CJFLTC - (Histórico) CJFLTC – Registro duplicado</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Poder Executivo do Município de Tamarana, referente ao exercício financeiro de 2022, sob a responsabilidade de LUZIA HARUE SUZUKAWA.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>-Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Luzia Harue Suzukawa</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/oficio_n_09_2025_gab-_projetos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/oficio_n_09_2025_gab-_projetos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reposição Salarial Anual e implicação de tal alteração no piso salarial dos profissionais do Magistério Municipal, nos termos da Lei Federal n° 11738/2008, do Artigo 3° da Lei Municipal n° 1478/2022 e da Portaria Ministerial n°013/2024.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_002_2025_executivo-_reposicao_serv.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_002_2025_executivo-_reposicao_serv.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder reposição salarial ao quadro geral de servidores ativos da municipalidade, em consonância com princípios gerais de direito, bem como legislação municipal.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/of_09_2025_gab-_projetos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/of_09_2025_gab-_projetos.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo II e Tabela II da Lei Municipal n° 120, de 15 de dezembro de 1999, que dispõe sobre o Plano de Cargos, Carreiras e Salários para os servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_004_uniformes_e_kits_de_materiais.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_004_uniformes_e_kits_de_materiais.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Programa Municipal de Aquisição e Distribuição Gratuita de Uniformes e Kits de material escolar para os alunos matriculados na Rede Pública Municipal de Ensino de Tamarana/PR.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_005_2025_altera_lei_1.535_de_2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_005_2025_altera_lei_1.535_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do Art. 2° da Lei n° 1.535 de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/projeto_006_2025_altera_lei_854_de_2012.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/projeto_006_2025_altera_lei_854_de_2012.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° da Lei 854, de 02 de abril de 2012, e dá outras providências</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/projeto_007_2025_credito_adicional_incentivo_idoso.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/projeto_007_2025_credito_adicional_incentivo_idoso.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Plano Plurianual, (PPA) Lei n° 1460/2021, Lei de Diretrizes Orçamentárias (LDO) n° 1567/2024 e Lei Orçamentária Anual (LOA)) n° 1570/2024 para o exercício Financeiro de 2025</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/of_078_2025_gab_-_encaminha_projeto_de_lei_ouvidoria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/of_078_2025_gab_-_encaminha_projeto_de_lei_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria-Geral do Município de Tamarana/PR e dá outras providências</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/of_079_2025_gab_-_encaminha_projeto_de_lei_alt_art_10_da_lei_1267_enferm.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/of_079_2025_gab_-_encaminha_projeto_de_lei_alt_art_10_da_lei_1267_enferm.pdf</t>
   </si>
   <si>
     <t>Altera o art. 10 da Lei 1.267, de 27 de junho de 2018, e da outras providências</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/of_080_2025_gab_-_encaminha_projeto_de_lei_altera_leis_orc_ovos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/of_080_2025_gab_-_encaminha_projeto_de_lei_altera_leis_orc_ovos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Plano Pluránual (PPA) Lei n° 1460/2021, Lei de Diretrizes Orçamentárias (LDO) n° 1567/2024 e Lei Orçamentária Anual (LOA)) n° 1570/2024 para o exercício Financeiro de 2025</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/of_080_2025_gab_-_encaminha_projeto_de_lei_altera_leis_orc_ovos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/of_080_2025_gab_-_encaminha_projeto_de_lei_altera_leis_orc_ovos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir e distribuir ovos de chocolate, na forma e condições que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/of_087_2025_gab_-projeto_012_sim-poa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/of_087_2025_gab_-projeto_012_sim-poa.pdf</t>
   </si>
   <si>
     <t>"Dispõe a criação do Serviço de inspeção Municipal de Produtos de Origem Animal (SIM/POA)".</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/of_105_2025_gab_-_projeto_013_prog_e_vagas_tec_enferm.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/of_105_2025_gab_-_projeto_013_prog_e_vagas_tec_enferm.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei 380, de 03 de abril de 2006, visando a adequação dos Programas contemplados pelo Cargo de Técnico de Enfermagem; determina a quantidade de vagas e dá outras providências</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/of_151_2025_gab_-_encaminha_projeto_de_lei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/of_151_2025_gab_-_encaminha_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Projeto nº 015/2025_Estabelece normas para declaração de utilidade pública de entidades no município de Tamarana e dá outras providências</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 016/2025, que Dispõe sobre autorização, permissão, concessão, concessão de direito real e cessão de uso de bens públicos móveis e imóveis do Município de Tamarana, e dá outras providências</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/of_165_2025_gab_autoriza_o_executivo_a_incluir_novas_acoes_e_efetuar_aberturade_credito_adicional_n1570.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/of_165_2025_gab_autoriza_o_executivo_a_incluir_novas_acoes_e_efetuar_aberturade_credito_adicional_n1570.pdf</t>
   </si>
   <si>
     <t>autoriza o Executivo Municipal a incluir nova ações e efetuar abertura de crédito adicional especial na Lei Orçamentaria nº 1570/24, bem como a adequação da Lei de diretrizes Orçamentais nº 1567/24 e da Lei do Plano Plurianual nº 1460/2021</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/of_166_2025_gab_extinguiu_vagas_e_cargos_da_estrutura_administrativa_lei_1501.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/of_166_2025_gab_extinguiu_vagas_e_cargos_da_estrutura_administrativa_lei_1501.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei 1501/2022 que extinção o cargo de Educador e altera o art. 7º, cria o cargo de Cuidador Social no Quadro Próprio de servidores públicos Municipais constantes no anexo I da Lei Municipal nº 120/1999, altera o anexo I da Lei nº 746/2010 que trata das atribuições dos cargos públicos, e da outras providências</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/of_201_2025_gab_encaminha_projeto_de_lei_que_institui_o_programa_municipal_de_aquisicao_e_distribuicao_gratuita_de_kits_de_material_esportivo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/of_201_2025_gab_encaminha_projeto_de_lei_que_institui_o_programa_municipal_de_aquisicao_e_distribuicao_gratuita_de_kits_de_material_esportivo.pdf</t>
   </si>
   <si>
     <t>Fica instituído o programa municipal de aquisição e distribuição gratuita de kits de materiais esportivos para eventos e competições aos alunos _x000D_
 inseridos em projetos desportivos promovidos pela secretaria de educação, cultura e esportes de Tamarana/PR.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/of_211_2025_gab_encaminha_projeto_de_lei_que_autoriza_o_poder_executivo_a_conceder_recomposicao_aoa_conselhos_titulares.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/of_211_2025_gab_encaminha_projeto_de_lei_que_autoriza_o_poder_executivo_a_conceder_recomposicao_aoa_conselhos_titulares.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder recomposição de remuneração aos conselheiros titulares. Altera as seguintes leis: Lei n° 68 de 28 de Abril de 1998, Art. 2°; Lei Ordinária n° 120/99, Anexo V; Lei Ordinária n° 781/11, Tabela IV — Tabela de Vencimentos — Cargos Eletivos e dá outras providências.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/of_213_2025_gab_encaminha_projeto_de_lei_que_cria_o_conselho_municipal_da_cidade_de_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/of_213_2025_gab_encaminha_projeto_de_lei_que_cria_o_conselho_municipal_da_cidade_de_tamarana.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal da Cidade de Tamarana — CONCIDADE de Tamarana/PR., e dá outras providências.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/of_223_2025_gab_enaminha_projeto_de_lei_plano_plurianual.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/of_223_2025_gab_enaminha_projeto_de_lei_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual (PPA) 2026 a 2029.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/of_225_2025_gab_encaminha_projeto_de_lei_que_autoriza_o_poder_executivo_a_efetuar_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/of_225_2025_gab_encaminha_projeto_de_lei_que_autoriza_o_poder_executivo_a_efetuar_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Suplementar no Plano Plurianual (PPA) Lei n°. 1460/2021 Lei de _x000D_
 Diretrizes Orçamentárias (LDO) n°. 1567/2024 e Lei Orçamentária Anual (LOA) n° 1570/2024 para o Exercício Financeiro de 2025</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/of_259_2025_gab_encaminha_projeto_de_lei_ldo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/of_259_2025_gab_encaminha_projeto_de_lei_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026 e da outras providências</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/of_266_2025_gab_encaminha_projeto_de_lei_contratacao_de_pessoal_assistencia_s.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/of_266_2025_gab_encaminha_projeto_de_lei_contratacao_de_pessoal_assistencia_s.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo.Municipal a contratar pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse _x000D_
 público da Secretaria Municipal de Assistência Social, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/of_277_2025_gab_encaminha_projeto_de_lei_instituto_desenvolve_t.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/of_277_2025_gab_encaminha_projeto_de_lei_instituto_desenvolve_t.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Utilidade Pública ao Instituto Desenvolve Tamarana, com sede no Município de Tamarana</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/of_282_gab_encaminha_projeto_de_lei_-_abertura_processo_seletivo_simplificado_em_atendimento_a_secretaria_de_saude.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/of_282_gab_encaminha_projeto_de_lei_-_abertura_processo_seletivo_simplificado_em_atendimento_a_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse  público da Secretaria Municipal de Saúde, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2468/of_287_gab_encaminha_projeto_de_lei_em_regime_de_urgencia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2468/of_287_gab_encaminha_projeto_de_lei_em_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Ratifica a Alteração e Consolidação do Contrato de Consórcio Público firmado entre os Municípios integrantes do Consórcio Intermunicipal de Segurança Pública, Soluções e Melhorias do Norte Central Paranaense — CISMEL-NCP</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/of_332_2025__gabinete_da_prefeita.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/of_332_2025__gabinete_da_prefeita.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Plano Plurianual (PPA) Lei n°. 1460/2021, Lei de Diretrizes Orçamentárias (LDO) n°. 1567/2024 e Lei Orçamentária Anual (LOA) n°. 1570/2024 para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2568/projeto_de_lei_n30_medico_auditor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2568/projeto_de_lei_n30_medico_auditor.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Médico Auditor no Quadro Próprio de Servidores Públicos do Município de Tamarana, estabelece sua carga horária, requisitos, atribuições e remuneração, e dá outras providências.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_n31_medico_pediatra_e_medico_ginecologista.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_n31_medico_pediatra_e_medico_ginecologista.pdf</t>
   </si>
   <si>
     <t>Altera a carga horária dos cargos de Médico Pediatra e Médico Ginecologista</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/of_311_gab_encaminha_projeto_de_lei_-_consorcio_cispar_consorcio_intermunicipal_de_saneamento_do_parana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/of_311_gab_encaminha_projeto_de_lei_-_consorcio_cispar_consorcio_intermunicipal_de_saneamento_do_parana.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover o  ingresso do Município de Tamarana no Consórcio Intermunicipal de Saneamento do Paraná (CISPAR), ratifica o Contrato de Consórcio Público e o Estatuto Social da entidade, e dá outras providências.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Esta lei ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal n° 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Vaga creche</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/projeto_de_lei_n35_progama_de_recuperacao_fiscal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/projeto_de_lei_n35_progama_de_recuperacao_fiscal.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Programa de Recuperação Fiscal — REFIS/2025, no Município de Tamarana, e dá outras providências.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/of_355_gab_encaminha_projeto_de_lei_que_cria_o_fundo_municipal_de_saneamento_basico_ambiental.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/of_355_gab_encaminha_projeto_de_lei_que_cria_o_fundo_municipal_de_saneamento_basico_ambiental.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Saneamento Básico e Ambiental - FMSBA e institui o Conselho Municipal de Saneamento Básico e Ambiental CMSBA.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/projeto_de_lei_no_37_desafetacao_de_area_intitucional.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/projeto_de_lei_no_37_desafetacao_de_area_intitucional.pdf</t>
   </si>
   <si>
     <t>Desafeta área institucional que especifica, para fins de implantação de programa habitacional de interesse social, e dá outras providências.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no_38_credito_90.00000_cmt.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no_38_credito_90.00000_cmt.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional Especial na Lei Orçamentária n° 1570/2024, bem como a adequação _x000D_
 da Lei de Diretrizes Orçamentárias n° 1567/2024 e da Lei do Plano Plurianual n° 1460/2021</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/of_370_gab_encaminha_projeto_comite_transporte_escolar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/of_370_gab_encaminha_projeto_comite_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Institui o Comitê Municipal do Transporte Escolar de Tamarana/PR, regulamenta suas ações e composição, e dá outras providências.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/projeto_de_lei_n_40_loa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/projeto_de_lei_n_40_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Tamarana para o exercício de 2026.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/of_393_gab_encaminha_projeto_de_lei_politica_de_inovacao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/of_393_gab_encaminha_projeto_de_lei_politica_de_inovacao.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Inovação, Ciência e Tecnologia, cria o Conselho Municipal de Ciência, Inovação e Tecnologia, cria o Fundo Municipal de Ciência, Inovação e Tecnologia e estabelece medidas de incentivo à inovação, à pesquisa e ao desenvolvimento científico e tecnológico, visando a consolidação do Ecossistema de Inovação e Tecnologia do Município de Tamarana e dá outras providências.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/of_380_cmt_encaminha_projeto_de_lei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/of_380_cmt_encaminha_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Revoga o Teor da Lei n° 1.469 de 29 de novembro de 2021, com a finalidade de dispor sobre os critérios do registro de intenção de vagas, agendamento de entrevistas, classificação de crianças em lista de espera para vagas em Centros Municipais de Educação Infantil, e dá outras providências.</t>
   </si>
   <si>
+    <t>2754</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2754/of_355_gab_encaminha_projeto_de_lei_que_cria_o_fundo_municipal_de_saneamento_basico_ambiental.pdf</t>
+  </si>
+  <si>
     <t>2675</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2675/of_424_gab_encaminha_projeto_de_lei_plano_pme.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2675/of_424_gab_encaminha_projeto_de_lei_plano_pme.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1102, de 11 de junho de 2015, que aprovou o Plano Municipal de Educação (PME) de Tamarana, para prorrogar sua vigência, e dá outras providências.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>-Projeto de Resolução Legislativa</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/of_089-2025_cmt_enc_proj_resolucao_001.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/of_089-2025_cmt_enc_proj_resolucao_001.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta os procedimentos de controle de frequência e de registro biométrico de ponto dos servidores públicos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 857.370,54 (oitocentos e cinquenta e sete mil e trezentos e setenta reais e cinquenta e quatro centavos).</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/projeto_resolucao_03-2025_altera_regimento_reformulado.doc</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/projeto_resolucao_03-2025_altera_regimento_reformulado.doc</t>
   </si>
   <si>
     <t>Altera os arts. 8º, 10, 11, 45, 55, 115, 126, 127, 128, 132, 135, 142, 144, 150, 151, 164, 178, 179, 186, 213, 216 e acrescenta o art. 276 ao Regimento Interno da Câmara Municipal de Tamarana-PR</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>Renan Leal</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/projeto_de_resolucao_legislativa_no_04.2025_trabalho_remoto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/projeto_de_resolucao_legislativa_no_04.2025_trabalho_remoto.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a modalidade de trabalho remoto no âmbito do poder legislativo do município de Tamarana/PR, observada a legislação vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/resolucao_legislativa_005-2025_credito_adicional.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/resolucao_legislativa_005-2025_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 400.000,00 (quatrocentos mil reais)</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>-Indicação</t>
   </si>
   <si>
     <t>*retirado pelo autor antes da apresentação</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>Nego do Levi</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/ind_002_2025__joao_pintura_asfalto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/ind_002_2025__joao_pintura_asfalto.pdf</t>
   </si>
   <si>
     <t>Indicação n.° 002/2025- Nego do Levi- _x000D_
 Pintura da faixa de divisão de fluxo (faixa que separa os fluxos de tráfego) no asfalto novo que liga Tamarana ao bairro conhecido como Serraria do Viana, neste Município;</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/ind_003_2025__joao_patrolamento_serraria_viana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/ind_003_2025__joao_patrolamento_serraria_viana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 003/2025_x000D_
 _x000D_
 ASSUNTO: Patrolamento e manutenção da estrada rural que liga a Serraria do Viana a Ponte da Apucarana Grande (divisa dos Municípios)_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/ind_004_2025__joao_patrolamento_reserva_ind.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/ind_004_2025__joao_patrolamento_reserva_ind.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 004/2025_x000D_
 _x000D_
 ASSUNTO: Patrolamento e manutenção das seguintes estradas rurais: Reserva Indígena do Apucaraninha, Água Branca e Barreiro (aldeias)_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1917/ind_005_2025__joao_patrolamento_candiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1917/ind_005_2025__joao_patrolamento_candiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 005/2025_x000D_
 _x000D_
 ASSUNTO: Patrolamento e manutenção das seguintes estradas rurais que ligam: Candiró, Mundo Novo, Cruz de Malta e Mandassaia_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/ind_006_2025__jislaine_tampa_bueiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/ind_006_2025__jislaine_tampa_bueiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 006/2025_x000D_
 _x000D_
 ASSUNTO: Solicita estudo para possibilidade de uma estrutura resistente para a tampa do bueiro localizado no cruzamento da Rua Arlindo Pereira de Araújo com Ancião Vicente Subtil de Oliveira (em frente ao mercado do Manoel e bar do Sr. Alexandre)_x000D_
 REQUERENTES: Jislaine Pereira Ferraz e apoiadores</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>Baixinho Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/ind_007_2025__geraldo__bueiros.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/ind_007_2025__geraldo__bueiros.pdf</t>
   </si>
   <si>
     <t>Solicita estudo para realização de limpeza, reposições e substituições das tampas dos bueiros do Município</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/ind_008_2025__geraldo__iluminacao_vilas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/ind_008_2025__geraldo__iluminacao_vilas.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da iluminação pública das Vilas Rurais I e II do Município</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>Professora Valdenice</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/ind_009_2025__valdenice_lixeiras_z_rural.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/ind_009_2025__valdenice_lixeiras_z_rural.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 009/2025_x000D_
 _x000D_
 ASSUNTO: Solicita instalação de lixeiras nos bairros da zona rural_x000D_
 REQUERENTES: Valdenice Carneiro Gouvea Paz e apoiadores</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/ind_010_2025__jislaine_rocagem_pontes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/ind_010_2025__jislaine_rocagem_pontes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 010/2025_x000D_
 ASSUNTO: Solicita ao Poder Executivo o estudo para realizar roçagem nas proximidades de pontes existentes nas vias municipais._x000D_
 REQUERENTES: Jislaine Pereira Ferraz e apoiadores</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/ind_011_2025__jislaine_travessia_elevada.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/ind_011_2025__jislaine_travessia_elevada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 011/2025_x000D_
 _x000D_
 ASSUNTO: Solicitamos ao Poder Executivo providências junto ao departamento competente, que faça a construção travessia elevada em frente à igreja Assembléia de Deus._x000D_
 REQUERENTES: Jislaine Pereira Ferraz e apoiadores</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>Professora Angélica</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/ind_012_2025__angelica_quebra_mola_antonio_b_lanza.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/ind_012_2025__angelica_quebra_mola_antonio_b_lanza.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 012/2025_x000D_
 _x000D_
 ASSUNTO: Solicita ao Executivo Municipal, providências para determinar ao setor competente para que tome as devidas providências quanto à colocação de quebra-molas na Rua Antônio Batista Lanza com esquina com a Rua Miguel Pinto Ribeiro, nas proximidades do ponto de ônibus escolar_x000D_
 REQUERENTES: Angélica de Oliveira Lima e apoiadores</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/ind_013_2025__angelica_rocagem_igrejinha_rio_preto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/ind_013_2025__angelica_rocagem_igrejinha_rio_preto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 013/2025_x000D_
 _x000D_
 ASSUNTO: Solicita ao Executivo Municipal, providências para determinar ao setor competente para que tome as devidas providências quanto à limpeza e roçagem no cemitério e das proximidades da Capela Nossa Senhora Aparecida na Igrejinha do Rio Preto_x000D_
 REQUERENTES: Angélica de Oliveira Lima e apoiadores</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/ind_014_2025__joao_estrada__moreiras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/ind_014_2025__joao_estrada__moreiras.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 014/2025_x000D_
 _x000D_
 ASSUNTO: Solicita abertura das estradas, moledamento e compactação com rolo, no trecho saindo dos Bairros dos Moreiras, passando pela Unopar e finalizando no Assentamento Cruz de Malta_x000D_
 REQUERENTE: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/ind_015_2025__joao_quadra_reserva_ind.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/ind_015_2025__joao_quadra_reserva_ind.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 015/2025_x000D_
 _x000D_
 ASSUNTO: Solicita construção de quadra esportiva na Reserva Indígena do Apucaraninha_x000D_
 REQUERENTE: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/ind_017_2025__joao_estrada__meia_serra.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/ind_017_2025__joao_estrada__meia_serra.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 017/2025_x000D_
 _x000D_
 ASSUNTO: Solicita manutenção, moledamento e compactação com rolo, na estrada sentido Recanto Meia Serra ate a saída da localidade denominada Placa da Vaca_x000D_
 REQUERENTE: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/ind_018_2025__joao_melhorias_patio_de_obras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/ind_018_2025__joao_melhorias_patio_de_obras.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 018/2025_x000D_
 _x000D_
 ASSUNTO: Solicita melhorias para os servidores no pátio de obras do Município: Refeitório, banheiro com chuveiro e armários com chave para guardarem seus pertences._x000D_
 REQUERENTE: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/ind_019_2025__joao_canaletas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/ind_019_2025__joao_canaletas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 019/2025_x000D_
 _x000D_
 ASSUNTO: Conserto e limpeza das canaletas de água no trecho entre o Mercado do Manoel (área central) até a Ponte do Rio Apucaraninha_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/ind_020_2025__joao_constr_ponto_de_onibus_bom_pastor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/ind_020_2025__joao_constr_ponto_de_onibus_bom_pastor.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 020/2025_x000D_
 _x000D_
 ASSUNTO: Construção de Ponto de ônibus na localidade conhecida como “Bom Pastor_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1932/ind_021_2025__joao_pavimentao_jd_esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1932/ind_021_2025__joao_pavimentao_jd_esperanca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 021/2025_x000D_
 _x000D_
 ASSUNTO: Pavimentação na Rua Pedro Gregório, última rua do Jardim Esperança._x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/ind_022_2025__joao_faixa_de_advertencia_entrada_eloibes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/ind_022_2025__joao_faixa_de_advertencia_entrada_eloibes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 022/2025_x000D_
 _x000D_
 ASSUNTO: Faixa de advertência (Perigo) na entrada da propriedade do Sr. Eloibes e Sr. Simeao (estrada sentido Ponte Nova)_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/ind_023_2025__joao_melhorias_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/ind_023_2025__joao_melhorias_vila_siena.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 023/2025_x000D_
 _x000D_
 ASSUNTO: Melhorias nas Ruas A, Rua B na Via Siena, ultimas ruas da vila_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1935/ind_024_2025__joao__troca_local_de_ponto_de_onibus.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1935/ind_024_2025__joao__troca_local_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 024/2025_x000D_
 _x000D_
 ASSUNTO: Solicita instalação ou troca do local do Ponto de ônibus, localizado à Rua Felicidade dos Santos Campos, jardim Europa_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/ind_025_2025__joao_patrolamento_igrejinha_rio_preto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/ind_025_2025__joao_patrolamento_igrejinha_rio_preto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 025/2025_x000D_
 _x000D_
 ASSUNTO: Patrolamento, moledamento e compactação com rolo nas referidas estradas rurais: Igrejinha do Rio Preto- Assentamento Água Branca- Serra do Nazario- Assentamento Mundo Novo até Placa da Vaca_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/ind_026_2025__joao_academia_reserva_ind.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/ind_026_2025__joao_academia_reserva_ind.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 026/2025_x000D_
 _x000D_
 ASSUNTO: Instalação de Academia ao ar livre e parquinho para crianças das seguintes localidades: Reserva Indígena, Agua Branca, Apucaraninha e Barreiro_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/ind_027_2025__joao_disponibiliza_onibus_gratuito_vilas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/ind_027_2025__joao_disponibiliza_onibus_gratuito_vilas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 027/2025_x000D_
 _x000D_
 ASSUNTO: Disponibilização de ônibus gratuito para moradores das Vilas Rurais I e II. _x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/ind_028_2025__joao_melhorias_nas_ruas_do_bom_pastor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/ind_028_2025__joao_melhorias_nas_ruas_do_bom_pastor.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 028/2025_x000D_
 _x000D_
 ASSUNTO: Melhorias nas ruas da localidade conhecida como “Bom Pastor”_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/ind_029_2025__joao_melhorias_meu_campinho_juny.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/ind_029_2025__joao_melhorias_meu_campinho_juny.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 029/2025_x000D_
 _x000D_
 ASSUNTO: Construção do “Meu Campinho” no Jardim Juny_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/ind_030_2025__joao_acostamento_tamarana_a_serraria_viana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/ind_030_2025__joao_acostamento_tamarana_a_serraria_viana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 030/2025_x000D_
 _x000D_
 ASSUNTO: Acostamento da saída do Município até término do asfalto da Serraria Viana (asfalto novo)_x000D_
 REQUERENTES: João Maria Claro dos Santos Neto</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>Tega Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/ind_031_2025__tega_mini_acostamento.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/ind_031_2025__tega_mini_acostamento.pdf</t>
   </si>
   <si>
     <t>Construção de mini centro esportivo para o Jardim Juny/Esperança</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>Anauto do Incrão</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/ind_032_2025__anauto_tapa_buraco_viana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/ind_032_2025__anauto_tapa_buraco_viana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 032/2025_x000D_
 _x000D_
 ASSUNTO: Operação tapa buracos no asfalto novo, direção Serraria do Viana_x000D_
 REQUERENTES: Anauto Souza de Gouvea</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/ind_033_2025_baixinho_troca_e_lampadas_do_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/ind_033_2025_baixinho_troca_e_lampadas_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indicação n.° 033/2025- Baixinho Pedreiro- seja realizada a substituição das luminárias do Cemitério de Tamarana, sendo trocada por lâmpadas leds;</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/ind_034_2025_baixinho_melhorias_nas_ruas__vila_rural_i_e_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/ind_034_2025_baixinho_melhorias_nas_ruas__vila_rural_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Melhorias nas ruas das Vilas Rurais I e II, e se possível que seja realizado instalação de pedras regulares ou até massa asfáltica</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/ind_035_2025_baixinho_cobertura_no_cras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/ind_035_2025_baixinho_cobertura_no_cras.pdf</t>
   </si>
   <si>
     <t>Indico a realização de um estudo para a implantação de uma cobertura no CRAS (Centro de Referência de Assistência Social) no Jardim Esperança</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/ind_036_2025_valdenice_construcao_na_escola_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/ind_036_2025_valdenice_construcao_na_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma sala para coordenação escolar, uma biblioteca, refeitório, banheiros adequados para a educação infantil e uma quadra na Escola Municipal Taeko Lima Almeida</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/ind_037_2025_valdenice_melhorias_no_crianca_esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/ind_037_2025_valdenice_melhorias_no_crianca_esperanca.pdf</t>
   </si>
   <si>
     <t>Indico a realização de melhorias no Centro de Educação Infantil Criança Esperança, como a implantação da cobertura do pátio, instalação de pisos adequados para o ambiente escolar</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/ind_038_2025__jislaine_cursos_profissionalizantes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/ind_038_2025__jislaine_cursos_profissionalizantes.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Poder Executivo providências junto ao departamento competente, para que desenvolva projetos e estudos para que forneça aos jovens que estão concluindo o ensino médio, cursos técnicos profissionalizantes, relacionado ao potencial de empregabilidade em nossa região</t>
   </si>
   <si>
     <t>Professora Jislaine Vanite, Baixinho Pedreiro, Professora Angélica, Professora Valdenice</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/ind_039_2025__jislaine_redutores_e_sinalizacao_prox_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/ind_039_2025__jislaine_redutores_e_sinalizacao_prox_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal, estudo para colocação de redutores de velocidade e de placas de sinalização na Rua Orlando Fogaça de Prado próximo ao nº 002, que fica nas proximidades da lateral do muro do Cémiterio Municipal José Bolotari, situado no Conjunto Habitacional Sebastião Moura Tresse</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/ind_040_2025_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/ind_040_2025_jislaine.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal, que junto ao departamento competente, providencie estudos para a instalação de câmeras de monitoramento em todos os acessos ao município, como medida de segurança aos munícipes;</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/ind_041_2025__jislaine_patrolamento_chaparral_a_cruz_de_malta.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/ind_041_2025__jislaine_patrolamento_chaparral_a_cruz_de_malta.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal providências para o patrolamento, abertura das caixas d'água e moledamento em alguns pontos da estrada principal, que se inicia na Fazenda Chaparral, subindo pela estrada e passando pelas propriedades do Rafael Esteves em direção ao assentamento Cruz de Malta e Fazenda Céu Azul</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/ind_042_2025__jislaine_marco_jd_europa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/ind_042_2025__jislaine_marco_jd_europa.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal providência para instalação do marco que nomina a praça, situada no Jardim Europa, termos da Lei nº 1534 de 20 de novembro de 2023, que ´´Denomina de Antonio Batista Pinto a Praça situada no Jardim Europa, neste Municipio`` e tambem realize estudos para revigorar a praça com plantio de árvores, bancos e se possível uma academia ao ar livre</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>43</t>
-[...2 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/ind_043_2025__jislaine_asflato_bom_pastor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/ind_043_2025__jislaine_asflato_bom_pastor.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal providências para pavimentação asfáltica no Bom Pastor</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/ind_044_2025__jislaine_ponte_vila_rural.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/ind_044_2025__jislaine_ponte_vila_rural.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo estudo para construção de uma Ponte, localizada no limite do município de Tamarana com Londrina, nas proximidades da Vila Rural Agostinho Teixeira Sobrinho (Vila Rural I)</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/ind_045_2025__jislaine_repasse_assoc_estudantil.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/ind_045_2025__jislaine_repasse_assoc_estudantil.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente que promova estudos orçamentários para que aumente o porcentual do repasse à Associação Estudantil de Tamarana, que atende aos alunos regulamente matriculados em cursos presenciais em instituição de ensino superior fora do Município  de Tamarana/PR</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/ind_046_2025__jislaine_incentivo_agricultores.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/ind_046_2025__jislaine_incentivo_agricultores.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à secretaria competente realize estudos para incentivar pequenos agricultores, através de fornecimento de estufa para produção de hortaliças em geral</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/ind_047_2025_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/ind_047_2025_jislaine.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à secretaria que realize estudos e_x000D_
 verifique a possibilidade de fazer parcerias com a Emater e Instituto de_x000D_
 Desenvolvimento Rural Do Paraná, para fornecer calcário aos pequenos produtores_x000D_
 rurais do Município.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/ind_048_2025__jislaine_calcada_pista_conj_enes_e_manoel_b.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/ind_048_2025__jislaine_calcada_pista_conj_enes_e_manoel_b.pdf</t>
   </si>
   <si>
     <t>Solicitamos o estudo para a construção de calçadas com pista de caminhada no entorno dos conjuntos Manoel Batista Vieira e Enes Barbosa, estendendo atè as proximidades da Byte Company</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/ind_049_2025_anauto_cadeiras_de_rodas_e_muletas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/ind_049_2025_anauto_cadeiras_de_rodas_e_muletas.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência , a disponibilização de cadeiras de rodas, cadeiras de banho, andadores e muletas para atender as necessidades da população</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Professora Valdenice, Baixinho Pedreiro, Professora Angélica, Professora Jislaine Vanite</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/ind_050_2025_valdenice__reforma_da_ubs_bairro_dos_moreira_2.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/ind_050_2025_valdenice__reforma_da_ubs_bairro_dos_moreira_2.pdf</t>
   </si>
   <si>
     <t>Indico a reforma e ampliação da Unidade Básica de Saúde (UBS) Iracema Maria Decol, situada no Bairro dos Moreiras</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/ind_051_2025_valdenice_instalacao_da_cobertura_na_creche.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/ind_051_2025_valdenice_instalacao_da_cobertura_na_creche.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de uma cobertura na entrada e saída do Centro Municipal de Educação Infantil Adilson Siqueira dos Santos, localizado no Bairro Jardim Europa</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/ind_052_2025__joao_patrolamento_senador_a_moreiras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/ind_052_2025__joao_patrolamento_senador_a_moreiras.pdf</t>
   </si>
   <si>
     <t>Solicito o patrolamento, modelamento e compactação com rolo da estrada que se inicia na Fazenda Senador, passando por Renascer, pelo Sitio Zeca  (Motorista Escolar) pelo Sitio Laercio, pelo Sitio do Adãozinho da Serra, até alcançar as estadas dos Moreiras</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/ind_053_2025_nego_do_levi_cobertura_arquibancadas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/ind_053_2025_nego_do_levi_cobertura_arquibancadas.pdf</t>
   </si>
   <si>
     <t>Indico construção da cobertura da arquibancada do campo do Centro Social Urbano, visando mais conforto e segurança aos espectadores durante os eventos e atividades esportivas</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/ind_054_2025__nego_do_levi_palno_de_saude_servidores.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/ind_054_2025__nego_do_levi_palno_de_saude_servidores.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo a implantação de um plano de saúde para os servidores públicos, visando melhorar sua qualidade de vida e bem-estar, com cobertura para consultas, exames, tratamentos, internações e cirurgias</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/ind_055_2025_baixinho_instalacao_campo_suico_vila_rural_2.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/ind_055_2025_baixinho_instalacao_campo_suico_vila_rural_2.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de um Campo de Futebol Suíço na Vila Rural II, neste Município</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/ind_056_2025_nego_do_levi_patromento_chaparral_ao_rio_branco.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/ind_056_2025_nego_do_levi_patromento_chaparral_ao_rio_branco.pdf</t>
   </si>
   <si>
     <t>Solicito o patrolamento, moledamento e compactação com rolo das estradas que se iniciam na subida da Fazenda Chaparral, passando pela Fazenda VM Aprosol, pelo Sitio São Luiz da senhora Eliana Aparecida, pela Fazenda São Jorge, Fazenda Tamarana e Fazenda Santa Catarina, até chegar ao Rio Branco, na antiga escolinha</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/ind_057_2025_nego_do_levi_patrolamento_ponte_apucaraninha_a_placa_da_vaca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/ind_057_2025_nego_do_levi_patrolamento_ponte_apucaraninha_a_placa_da_vaca.pdf</t>
   </si>
   <si>
     <t>Solicito o patrolamento, moledamento e compactação com rolo na estrada que se inicia na ponte Apucaraninha, passando pela Fazenda Pacaembú, Chaparral, Fazenda Londrina, pela estrada Cabreiro até o Sitio do Roberto, seguindo pelo Grupo Brasil e, por fim, passando pela Serra do Zu até a Placa da Vaca</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/ind_058_2025_nego_do_levi_ponto_de_onibus.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/ind_058_2025_nego_do_levi_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo a construção de um ponto de ônibus escolar em frente á casa do Sr. Arildo, na Ponte Apucaraninha, pois o atual está em condições precárias, sem bancos e em risco de cair</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/ind_059_2025_tega_fabiano_solicita_reforma_centro_esportivo_enes_barbosa_e_manoel_batista_2.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/ind_059_2025_tega_fabiano_solicita_reforma_centro_esportivo_enes_barbosa_e_manoel_batista_2.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal reforma do campo de futebol suíço com a troca do alambrado e iluminação. E também que faça uma quadra poliesportiva com iluminação nos Conjuntos Habitacionais Manoel Batista Viera e Enes Barbosa</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/ind_060_2025_anauto_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/ind_060_2025_anauto_.pdf</t>
   </si>
   <si>
     <t>Solicito a limpeza e a adequação do bueiro localizado na Rua Cornélio Fico, em frente ao Hospital e ao DETRAN</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Instalação de parquinho para crianças e de_x000D_
 super poste para iluminação da praça do jardim Europa</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/ind_062_2025_nego_do_levi_instalacao_de_refletores_no_campo_de_futebol_do_centro_social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/ind_062_2025_nego_do_levi_instalacao_de_refletores_no_campo_de_futebol_do_centro_social.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação  de refletores no  campo de futebol do Centro Social Urbano.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/ind_063_2025_nego_do_levi_ampliacao_da_unidade_basica_de_saude_da_serraria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/ind_063_2025_nego_do_levi_ampliacao_da_unidade_basica_de_saude_da_serraria.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma e ampliação da Unidade Básica de Saúde (UBS) Edson _x000D_
 Siena Serraria Moacir Viana</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/ind_064_202_nego_do_levi_ampliacao_da_unidade_basica_de_saude_do_incra.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/ind_064_202_nego_do_levi_ampliacao_da_unidade_basica_de_saude_do_incra.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e a ampliação da Unidade Básica de Saúde Vereador Ozires de Oliveira Borges, localizada no Incrão</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/ind_065_2025_nego_do_levi_instalacao_de_parquinhos_e_academia_no_jd_europa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/ind_065_2025_nego_do_levi_instalacao_de_parquinhos_e_academia_no_jd_europa.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um parquinho para as crianças, uma academia ao ar livre, um poste de luz e colocar mais bancos no Conjunto Jardim Europa, nas proximidades da Rua Pedro Gregório com a Rua Vitoria</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/ind_066_2025__nego_do_levi_instalacao_de_parquinhos_e_academia_no_conj_sao_roque.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/ind_066_2025__nego_do_levi_instalacao_de_parquinhos_e_academia_no_conj_sao_roque.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de um parquinho para as crianças, uma academia ao ar livre, um poste de iluminação e a colocação de mais bancos no Conjunto São Roque;</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/ind_067_2025_nego_do_levi_ampliacao_da_unidade_basica_de_saude_do_mandassaia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/ind_067_2025_nego_do_levi_ampliacao_da_unidade_basica_de_saude_do_mandassaia.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e ampliação da Unidade Básica de Saúde Mandassaia</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/ind_068_2025_valdenice_construcao_de_dois_banheiros_acessiveis_na_praca_central.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/ind_068_2025_valdenice_construcao_de_dois_banheiros_acessiveis_na_praca_central.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a criação de um estudo técnico para verificar a viabilidade da construção de dois banheiros acessíveis na Praça Central;</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/ind_069_2025_valdenice_reforma_na_biblioteca_municipal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/ind_069_2025_valdenice_reforma_na_biblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal reformas na Biblioteca Pública Municipal Laura Maurison Catai, localizada na área Central</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/ind_070_2025_valdenice_reforma_na_capela.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/ind_070_2025_valdenice_reforma_na_capela.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal a necessidade de se tomar medidas que objetivem com a reforma geral da Capela Mortuária Municipal Ancião Antônio_x000D_
 Gonçalves Pereira.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2090/ind_071_2025_angelica_disponibilizacao_de_onibus_gratuito_para_os_alunos_que_estudam_em_londrina.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2090/ind_071_2025_angelica_disponibilizacao_de_onibus_gratuito_para_os_alunos_que_estudam_em_londrina.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, estudos para disponibilização de transporte gratuito aos alunos que estudam em Londrina</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/ind_072_2025_angelica_criacao_de_conselho_municipal_do_direitos_da_mulher.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/ind_072_2025_angelica_criacao_de_conselho_municipal_do_direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, estudos para que, através da secretaria competente, tome medidas necessárias para a criação do conselho municipal dos direitos da mulher.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/ind_073_2025_angelica_quebra_molas_estrada_do_natinho.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/ind_073_2025_angelica_quebra_molas_estrada_do_natinho.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal, providências para determinar ao setor competente para que tome as devidas providências quanto à colocação de quebra - molas na estrada do Natinho (trecho de asfalto), nas proximidades da chacará 22, sentido a vila rural II "Otávio de campos Lima.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_074_2025_angelica_reforma_na_faixada_da_escola_iracema.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_074_2025_angelica_reforma_na_faixada_da_escola_iracema.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente que promova estudos para a reforma na fachada principal (entrada) da escola Municipal Iracema Torres Rochedo.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_075_2025_angelica__instalacao_de_ponto_de_onibus_na_via_sentido_pasa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_075_2025_angelica__instalacao_de_ponto_de_onibus_na_via_sentido_pasa.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que determine à Secretaria competente que instale ponto de ônibus, na via sentido antiga PASA, estrada do Natinho, nas proximidades da borracharia.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/ind_076_2025_angelica__construcao_de_quadra_de_volei_na_vila_i.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/ind_076_2025_angelica__construcao_de_quadra_de_volei_na_vila_i.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal, providências para estudos de uma construção de uma quadra de vôlei na Vila Rural 1.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/ind_077_2025_angelica__obras_de_recuperacao_nas_estradas_vicinais.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/ind_077_2025_angelica__obras_de_recuperacao_nas_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal, estudo e tomadas de providências para que viabilize uma equipe de trabalho emergencial para realizar obras de recuperação, limpeza lateral, conformação da pista de rolamento, revestimento primário, drenagem e elevação em trechos alagadiços das estradas vicinais e até em carreadores, onde os PDR (s) não foram atendidos.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2077/ind_078_2025_angelica__construcao_de_praca_e_pista_de_caminhada_no_sao_roque.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2077/ind_078_2025_angelica__construcao_de_praca_e_pista_de_caminhada_no_sao_roque.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para Construção de uma praça e pista de caminhada no Residencial São Roque.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/ind_079_2025_angelica__construcao_de_parque_infantil_no_sao_roque.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/ind_079_2025_angelica__construcao_de_parque_infantil_no_sao_roque.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo municipal, providências para estudos de construção de área de lazer ( parque infantil) no bairro residencial São Roque.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_080_2025_angelica__construcao_de_galeria_pluvial_acesso_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_080_2025_angelica__construcao_de_galeria_pluvial_acesso_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, estudos para construção de galeria_x000D_
 pluvial PR 980, Rodovia Victório Francovig, nas proximidades do acesso à Vila_x000D_
 Siena;</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/ind_081_2025_angelica__implantacao_de_uma_equipe_exclusiva_para_o_pdr.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/ind_081_2025_angelica__implantacao_de_uma_equipe_exclusiva_para_o_pdr.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, estudo para implantação de uma equipe exclusiva para o PDR no município de Tamarana.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/ind_082_2025_angelica__pintura_de_faixas_para_estacionar_e_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/ind_082_2025_angelica__pintura_de_faixas_para_estacionar_e_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao executivo municipal, providências para pintura indicando local para estacionar apenas em um lado da via, na rua demétrio carneiro siqueira, e faixa de pedestre nas proximidades do hospital.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/ind_083_2025_baixinho__melhorias_nas_estradas_em_frente_ao_marco_avicultura.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/ind_083_2025_baixinho__melhorias_nas_estradas_em_frente_ao_marco_avicultura.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a realização de melhorias na estrada em frente à empresa Marco Avicultura, no Banhadão, até a estrada do Candiró.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/ind_084_2025_baixinho__patrolamento_na_reserva_indigena_ate_o_salto_do_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/ind_084_2025_baixinho__patrolamento_na_reserva_indigena_ate_o_salto_do_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a realização do patrolamento da estrada que liga Reserva Indígena até o Salto Apucarinha.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2070/ind_085_2025_angelica__patrolamento_ate_a_prainha_do_tibagi.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2070/ind_085_2025_angelica__patrolamento_ate_a_prainha_do_tibagi.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a realização do patrolamento partindo da Reserva_x000D_
 Indigina Apucaraninha até a prainha do Tibagi.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2069/ind_086_2025_baixinho__instalacao_de_banheiros_no_centro_social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2069/ind_086_2025_baixinho__instalacao_de_banheiros_no_centro_social.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a instalação de portas nos banheiros do Centro Social Urbano.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/ind_087_2025_baixinho__instalacao_de_quadra_de_volei_no_centro_social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/ind_087_2025_baixinho__instalacao_de_quadra_de_volei_no_centro_social.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a construção de duas quadras de areia no Centro Social Urbano para as práticas de vôlei e futevôlei</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/ind_088_2025_baixinho__instalacao_de_galerias_pluviais_no_jardim_esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/ind_088_2025_baixinho__instalacao_de_galerias_pluviais_no_jardim_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a manutenção de uma das galerias Pluviais que se_x000D_
 rompeu na rua José Antonio Amaro (Jardim Esperança)</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/ind_089_2025_baixinho__contratacao_de_motorista_para_o_hospital_no_periodo_noturno.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/ind_089_2025_baixinho__contratacao_de_motorista_para_o_hospital_no_periodo_noturno.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a contratação de mais um motorista no período noturno do Hospital São Francisco.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/ind_090_2025_baixinho__manutencao_da_iluminacao_do_centro_social_e_pista_de_caminhada.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/ind_090_2025_baixinho__manutencao_da_iluminacao_do_centro_social_e_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a manutenção das iluminarias no Centro Social Urbano e se possível mais alguns pontos de iluminação na pista de caminhada.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2064/ind_091_2025_baixinho__construcao_de_banheiros_no_centro_social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2064/ind_091_2025_baixinho__construcao_de_banheiros_no_centro_social.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a construção de banheiros sanitários no Campo Society localizado no Cristo Rei.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/ind_092_2025_baixinho__construcao_de_banheiros_no_society_da_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/ind_092_2025_baixinho__construcao_de_banheiros_no_society_da_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a construção de banheiros sanitários no Campo Society localizado na Vila Siena.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/ind_093_2025_baixinho__patrolamento_na_vila_ll.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/ind_093_2025_baixinho__patrolamento_na_vila_ll.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, a realização do patrolamento e moledamento na estrada que inicia na saída da Vila Rural II, passando em frente ao Sitio José Moreira e ao Sítio do Dinoel, até a estrada da Ponte Nova.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2061/ind_094_2025_anauto__tapa_buraco_no_bom_pastor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2061/ind_094_2025_anauto__tapa_buraco_no_bom_pastor.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência que seja realizado um tapa buraco na Rua das Roseiras na localidade Bom Pastor.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/ind_095_2025_nego_do_levi__construcao_de_pontos_de_onibus_no_sao_roque.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/ind_095_2025_nego_do_levi__construcao_de_pontos_de_onibus_no_sao_roque.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo a construção de pontos de ônibus escolar no conjunto São Roque.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_096_2025_nego_do_levi__ponto_de_onibus_em_frente_ao_projeto_solipar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_096_2025_nego_do_levi__ponto_de_onibus_em_frente_ao_projeto_solipar.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo a construção de um ponto de ônibus escolar em frente projeto Solipar na rua João Domingues.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_097_2025_nego_do_levi__ponto_de_onibus_no_jd_esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_097_2025_nego_do_levi__ponto_de_onibus_no_jd_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo a construção de um ponto de ônibus escolar rua da Vitória no conjunto Jardim Esperança.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/ind_098_2025_nego_do_levi__ponto_de_onibus_entre_o_jd_esperanca_e_o_jd_juny.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/ind_098_2025_nego_do_levi__ponto_de_onibus_entre_o_jd_esperanca_e_o_jd_juny.pdf</t>
   </si>
   <si>
     <t>Solicito a manutenção e a higienização do ponto de ônibus localizado na Água do Beijo, entre Juny e Jardim Esperança.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/ind_099_2025_nego_do_levi__construcao_de_banheiro_no_conj_sebastiao_de_moura_tresse.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/ind_099_2025_nego_do_levi__construcao_de_banheiro_no_conj_sebastiao_de_moura_tresse.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de banheiro publico masculino e feminino na praça do conjunto Sebastião de Moura Tresse.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/ind_100_2025_nego_do_levi__instalacao_de_cestos_de_lixo_na_ultima_rua_do_bairro_sao_roque.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/ind_100_2025_nego_do_levi__instalacao_de_cestos_de_lixo_na_ultima_rua_do_bairro_sao_roque.pdf</t>
   </si>
   <si>
     <t>Solicito, a instalação de cestos de lixo com maior capacidade, localizado no final da Rua Dom Fernando Tadei ao lado do local denominado Chácara do Senhor Silvio, (ultima Rua do Bairro São Roque).</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/ind_101_2025__nego_do_levi_tapa_buraco_no_conj_sebastiao_de_moura_tresse.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/ind_101_2025__nego_do_levi_tapa_buraco_no_conj_sebastiao_de_moura_tresse.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência que seja realizado um tapa buraco no Conjunto_x000D_
 Sebastião de Moura Tresse</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/ind_102_2025__nego_do_levi_iplantacao_de_vale_alimentacao_aos_servidores_publicos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/ind_102_2025__nego_do_levi_iplantacao_de_vale_alimentacao_aos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação do vale alimentação aos servidores públicos.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Edson de Souza</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/ind_103_2025_edinho_desvio_da_segunda_ponte_do_agua_branca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/ind_103_2025_edinho_desvio_da_segunda_ponte_do_agua_branca.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que seja recolocado os tubos de desvio da segunda ponte do assentamento Água Branca e melhorias na Ponte que se encontra danificada</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/ind_104_2025_edinho_recolocacao_de_tubos_de_desvio_da_ponte_do_nazaro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/ind_104_2025_edinho_recolocacao_de_tubos_de_desvio_da_ponte_do_nazaro.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que seja recolocado os tubos de desvio da Ponte do Nazaro e melhorias na ponte que se encontra danificada</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/ind_105_2025_edinho_recolocacao_de_tubos_de_desvio_da_ponte_da_igrejinha_do_rio_preto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/ind_105_2025_edinho_recolocacao_de_tubos_de_desvio_da_ponte_da_igrejinha_do_rio_preto.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo que seja recolocado os tubos de desvio na Ponte da Igrejinha do Rio Preto e melhorias na ponte que se encontra danificada</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/ind_106_2025_nego_do_levi_lombadas_e_faixa_de_atencao_radares_de_velocidade_no_percurso_da_rodovia_victorio_francovig.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/ind_106_2025_nego_do_levi_lombadas_e_faixa_de_atencao_radares_de_velocidade_no_percurso_da_rodovia_victorio_francovig.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja colocado, se possível, lombadas, faixas de atenção, radares de velocidade no percurso da Rodovia Victório Francovig, entre trevo e Ferro velho Eldorado (Polaco), bem como, passarela elevada nas proximidades do ponto de ônibus, em frente a Fábrica de perfumes</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1950/ind_107_2025_nego_do_levi_instalacao_de_semafaros.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1950/ind_107_2025_nego_do_levi_instalacao_de_semafaros.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo junto com a Secretaria instalação de semáforos na entrada da cidade, especificamente nas Ruas Izaltino José Silvestre com a Avenida João Domingues, Na Rua Izaltino José Silvestre esquina com a Rua Euzébio Barbosa de Menezes, na Rua Arlindo Pereira de Araújo com a Rua Euzébio Barbosa de Menezes, na Rua Arlindo Pereira de Araújo com a Rua Evaristo Camargo, e na Rua Izaltino José Silvestre com a Rua Evaristo Camargo</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1955/ind_108_2025__jislaine_contratacao_de_mais_um_motorista_para_a_linha_urbana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1955/ind_108_2025__jislaine_contratacao_de_mais_um_motorista_para_a_linha_urbana.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo o estudo para contratação de mais um motorista para_x000D_
 a linha urbana de ônibus que ocorre no município.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/ind_109_2025__jislaine_aulas_de_violao_na_biblioteca_municipal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/ind_109_2025__jislaine_aulas_de_violao_na_biblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que seja realizado um estudo, em parceria com a_x000D_
 secretaria responsável, visando a retomada das aulas de violão na Biblioteca Municipal,_x000D_
 bem como a ampliação das opções de instrumentos musicais disponíveis.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1959/ind_110_2025__jislaine_enxovais_de_gestantes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1959/ind_110_2025__jislaine_enxovais_de_gestantes.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que seja realizado um estado, em parceria com a secretaria responsável, visando a distribuição de enxovais a gestantes em situação vulnerabilidade</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/ind_111_2025__jislaine_reservatoiro_de_agua_para_o_cmei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/ind_111_2025__jislaine_reservatoiro_de_agua_para_o_cmei.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que seja realizado um estudo, em parceria com a secretaria responsável, visando a aquisição de um reservatório de água para o CMEI Criança Esperança;</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/ind_112_2025_nego_do_levi_estrada__placas_indicativas_de_nomes_de_ruas_no_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/ind_112_2025_nego_do_levi_estrada__placas_indicativas_de_nomes_de_ruas_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de placas indicativas de nomes de ruas no Município</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/ind_113_2025__valdenice_pavimentacao_nas_vielas_tupy_e_guarany.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/ind_113_2025__valdenice_pavimentacao_nas_vielas_tupy_e_guarany.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, pavimentação das Vielas Tupy e Guarany que ficam entre as Ruas Fernando Tadei e Demétrio Carneiro Siqueira e Evaristo Camargo.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/ind_114_2025__valdenice_pintura_e_correcao_do_muro_da_escola_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/ind_114_2025__valdenice_pintura_e_correcao_do_muro_da_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal pintura e correção do muro (fachada) da Escola Municipal Taeko Lima Almeida;</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/ind_115_2025__valdenice_coleta_de_exames_de_sangue_na_uaps.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/ind_115_2025__valdenice_coleta_de_exames_de_sangue_na_uaps.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que, através da secretaria de saúde, viabilize estudo para a realização da coleta de exames de sangue na UAPS Padre Carmel Benzina situado na rua Durval Azevedo Costa, 168- Jardim Juny</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/ind_116_2025__valdenice_pavimentacao_na_rua_fernando_tadei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/ind_116_2025__valdenice_pavimentacao_na_rua_fernando_tadei.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal e a Secretaria Competente a pavimentação na Rua Fernando Tadei</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/ind_117_2025__valdenice_pavimentacao_nas_ruas_matias_lemes_goncalves_e_arroio_grande.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/ind_117_2025__valdenice_pavimentacao_nas_ruas_matias_lemes_goncalves_e_arroio_grande.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal e a Secretaria Competente a pavimentação nas Ruas Matias Lemes Gonçalves e Arroio Grande</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a ampliação da Avenida João Domingues Gonçalves._x000D_
 _x000D_
 OBS: RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/ind_119_2025_edson_souza_tapa_buraco_em_frente_a_antiga_pasa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/ind_119_2025_edson_souza_tapa_buraco_em_frente_a_antiga_pasa.pdf</t>
   </si>
   <si>
     <t>Solicito, com urgência, ao Executivo Municipal a realização de um tapa-buraco no asfalto em frente a antiga Pasa;</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/ind_120_2025__jislaine_odontologica_no_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/ind_120_2025__jislaine_odontologica_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado um estudo visando á oferta de uma especialidade odontológica no município, com foco específico na necessidade de prótese dentária</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/ind_121_2025__jislaine_estudo_para_identificar_e_buscar_possiveis_verbas_estaduais_destinadas_a_recursos_para_acoes_e_melhorias_nas_estradas_rurais_no_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/ind_121_2025__jislaine_estudo_para_identificar_e_buscar_possiveis_verbas_estaduais_destinadas_a_recursos_para_acoes_e_melhorias_nas_estradas_rurais_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado um estudo com o objetivo de identificar e buscar possíveis verbas estaduais destinadas a recursos para ações e melhorias nas estradas rurais do Município</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/ind_122_2025__valdenice_equipe_multidiciplinar_composta_por_assistente_social_psicopedagogo_fonoaudiologo....pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/ind_122_2025__valdenice_equipe_multidiciplinar_composta_por_assistente_social_psicopedagogo_fonoaudiologo....pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja realizado um estudo para viabilizar a inclusão de uma equipe multidisciplinar composta por assistente social, psicopedagogo, fonoaudiólogo e psicólogo no quadro de profissionais da educação</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/ind_123_2025_valdenice__estudo_para_oferta_de_um_medico_especialista_em_neuropediatra.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/ind_123_2025_valdenice__estudo_para_oferta_de_um_medico_especialista_em_neuropediatra.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja realizado um estudo para oferta de um Médico especialista em Neuropediatra</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/ind_124_2025_renan_construcao_de_uma_rotatoria_na_entrada_da_vila_rural_ii_e_no_inicio_da_estrada_que_passa_pelo_bairro_dos_moreira.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/ind_124_2025_renan_construcao_de_uma_rotatoria_na_entrada_da_vila_rural_ii_e_no_inicio_da_estrada_que_passa_pelo_bairro_dos_moreira.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal,a construção de uma rotatória na entrada da Vila Rural II e no início da estrada que passa pelo Bairro dos Moreiras</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/ind_125_2025_nego_do_levi__aparelho_cardiotocografico.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/ind_125_2025_nego_do_levi__aparelho_cardiotocografico.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a aquisição de um aparelho Cardiotocográfico</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/ind_126_2025__nego_do_levi_tapa_buraco_no_conjunto_cristo_rei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/ind_126_2025__nego_do_levi_tapa_buraco_no_conjunto_cristo_rei.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a realização de tapa buraco no conjunto Cristo Rei</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/ind_127_2025__nego_do_levi_recolocacao_de_manilhas_pluviais_sentido_a_segunda_estrada_da_unopar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/ind_127_2025__nego_do_levi_recolocacao_de_manilhas_pluviais_sentido_a_segunda_estrada_da_unopar.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a recolocação de manilhas pluviais sentido a segunda estrada da Unopar passando pelo Rafael Lamartine, Lago Azul</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/ind_128_2025_nego_do_levi_cancha_de_bocha_no_centro_social_urbano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/ind_128_2025_nego_do_levi_cancha_de_bocha_no_centro_social_urbano.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a construção de uma Cancha de Bocha no Centro Social Urbano</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/ind_129_2025_nego_do_levi_patrolamento_e_manutencao_de_estrada_que_vai_para_o_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/ind_129_2025_nego_do_levi_patrolamento_e_manutencao_de_estrada_que_vai_para_o_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal,patrolamento, modelamento e compactação com rolo nas estradas, Ponte Nova que inicia no Cemitério, até a encruzilhada do asfalto da antiga fábrica de papel</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_130_2025_nego_do_levi_pavimentacao_asfaltica_rua_joaquim_paulo_de_almeida.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_130_2025_nego_do_levi_pavimentacao_asfaltica_rua_joaquim_paulo_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a realização de pavimentação asfáltica na Rua Joaquim Paulo de Almeida</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal para a construção de poço artesiano e instalação de caixa d'água de maior capacidade na Vila Rural 2</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/ind_132_2025_baixinho_um_computador_para_o_posto_de_saude_do_mandassaia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/ind_132_2025_baixinho_um_computador_para_o_posto_de_saude_do_mandassaia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, um computador para o posto de saúde do Mandassaia</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_133_2025_baixinho_impressora_para_o_posto_de_saude_do_mandassaia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_133_2025_baixinho_impressora_para_o_posto_de_saude_do_mandassaia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, uma impressora para o posto de saúde do Mandassaia</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_134_2025_baixinho_substituicao_de_cadeiras_de_espera_para_o_posto_de_saude_do_mandassaia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_134_2025_baixinho_substituicao_de_cadeiras_de_espera_para_o_posto_de_saude_do_mandassaia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a substituição de cadeiras de espera para o posto de saúde do Mandassaia</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/ind_135_2025_baixinho_rocagem_envolta_do_posto_de_saude_do_mandassaia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/ind_135_2025_baixinho_rocagem_envolta_do_posto_de_saude_do_mandassaia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a roçagem em volta do posto de saúde do Mandassaia</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/ind_136_2025_baixinho_rocagem_na_estrada_dos_mineiros_passando_pelo_sitio_seu_roberto_ate_o_sitio_do_sei_elio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/ind_136_2025_baixinho_rocagem_na_estrada_dos_mineiros_passando_pelo_sitio_seu_roberto_ate_o_sitio_do_sei_elio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal,  que seja realizado a roçagem na estrada dos Mineiros passando  pelo Sitio do seu Roberto até o Sitio do seu Elio</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Baixinho Pedreiro, Professora Angélica, Professora Jislaine Vanite, Professora Valdenice</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/ind_137_2025_baixinho_instalacao_de_um_bebedouro_de_agua_na_escola_indigena_agua_branca_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/ind_137_2025_baixinho_instalacao_de_um_bebedouro_de_agua_na_escola_indigena_agua_branca_ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a instalação de um bebedouro de água na Escola Indígena Água Branca II</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/ind_138_2025_baixinho_instalacao_de_um_reservatorio_de_agua_na_vila_rural_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/ind_138_2025_baixinho_instalacao_de_um_reservatorio_de_agua_na_vila_rural_ii.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a construção de Poço Artesiano e instalação de caixa d´água  na Vila Rural II</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_139_2025_baixinho_instalacao_de_um_reservatorio_de_agua_na_vila_rural_i.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_139_2025_baixinho_instalacao_de_um_reservatorio_de_agua_na_vila_rural_i.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a instalação de um reservatório de água na Vila Rural I</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/ind_140_2025_baixinho_instalacao_de_um_poco_artesiano_na_serraria_moacir_viana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/ind_140_2025_baixinho_instalacao_de_um_poco_artesiano_na_serraria_moacir_viana.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a instalação de um poço  artesiano na  Serraria Moacir Viana</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2145/ind_141_2025_baixinho_impressora_na_escola_indigena_agua_branca_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2145/ind_141_2025_baixinho_impressora_na_escola_indigena_agua_branca_ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, uma impressora na Escola Indígena Água Branca II</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/ind_142_2025_baixinho_ponto_de_internet_no_salto_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/ind_142_2025_baixinho_ponto_de_internet_no_salto_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a  instalação de um  ponto  de  internet no Salto Apucaraninha</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/ind_143_2025_baixinho_quebra_molas_na_rua__rogerio_augusto_de_araujo_jardim_juny.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/ind_143_2025_baixinho_quebra_molas_na_rua__rogerio_augusto_de_araujo_jardim_juny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a construção de  um  quebra molas na Rua Rogério Augusto de Araujo, Jardim Juny</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/ind_144_2025_baixinho_a_reforma_da_calcada_no_inicio_da_rua_demetrio_carneiro_siqueira_ate_o_asilo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/ind_144_2025_baixinho_a_reforma_da_calcada_no_inicio_da_rua_demetrio_carneiro_siqueira_ate_o_asilo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a reforma da calçada no  início da Rua Demétrio Carneiro Siqueira até  o Asilo</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a construção de um  ponto  de  ônibus na  Vila rural II (primeira Rua em frente ao  lote quatro)</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado  um  estudo para convênios para casas habitacionais no Municipio</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/ind_147_2025__jislaine_melhorias_com_massa_asfaltica_na_subida_localizada_na_rua_a_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/ind_147_2025__jislaine_melhorias_com_massa_asfaltica_na_subida_localizada_na_rua_a_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal,  melhorias com massa asfaltica na subida localizada na rua A, Vila Siena</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/ind_148_2025__jislaine_melhorias_com_massa_asfaltica_na_via_que_acessa_o_jardim_juny_e_bom_pastor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/ind_148_2025__jislaine_melhorias_com_massa_asfaltica_na_via_que_acessa_o_jardim_juny_e_bom_pastor.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, melhorias com massa asfaltica na via que tem acesso ao Jardim Juny e Bom Pastor</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2142/ind_149_2025_nego_do_levi_a_faixa_de_pedestre_em_frente_ao_taeko_lima_de_almeida.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2142/ind_149_2025_nego_do_levi_a_faixa_de_pedestre_em_frente_ao_taeko_lima_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal para a construção de  uma  faixa de  pedestre elevada em frente a escola Municipal Taeko Lima Almeida</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/ind_150_2025__angelica_quebra_molas_na_rua_alcides_jose_maria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/ind_150_2025__angelica_quebra_molas_na_rua_alcides_jose_maria.pdf</t>
   </si>
   <si>
     <t>solicita ao Executivo Municipal, providências para determinar ao setor competente para que tome as devidas providências quanto à colocação de quebra- molas na Rua Alcides José Maria nas proximidades do Hospital São Francisco, saída de veículos e do SAMU</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/ind_151_2025__valdenice_postes_de_iluminacao_publica_na_viela_tupy.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/ind_151_2025__valdenice_postes_de_iluminacao_publica_na_viela_tupy.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que adote providências para implantação de postes de iluminação pública na Viela Tupy  que fica entre as Ruas Fernando Tadei e Demétrio Carneiro Siqueira.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/ind_152_2025__valdenice_iluminacao_praca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/ind_152_2025__valdenice_iluminacao_praca.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal junto ao setor competente, à manutenção e o melhoramento da iluminação na  da Praça Matriz.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2144/ind_153_2025_nego_do_levi_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2144/ind_153_2025_nego_do_levi_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>Solicito  ao Executivo Municipal pavimentação asfáltica  no trecho da saída do  cemitério passando pela Ponte Nova até o asfalto da antiga Pasa</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/ind_154_2025_nego_do_levi_pavimentacao_leao_do_norte.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/ind_154_2025_nego_do_levi_pavimentacao_leao_do_norte.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal pavimentação asfáltica nas  chácaras conhecidas como Leão do Norte</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/ind_155_2025_nego_do_levi_pavimentacao_asfaltca_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/ind_155_2025_nego_do_levi_pavimentacao_asfaltca_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal pavimentação asfáltica nas ultimas ruas da Vila Siena  A e B;</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal pavimentação asfáltica na saída do Candiró até a divisa de Municipios</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/ind_157_2025_jislaine_oferecer_cursos_de_capacitacao_para_produtoas_mulheres.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/ind_157_2025_jislaine_oferecer_cursos_de_capacitacao_para_produtoas_mulheres.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal juntamente com a secretaria responsável a busca para oferecer cursos de capacitação para mulheres produtoras rurais</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/ind_158_2025_valdenice_reativacao_do_viveiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/ind_158_2025_valdenice_reativacao_do_viveiro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal juntamente a secretaria responsável, a reativação do Viveiro Municipal, com a produção e distribuição de mudas destinadas a reflorestamento, arborização urbana e incentivo a agricultura às famílias</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/ind_159_2025_jislaine_medidas_de_incentivos_aos_pequenos_produtores.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/ind_159_2025_jislaine_medidas_de_incentivos_aos_pequenos_produtores.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal juntamente com a secretaria responsável direcionamentos, estudos para medidas de incentivo ao pequeno produtor, sendo objetivos ao atendimento e algumas realidades econômicas de nossa regionalidade</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/ind_160_2025_valdenice_aquisicao_de_mobiliarios_para_a_capela_mortuaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/ind_160_2025_valdenice_aquisicao_de_mobiliarios_para_a_capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a aquisição de mobiliários para a Capela Mortuária</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/ind_161_2025__angelca_ampliar_o_numero_de_vagas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/ind_161_2025__angelca_ampliar_o_numero_de_vagas.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, estudos para que, através das secretarias competentes, tomem medidas necessárias para ampliar o número de vagas ofertadas para atender a demanda de crianças em idade correspondente a faixa etária, com finalidade de estar atendendo o crescente número de alunos nas creches municipais, desse modo, garantindo o direito de vagas</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/ind_162_2025_nego_do_levi_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/ind_162_2025_nego_do_levi_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja construído um redutor de  velocidade na Vila Siena, na rua nova de asfalto</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/ind_163_2025_nego_do_levi_instalacao_de_lixeiras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/ind_163_2025_nego_do_levi_instalacao_de_lixeiras.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a instalação  lixeiras novas na cidade</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/ind_164_2025_nego_do_levi_mais_medicos_no_hospital_sao_francisco.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/ind_164_2025_nego_do_levi_mais_medicos_no_hospital_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado  a contratação de um médico plantonista no período noturno no hospital São Francisco</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/ind_165_2025_nego_do_levi_patrolamento_e_modelamento_com_compactacao_igrejinha_do_rio_preto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/ind_165_2025_nego_do_levi_patrolamento_e_modelamento_com_compactacao_igrejinha_do_rio_preto.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado o patrolamento e  modelamento  com compactação com rolo nas estradas da Igrejinha do Rio Preto, trecho água branca  até o Rio Preto</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/ind_166_2025_nego_do_levi_fornecimento_de_hidroterapia_jislaine_angelica_e_baixinho.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/ind_166_2025_nego_do_levi_fornecimento_de_hidroterapia_jislaine_angelica_e_baixinho.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo estudos para que, através da secretaria competente aja a possibilidade de programas, convênios ou credenciamento para fornecimento de hidroterapia, também conhecida como fisioterapia aquática ou hidroginástica no município de Tamarana, sendo possível a parceria, o aluguel do ambiente apropriado e do educador físico para tais atividades</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2000/ind_167_baixinho_academia_ao_ar_livre_no_mandassaia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2000/ind_167_baixinho_academia_ao_ar_livre_no_mandassaia.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado uma Academia ao Ar livre para os moradores do assentamento Mandassaia</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2001/ind_168_2025_baixinho_patrolamento_agua_branca_ate_o_rio_apucarana_grande.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2001/ind_168_2025_baixinho_patrolamento_agua_branca_ate_o_rio_apucarana_grande.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado o patrolamento na estrada que liga Água Branca até o rio Apucarana Grande</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/ind_169_baixinho_limpeza_de_caixas_de_agua.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/ind_169_baixinho_limpeza_de_caixas_de_agua.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a limpeza das caixas_x000D_
 d'água no decorrer do asfalto começando no Rio Apucaraninha até a Serraria do Moacir_x000D_
 Viana.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/ind_170_baixinho_limpeza_de_caixas_de_agua_candiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/ind_170_baixinho_limpeza_de_caixas_de_agua_candiro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja feito a limpeza das caixas de Água da estrada do Candiro</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/ind_171_baixinho_limpeza_de_caixas_de_agua_candiro_ate_o_marco_avicultura.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/ind_171_baixinho_limpeza_de_caixas_de_agua_candiro_ate_o_marco_avicultura.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a limpeza das caixas d'água na estrada do Candiró até a empresa Marco Avicultura conhecida como banhadão.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/ind_172_baixinho_aumento_da_altura_dos_tres_redutores_de_velocidade_jardim_das_flores.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/ind_172_baixinho_aumento_da_altura_dos_tres_redutores_de_velocidade_jardim_das_flores.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento da altura de três Quebra Molas na Rua Beija Flor no Jardim das Flores</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/ind_173_baixinho_redutor_de_velocidade_espaco_chanan.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/ind_173_baixinho_redutor_de_velocidade_espaco_chanan.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um Quebra Molas na Rua Sebastião Luiz no Jardim Europa (em frente o Espaço Chanan)</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/ind_174_baixinho_academia_ao_ar_livre_na_agua_branca_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/ind_174_baixinho_academia_ao_ar_livre_na_agua_branca_ii.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado uma Academia ao livre na Aldeia Indígena Água Branca II</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/ind_175_2025_valdenice_paisagismo_nas_pracas_rotatorias_e_canteiros.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/ind_175_2025_valdenice_paisagismo_nas_pracas_rotatorias_e_canteiros.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal e a Secretaria Responsável a implantação de um Projeto de Paisagismo Urbano nas praças, rotatórias e canteiros</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/ind_176_2025_renan_leal_fornecimento_de_agua_para_o_renascer_i.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/ind_176_2025_renan_leal_fornecimento_de_agua_para_o_renascer_i.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que viabilize o fornecimento de água para o Bairro Renascer I</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/ind_177_2025_nego_do_levi_construcao_de_piscina_para_a_fisioterapia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/ind_177_2025_nego_do_levi_construcao_de_piscina_para_a_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal e a Secretaria responsável, construção de uma piscina para ser utilizada na fisioterapia</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/ind_178_2025_nego_do_levi_instalacao_de_manilhas_agua_branca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/ind_178_2025_nego_do_levi_instalacao_de_manilhas_agua_branca.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja  instalado manilhas na entrada do  sitio Senhor Marcos Morinaga e Água Branca</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/ind_179_2025_tega_fabiano_recape_no_acostamento_da_roddovia_francovig.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/ind_179_2025_tega_fabiano_recape_no_acostamento_da_roddovia_francovig.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que realize o recape no acostamento da rodovia Victório Francovig da saída de Tamarana  atéo trevo 445 nos dois sentidos</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/ind_180_2025_valdenice_mapeamento_do_descarte_irregular_do_lixo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/ind_180_2025_valdenice_mapeamento_do_descarte_irregular_do_lixo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, e a Secretaria competente que realize um mapeamento do descarte irregular dos lixos em nossa cidade, bem como a colocação de placas informativas em locais estratégicos</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/ind_181_2025_valdenice__construcao_de_um_banheiro_para_higiene_pessoal_com_chuveiro_e_um_espaco_retificada.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/ind_181_2025_valdenice__construcao_de_um_banheiro_para_higiene_pessoal_com_chuveiro_e_um_espaco_retificada.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que sejam tomadas as providências necessárias junto ao setor competente da municipalidade, para a construção de um (01) banheiro com instalações adequadas para sua higiene pessoal com chuveiro, para uso exclusivo do funcionário,um (1) espaço onde possa guardar restos de materiais de construção, ferramentas de trabalho  e  um  espaço aonde possa estar realizando  suas refeições, o aumento de  pontos  de  iluminação no cemitério Municipal José Bolotari.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/ind_182_2025_baixinho_ampliacao_do_campo_de_futebol_da_serraria_moacir_viana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/ind_182_2025_baixinho_ampliacao_do_campo_de_futebol_da_serraria_moacir_viana.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a  ampliação do Campo de futebol  da Serraria Moacir Viana, transformando em um Campo oficial do Município com vestiários e alambrados</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/ind_205_2025_nego_do_levi_solicita_realizacao_de_estudos_para_implantacao_de_bueiros_inteligentes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/ind_205_2025_nego_do_levi_solicita_realizacao_de_estudos_para_implantacao_de_bueiros_inteligentes.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal para realização de estudos visando a implantação de bueiros inteligentes no município</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/ind_184_2025_baixinho_abertura_de_caixas_de_contencao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/ind_184_2025_baixinho_abertura_de_caixas_de_contencao.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado abertura de caixas de contenção de água na estrada que liga da ponte do Fiú até a estrada da Reserva indígena</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2068/ind_185_2025_baixinho_manutencao_na_ponte_de_madeira_em_frente_a_fazenda_unopar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2068/ind_185_2025_baixinho_manutencao_na_ponte_de_madeira_em_frente_a_fazenda_unopar.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a manutenção na ponte  de madeira em frente a Fazenda Unopar sentido a Cruz de Malta e se  possível que se realizado uma  nova ponte de  concreto.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_186_2025_baixinho_disponibilizacao_de_duas_traves_de_campo_de_futebol_para_reserva_indigena_barreiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_186_2025_baixinho_disponibilizacao_de_duas_traves_de_campo_de_futebol_para_reserva_indigena_barreiro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja disponibilizado duas traves de Campo futebol oficiais para a Reserva Indígena do Barreiro;</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/ind_187_2025_valdenice_colocacao_de_bebedouro_no_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/ind_187_2025_valdenice_colocacao_de_bebedouro_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que sejam tomadas as providências necessárias junto ao setor competente da municipalidade, para a colocação de um bebedouro no Cemitério Municipal José Bolotari;</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/ind_188_jislaine_ciclovia_nas_vias_victorio_francovig.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/ind_188_jislaine_ciclovia_nas_vias_victorio_francovig.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja realizado a construção de ciclovias nas vias Victório Francovig e na via José Fabiano, que liga a área urbana ao Bairro Jardim Juny</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/ind_189_2025_nego_do_levi_instalacao_de_parquinho_na_vila_l.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/ind_189_2025_nego_do_levi_instalacao_de_parquinho_na_vila_l.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado uma  instalação de  um parquinho  para as crianças da Vila rural I</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_190_2025_tega_fabiano_reforma_do_marco_na_praca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_190_2025_tega_fabiano_reforma_do_marco_na_praca.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a reforma do Marco que existe na Praça Ubaldino de Sá Bittencourt</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/ind_191_2025_nego_do_levi_caixas_de_contencao_saindo_da_unopar_ate_serraria_dos_viana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/ind_191_2025_nego_do_levi_caixas_de_contencao_saindo_da_unopar_ate_serraria_dos_viana.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado o patrolamento e moledamento com rolo de compactação e que seja realizado aberturas de caixas de contenção de água nas estradas saindo do Portal da Unopar, passando pelo Sitio  do Senhor Nei Stein, Senhor Biju, Senhor Faustão, Senhor Marquinho e voltando pelo Sítio do Senhor Mirinho até a estrada principal da Serraria dos Vianas</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/ind_192_2025_nego_do_levi_patrolamentomoledamento_e_caixas_de_contencao_estrada_dos_ingles_ate_ponte_barizon.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/ind_192_2025_nego_do_levi_patrolamentomoledamento_e_caixas_de_contencao_estrada_dos_ingles_ate_ponte_barizon.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado o Patrolamento e moledamento e compactação com rolo  e aberturas  de  caixas de contenção de água nas estradas dos Inglês, saindo do Eltinho até a ponte do Barizon, voltando para a fazenda Tamarana e ligando a estrada principal que chega na Reserva Indígena Apucaraninha</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/ind_193_2025_nego_do_levi_construcao_de_faixa_elevada_em_frente_ao_projeto_solipar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/ind_193_2025_nego_do_levi_construcao_de_faixa_elevada_em_frente_ao_projeto_solipar.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a construção  de uma faixa elevada, com faixa de pedestre e placas de sinalização  de estacionamento em frente ao Projeto Solipar na Rua João Domingues</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/ind_194_2025_nego_do_levi_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_em_frente_a_apae.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/ind_194_2025_nego_do_levi_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_em_frente_a_apae.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a construção de uma faixa elevada, com faixa de pedestre e placas de sinalização de estacionamento em frente a APAE na rua Albino Lovo</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/ind_195_2025_nego_do_levi_patrolamento_aberturas_de_caixa_de_contencao_nas_estradas_assentamento_tesouro_ate_bairro_dos_moreiras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/ind_195_2025_nego_do_levi_patrolamento_aberturas_de_caixa_de_contencao_nas_estradas_assentamento_tesouro_ate_bairro_dos_moreiras.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado o Patrolamento e moledamento e compactação com rolo e aberturas  de  caixas de contenção de águas nas estradas do Assentamento Tesouro, começando pelo senhor Zé Laboreto até o Centro Social e subindo no senhor Zezinho, passando pelo sitio do Julio e no Senhor Tavico finalizando nas estradas do Bairro dos Moreiras</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/ind_196_2025_baixinho_reforma_do_barracao_comunitario_da_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/ind_196_2025_baixinho_reforma_do_barracao_comunitario_da_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a reforma do barracão comunitário da Vila Siena</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/ind_197_2025_baixinho_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/ind_197_2025_baixinho_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a construção de um campo de futebol suíço na Reserva Indígena Apucaraninha</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/ind_198_2025_baixinho_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_agua_branca_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/ind_198_2025_baixinho_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_agua_branca_ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a construção de um campo de futebol suíço na Reserva Indígena  Água Branca II</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/ind_199_2025_baixinho_aberturas_de_caixas_dagua_nas_estrada_que_liga_vila_rural_ii_ate_ponte_nova.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/ind_199_2025_baixinho_aberturas_de_caixas_dagua_nas_estrada_que_liga_vila_rural_ii_ate_ponte_nova.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado aberturas de caixas d’água  nas estradas que ligam a Vila Rural II até a estrada da Ponte Nova</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/ind_200_2025_baixinho_ponto_de_iluminacao_publico_na_vila_rural_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/ind_200_2025_baixinho_ponto_de_iluminacao_publico_na_vila_rural_ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja instalado um ponto de iluminação pública na Vila Rural II quadra 4 lote 7</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2164/ind_201_2025_baixinho_patrolamento_estrada_perobinha_ate_o_candiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2164/ind_201_2025_baixinho_patrolamento_estrada_perobinha_ate_o_candiro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado o patrolamento e moledamento na estrada do Perobinha, passando em frente a fazenda Pinheiro até a estrada do Candiró</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/ind_202_2025_baixinho_aberturas_de_caixas_dagua_na_estrada_do_perobinha_ate_o_candiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/ind_202_2025_baixinho_aberturas_de_caixas_dagua_na_estrada_do_perobinha_ate_o_candiro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado  abertura de caixas d’água  na estrada do Perobinha até a estrada do Candiró</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/ind_203_2025_edinho_instalacao_de_um_ponto_de_onbus_proximo_ao_sitio_5a_no_assentamento_tesouro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/ind_203_2025_edinho_instalacao_de_um_ponto_de_onbus_proximo_ao_sitio_5a_no_assentamento_tesouro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja instalado um ponto de ônibus, próximo ao sítio 5A, do Pastor Oliveira, no Assentamento Tesouro</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/ind_204_2025_nego_do_levi___ecopontos_lixeiras_ecologicas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/ind_204_2025_nego_do_levi___ecopontos_lixeiras_ecologicas.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a instalação de “ecopontos” na zona rural do Município, especialmente na entrada da localidade conhecida como Placa da Vaca, estrada do Assentamento Mandassaia</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2168/ind_205_2025_nego_do_levi_solicita_realizacao_de_estudos_para_implantacao_de_bueiros_inteligentes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2168/ind_205_2025_nego_do_levi_solicita_realizacao_de_estudos_para_implantacao_de_bueiros_inteligentes.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo Municipal para realização de estudos visando à implantação de bueiros inteligentes no município</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/ind_206_2025_anauto_de_souza___patrolamento_sr_amarildo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/ind_206_2025_anauto_de_souza___patrolamento_sr_amarildo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado urgente de serviços de patrolamento, moledamento e abertura de caixas de contenção de água na estrada que passa pela propriedade do Sr. Amarildo, seguindo até o sítio da família do Sr. Juraci, logo após o Ibiraí e, por fim, até a propriedade da família do Sr. José Teixeira</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/ind_207_2025_baixinho__placas_de_identificacao_proibindo_descarte_de_lixo_na_prainha_e_no_salto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/ind_207_2025_baixinho__placas_de_identificacao_proibindo_descarte_de_lixo_na_prainha_e_no_salto.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja instalado placas de identificação e conscientização proibindo o descarte de lixos nos pontos turísticos Salto Apucaraninha e ´´Prainha`` da reserva Indígena Apucaraninha</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/ind_208_2025_baixinho__abertura_de_caixa_de_agua_na_saida_do_cemiterio_ate_a_divisa_do_pari_paro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/ind_208_2025_baixinho__abertura_de_caixa_de_agua_na_saida_do_cemiterio_ate_a_divisa_do_pari_paro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado aberturas de caixa d'água na estrada saindo do cemitério até a divisa do Pari-Paró</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/ind_209_2025_baixinho__troca_de_piso_da_quadra_de_futebol_do_centro_social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/ind_209_2025_baixinho__troca_de_piso_da_quadra_de_futebol_do_centro_social.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja realizado assim que possivel a troca de pisos da quadra de Futsal do Centro Social Urbano por piso borrachado ou piso poliuretano</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/ind_210_2025_baixinho_construcao_de_mais_uma_arquibancada_no_centro_social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/ind_210_2025_baixinho_construcao_de_mais_uma_arquibancada_no_centro_social.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a construção de mais uma arquibancada na quadra de futebol no Centro Social Urbano.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/ind_211_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_reserva_indigena_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/ind_211_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_reserva_indigena_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a manutenção das lâmpadas da iluminação publica da reserva Indígena Apucaraninha.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_212_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_aldeia_agua_branca_i_e_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_212_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_aldeia_agua_branca_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a manutenção das lâmpadas da iluminação publica na Aldeia Água Branca I e II</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/ind_213_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_aldeia_barreiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/ind_213_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_aldeia_barreiro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a manutenção das lâmpadas de iluminação publica na Aldeia Barreiro</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/ind_214_2025_tega_fabiano__consorcio_tibagi.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/ind_214_2025_tega_fabiano__consorcio_tibagi.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que viabilize a vinda do Consórcio Caminho do Tibagi para realizar as melhorias nas estradas rurais do nosso Município de Tamarana</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/ind_215_2025_baixinho_limpeza_das_calcadas_da_ruas_isaltino_jose_silvestre_ate_a_otacilio_rochedo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/ind_215_2025_baixinho_limpeza_das_calcadas_da_ruas_isaltino_jose_silvestre_ate_a_otacilio_rochedo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a limpeza das calçadas das Ruas Izaltino José Silvestre esquina com a Rua Otacílio Rochedo</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/ind_216_2025_baixinho_abertura_de_caixa_de_agua_perto_do_asfalto_novo_da_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/ind_216_2025_baixinho_abertura_de_caixa_de_agua_perto_do_asfalto_novo_da_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado abertura de caixa d'água perto do asfalto novo da Vila Siena</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_217_2025_baixinho_construcao_de_lombada_na_estrada_de_chao_da_vila_siena_-_inicio_do_asfalto_novo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_217_2025_baixinho_construcao_de_lombada_na_estrada_de_chao_da_vila_siena_-_inicio_do_asfalto_novo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a construção de uma lombada de moledo na entrada da Vila Siena na estrada de chão inicio do asfalto novo.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/ind_218_2025_baixinho_elevacao_com_moledo_em_frente_a_estancia_maraba.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/ind_218_2025_baixinho_elevacao_com_moledo_em_frente_a_estancia_maraba.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado uma elevação com moledo em frente a Estância Maraba</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/ind_219_2025_baixinho_abertura_de_caixa_de_agua_da_estrada_da_ponte_nova_ate_a_antiga_pasa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/ind_219_2025_baixinho_abertura_de_caixa_de_agua_da_estrada_da_ponte_nova_ate_a_antiga_pasa.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado abertura de caixa d'água começando pela estrada da Ponte Nova até o asfalto da antiga Pasa</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/ind_220_2025_baixinho_abertura_de_caixa_de_agua_ao_lado_do_cemiterio_ate_os_limites_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/ind_220_2025_baixinho_abertura_de_caixa_de_agua_ao_lado_do_cemiterio_ate_os_limites_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja realizado aberturas de caixa d'água, na estrada ao lado do cemitério até os limites do Município</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/ind_221_2025_baixinho_patrolamento_e_modelamento_estrada_do_cemiterio_ate_o_limite_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/ind_221_2025_baixinho_patrolamento_e_modelamento_estrada_do_cemiterio_ate_o_limite_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado o patrolamento e moledamento na estrada ao lado do Cemitério até os limites do município</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_222_2025_valdenice__aquisicao_de_conjutos_escolar_para_o_refeitorio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_222_2025_valdenice__aquisicao_de_conjutos_escolar_para_o_refeitorio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que sejam tomadas as providências necessárias junto ao setor competente da municipalidade, a aquisição de Conjuntos Escolar para o refeitório, da Escola Taeko Lima Almeida, localizada na Rua Francisco Antônio Rodrigues S/N Jardim Juny.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/ind_223_2025_valdenice__troca_de_pisos_nas_salas_de_aula_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/ind_223_2025_valdenice__troca_de_pisos_nas_salas_de_aula_taeko.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que sejam tomadas as providências necessárias junto ao Setor Competente da municipalidade, para a troca dos pisos das salas de aulas, que não se encontram em bom estado da Escola Municipal Professora Taeko Lima Almeida, localizada na Rua Francisco Antônio Rodrigues S/N Jardim Juny</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/ind_224_2025_valdenice__patrolamento_cascalhamento_e_desvio_para_ascoamento_de_agua_rua_dom_fernando_tadei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/ind_224_2025_valdenice__patrolamento_cascalhamento_e_desvio_para_ascoamento_de_agua_rua_dom_fernando_tadei.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que sejam tomadas as providências necessárias junto ao Setor Competente da municipalidade para patrolamento, cascalhamento com compactação e desvio para escoamento da água da chuva na Rua Fernando Tadei</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/ind_225_2025_renan_leal__construcao_de_usina_fotovoltaica_no_hospital_sao_francisco.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/ind_225_2025_renan_leal__construcao_de_usina_fotovoltaica_no_hospital_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal a viabilidade da construção de uma usina fotovoltaica no Hospital Municipal São Francisco, no prédio da Prefeitura e em outros edifício públicos</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/ind_226_2025_nego_do_levi__construcao_de_capela_mortuaria_ao_lado_do_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/ind_226_2025_nego_do_levi__construcao_de_capela_mortuaria_ao_lado_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicita estudos visando a construção de capela mortuária, anexo ao cemitério municipal, na Rua Pedro Alves da Silva</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/ind_227_2025_jislaine_reforma_de_guias_rebaixadas_para_a_acessibilidade_nas_calcadas_e_nos_predios_publicos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/ind_227_2025_jislaine_reforma_de_guias_rebaixadas_para_a_acessibilidade_nas_calcadas_e_nos_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio das secretarias competentes a construção e reforma de guias rebaixadas para acessibilidade nas calçadas  e nos prédios públicos.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/ind_228_2025__valdenice_aquisicao_de_conjuntos_escolar_para_o_cmei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/ind_228_2025__valdenice_aquisicao_de_conjuntos_escolar_para_o_cmei.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que sejam tomadas as providências necessárias junto a Secretaria de Educação para, a aquisição de Conjuntos Escolar para o refeitório do CMEI ESPERANÇA, localizada na Rua Durval de Azevedo Costa S/N Jardim Juny</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/ind_229_2025__valdenice_aquisicao_de_brinquedos_pedagogicos_destinados_a_educacao_infantil_e_fundamnetal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/ind_229_2025__valdenice_aquisicao_de_brinquedos_pedagogicos_destinados_a_educacao_infantil_e_fundamnetal.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal , juntamente com a Secretaria de Educação, a Aquisição de Brinquedos Pedagógicos e Educativos, destinados à Educação Infantil e Fundamental de nossas Escolas e Centros Infantis Municipais.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/ind_230_2025_jislaine_rede_de_agua_potavel_no_jardim_bom_pastor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/ind_230_2025_jislaine_rede_de_agua_potavel_no_jardim_bom_pastor.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio das secretarias competentes o estudo para viabilidade de implantação de rede de água potável no jardim Bom Pastor</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/ind_231_2025_nego_do_levi_acesso_direto_ao_parque_industrial.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/ind_231_2025_nego_do_levi_acesso_direto_ao_parque_industrial.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica na Rua Ângelo Perez</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/ind_232_2025_nego_do_levi_pavimentacao_asfaltica_entre_a_vila_siena_e_rodovia_francovig.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/ind_232_2025_nego_do_levi_pavimentacao_asfaltica_entre_a_vila_siena_e_rodovia_francovig.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica do trecho entre a Vila Siena e a Rodovia Victorio Francovig</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/ind_233_2025_valdenice_ar_condicionado_na_capela_mortuaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/ind_233_2025_valdenice_ar_condicionado_na_capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a necessidade da instalação de aparelhos _x000D_
 de ar condicionado na Capela Mortuária Ancião Antônio Gonçalves Pereira.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_234_2025_valdenice_inclusao_de_kits_de_saude_bucal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_234_2025_valdenice_inclusao_de_kits_de_saude_bucal.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a realização de estudo de viabilidade para a inclusão de kits de saúde bucal como parte do material escolar destinado aos alunos da Rede Pública Municipal.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_235_2025__tega_instalacao_de_energia_eletrica_no_parque_industrial.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_235_2025__tega_instalacao_de_energia_eletrica_no_parque_industrial.pdf</t>
   </si>
   <si>
     <t>Solicita Instalação de rede de energia elétrica no Parque Industrial nº 03 Luiz Gonçalves Ferreira</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_236_2025__renan_leal_instalacao_de_placa_de_proibicao_de_descarte_de_lixo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_236_2025__renan_leal_instalacao_de_placa_de_proibicao_de_descarte_de_lixo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal a instalação de uma placa de proibição de descarte de lixo na Rua Lázaro Alexandre de Oliveira, nº 29, no Bairro Enes Barbosa</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_237_2025_baixinho_ambulancia_para_a_ubs_do_bairro_do_mundo_novo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_237_2025_baixinho_ambulancia_para_a_ubs_do_bairro_do_mundo_novo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja cedida uma ambulância para a Unidade Básica de Saúde (UBS)do bairro Mundo Novo</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_238_2025_baixinho_manutencao_da_ponte_do_nazarios.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_238_2025_baixinho_manutencao_da_ponte_do_nazarios.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizada a manutenção da ponte na Água dos Názarios, incluindo a substituição das madeiras danificadas e, se possível a estruturação em concreto</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2203/ind_239_2025_baixinho_manutencao_da_ponte_na_agua_branca_e_substituicao_de_madeiras_danificadas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2203/ind_239_2025_baixinho_manutencao_da_ponte_na_agua_branca_e_substituicao_de_madeiras_danificadas.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizada a manutenção da ponte na Água Branca sentido Igrejinha do Rio Preto, incluindo a substituição das madeiras danificadas e, se possível, a estruturação em concreto</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/ind_240_2025_joao__contratacao_de_pediatra_para_o_hospital_sao_francisco.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/ind_240_2025_joao__contratacao_de_pediatra_para_o_hospital_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Solicito a contratação de um pediatra para o Hospital São Francisco e nas Unidades Básicas de Saúde  (UBS)</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/ind_241_2025_valdenice__reabertura_do_telecentro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/ind_241_2025_valdenice__reabertura_do_telecentro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a viabilização para a reabertura do Telecentro da Biblioteca Pública Municipal Laura Mariuson Catai</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/ind_242_2025_valdenice_aquisicao_de_computadores_e_maquina_xerocadora_para_o_telecentro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/ind_242_2025_valdenice_aquisicao_de_computadores_e_maquina_xerocadora_para_o_telecentro.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, solicitando viabilização para aquisição de computadores e máquina xerocadora para o Tele Centro da Biblioteca Pública Municipal Laura Mariuson Catai</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_243_2025_valdenice_placas_de_identificacao_e_reparos_no_posto_maria_iracema_decol.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_243_2025_valdenice_placas_de_identificacao_e_reparos_no_posto_maria_iracema_decol.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, e a Secretaria Responsável a necessidade de se tomar medidas que objetivem a implantação de placa de identificação do Posto de Saúde Maria Iracema Decol, localizado no Bairro dos Moreiras, bem como todos reparos necessários incluindo a pintura do prédio</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/ind_244_2025_valdenice_placa_de_identificacao_da_biblioteca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/ind_244_2025_valdenice_placa_de_identificacao_da_biblioteca.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, e a Secretaria Responsável a necessidade de se tomar medidas que objetivem a implantação de placa de identificação da Biblioteca Pública Municipal Laura Mariuson Catai</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/ind_245_2025_valdenice__instalacao_de_grade_de_contencao_e_protecao_na_cmei_adilson.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/ind_245_2025_valdenice__instalacao_de_grade_de_contencao_e_protecao_na_cmei_adilson.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, e a Secretaria Responsável a necessidade de se tomar medidas que objetivem a instalação degrade de contenção e proteção, na frente do CMEI Adilson Siqueira dos Santos, localizado no jardim Europa garantindo assim mais segurança para os alunos</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/ind_246_2025__joao_programa_permanente_de_castracao_para_animais_em_situacao_de_rua.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/ind_246_2025__joao_programa_permanente_de_castracao_para_animais_em_situacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicita Implantação de um programa permanente de castração gratuita de animais voltado prioritariamente a animais em situação de rua e animais pertencentes a fámilias em situação de vulnerabilidade social</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_247_2025__joao_implantacao_de_canil.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_247_2025__joao_implantacao_de_canil.pdf</t>
   </si>
   <si>
     <t>Implantação de um canil municipal no município, com estrutura adequada para o acolhimento, tratamento, castração e destinação responsável de animais em situação de abandono</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/ind_248_2025_baixinho_manutencao_da_ponte_na_estrada_do_tesouro_sentido_a_serraria_dos_viana__e_substituicao_de_madeiras_danificadas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/ind_248_2025_baixinho_manutencao_da_ponte_na_estrada_do_tesouro_sentido_a_serraria_dos_viana__e_substituicao_de_madeiras_danificadas.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizada a manutenção da ponte na estrada do Tesouro sentido a Serraria do Viana, incluindo a substituição das madeiras danificadas e, se possível, a estrutura em concreto</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/ind_249_2025_baixinho_pavimentacao_na_viela_tupi.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/ind_249_2025_baixinho_pavimentacao_na_viela_tupi.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que sejam tomadas as devidas providências para a pavimentação da Viela Tupi, seja por meio de asfalto ou com a utilização de pavimento intertravado (paver)</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que sejam tomadas as devidas providências para a pavimentação da Viela Guarani, seja por meio de asfalto ou com a utilização de pavimento intertravado (paver),</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_251_2025_baixinho_construcao_de_lombada.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_251_2025_baixinho_construcao_de_lombada.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja construída uma lombada (redutir de velocidade) na rua Carlos Magno Carvalho , nº 67, no Bairro São Roque.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/ind_252_2025_valdenice_calcamento_e_drenagem_no_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/ind_252_2025_valdenice_calcamento_e_drenagem_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, e a Secretaria Responsável a necessidade de se tomar medidas que objetivem a implantação de calçamento e drenagem de água no local onde foram construídos os novos túmulos no Cemitério Municipal José Bolotari</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/ind_253_2025_joao_placas_indicativas_na_reserva_indigena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/ind_253_2025_joao_placas_indicativas_na_reserva_indigena.pdf</t>
   </si>
   <si>
     <t>Instalação de placas indicativas em áreas de turismo rural na Reserva Indígena Apucaraninha</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/ind_254_2025_joao_placas_indicativas_no_bairro_jardim_europa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/ind_254_2025_joao_placas_indicativas_no_bairro_jardim_europa.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizada a instalação de placas de identificação nas ruas do Bairro Jardim Europa</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_255_2025_joao_indenizacao_por_deslocacao_das_acs.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_255_2025_joao_indenizacao_por_deslocacao_das_acs.pdf</t>
   </si>
   <si>
     <t>Estude a viabilidade de regulamentar, no âmbito do Município de Tamarana, o pagamento de indenização por deslocamento aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate ás Endemias (ACE) que utilizam veículos próprios para o desempenho de suas funções</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_256_2025_joao_criacao_de_secretaria_para_tratar_de_assuntos_indigenas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_256_2025_joao_criacao_de_secretaria_para_tratar_de_assuntos_indigenas.pdf</t>
   </si>
   <si>
     <t>Proceda aos estudos necessários para a criação da ''Secretaria Municipal de assuntos dos Povos Originários Kaingang de Tamarana'', conforme compromisso assumido durante a campanha eleitoral</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/ind_257_2025_renan_ampliacao_da_avenida_joao_domingues.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/ind_257_2025_renan_ampliacao_da_avenida_joao_domingues.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a ampliação da Avenida João Domingues Gonçalves, sentido a estrada da Pasa</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2227/ind_258_2025__joao_banheiro_quimico_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2227/ind_258_2025__joao_banheiro_quimico_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de  banheiro público provisório no terminal de ônibus localizado no jardim Esperança, neste  Município, até que  seja contruido um banheiro definitivo em alvenaria no referido  local</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/ind_259_2025_anauto_solicita_instalacao_de_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/ind_259_2025_anauto_solicita_instalacao_de_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de um redutor de velocidade (quebra-molas) em frente à propriedade do Senhor Edson Gobeti</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/ind_260_2025_anauto_realizacao_de_servicos_de_moledamento_e_patrolamento.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/ind_260_2025_anauto_realizacao_de_servicos_de_moledamento_e_patrolamento.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que sejam realizado os serviços de patrolamento e modelamento nas rotas utilizadas pela empresa Hobi até a rodovia PR-445</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/ind_261-2025__joao_psicologo_ubs_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/ind_261-2025__joao_psicologo_ubs_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para disponibilização de atendimento com psicólogo infantil na unidade básica de Saúde (UBS).</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2229/ind_262-2025__joao_faixa_elevada_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2229/ind_262-2025__joao_faixa_elevada_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para a construção de faixas elevadas nas proximidades do Terminal de ônibus e do Centro Educacional Infantil, no bairro jardim Esperança.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_263_2025__joao_faixa_elevada_conj_flores_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_263_2025__joao_faixa_elevada_conj_flores_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor  de  velocidade na Avenida Kitizo Goto, no Conjunto das Flores, nas  proximidades da CMEI Creche Adilson Siqueira dos  Santos.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/ind_264_2025_joao_solicita_construcao_e_reforma_das_calcadas_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/ind_264_2025_joao_solicita_construcao_e_reforma_das_calcadas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a construção e reforma de calçadas no Município, especialmente nos bairros Jardim Juny, Vila Siena, Conjunto das Flores, Jardim Esperança e Jardim Europa</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_265_2025_tega_pavimentacao_asfaltica_rua_otavio_liberio_e_alberto_zando.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_265_2025_tega_pavimentacao_asfaltica_rua_otavio_liberio_e_alberto_zando.pdf</t>
   </si>
   <si>
     <t>Solicito a Prefeita a pavimentação asfáltica e a instalação de galerias pluviais no Parque Industrial nº03-Luiz Gonçalves Ferreira, nas ruas Otàvio Libério de Oliveira e Alberto Zando de Carvalho</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/ind_266_2025_valdenice__computadores.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/ind_266_2025_valdenice__computadores.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal , que seja realizado a compra de computadores para as Escolas e Centros de Educação Infantil (CMEIS)</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/ind_267_2025_valdenice__ponto__de__onibus.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/ind_267_2025_valdenice__ponto__de__onibus.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que seja construído um ponto de ônibus escolar no Bairro São Roque, Rua Carlos Magno de Carvalho nº36</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/ind_268_2025_valdenice__terraplanagem.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/ind_268_2025_valdenice__terraplanagem.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que seja realizada a terraplanagem na área da Escola Estadual Indigena Roseno Vórking Cardoso (Aldeia Barreiro) Caso necessário, que também sejam disponibilizados caminhões de terra para nivelar o terreno</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/ind_269_2025_baixinho_construcao_de_arquibancada_no_campo_de_futebol_na_reserva_indigena_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/ind_269_2025_baixinho_construcao_de_arquibancada_no_campo_de_futebol_na_reserva_indigena_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a construção de uma arquibancada no campo de futebol Reserva Indígena Apucaraninha</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/ind_270_2025_valdenice_painel_eletronico_hospital_sao_francisco.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/ind_270_2025_valdenice_painel_eletronico_hospital_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal e as Secretarias responsáveis que seja realizado a instalação de um Painel Eletrônico para atendimento através de senha no Hospital Municipal São Francisco de Tamarana</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/ind_271_2025_valdenice_painel_eletronico_ubs__plinio_pereira_de_araujo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/ind_271_2025_valdenice_painel_eletronico_ubs__plinio_pereira_de_araujo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal e as Secretarias responsáveis que seja realizado a instalação de um Painel Eletrônico para atendimento através de senha na UBS Plinio Pereira de Araújo no Bairro de Centro Unidade de Atenção Primaria á saúde  (UAPS) Padre Carmel Bezzina: Rua Durval Azevedo Costa, 168, Jardim Juny.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/ind_272_2025_nego_reparos_na_ponte_rio_claro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/ind_272_2025_nego_reparos_na_ponte_rio_claro.pdf</t>
   </si>
   <si>
     <t>Solicita que determine a Secretaria Municipal de Obras a imediata realização de reparos na cabeceira da Ponte sobre o Rio Claro, devido à presença de um buraco de grandes proporções</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/ind_273_2025_nego_ampliacao_de_horario_de_atendimento.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/ind_273_2025_nego_ampliacao_de_horario_de_atendimento.pdf</t>
   </si>
   <si>
     <t>Indicação de estudos para a ampliação do horário de atendimento e dos dias de funcionamento da Unidade Básica de Saúde (UBS) Plínio Pereira de Araújo, incluindo horários noturnos, finais de semana e feriados</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_274_2025_nego_pinturas_de_sinalizacao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_274_2025_nego_pinturas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Indicação para realização de pinturas e sinalizações viárias, incluindo faixas de pedestres e quebra-molas, nas vias públicas do centro e dos bairros do município</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/ind_275_2025_anauto_reforma_de_bueiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/ind_275_2025_anauto_reforma_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a reforma de um bueiro localizado no sitio do senhor Álvaro, conhecido como ´´Arvinho``</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/ind_276_2025_anauto_solicitacao_de_rocagem.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/ind_276_2025_anauto_solicitacao_de_rocagem.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a roçagem de todas as estradas do Assentamento Água da Prata ´´Incrão``</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/ind_277_2025_baixinho_construcao_de_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/ind_277_2025_baixinho_construcao_de_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a construção de um redutor de velocidade após a segunda Ponte do Rio Claro</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_278_2025__geraldo__construca_deredutor_de_velocidade_rua_albino_lovo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_278_2025__geraldo__construca_deredutor_de_velocidade_rua_albino_lovo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a construção de um redutor de velocidade na Rua Albino Lovo</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/ind_279_2025__geraldo__construcao_de_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/ind_279_2025__geraldo__construcao_de_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a construção de um redutor de velocidade na Rua Botelho Gomes</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/ind_280_2025__geraldo__manutencao_das_lampadas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/ind_280_2025__geraldo__manutencao_das_lampadas.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a manutenção das lâmpadas na Rua Justino Branco</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/ind_281_2025_baixinho_manutencao_das_lampadas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/ind_281_2025_baixinho_manutencao_das_lampadas.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a manutenção das lâmpadas na Rua Victorio Francovig</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/ind_282_2025__geraldo__rocagem_estrada_dos_moreiras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/ind_282_2025__geraldo__rocagem_estrada_dos_moreiras.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a roçagem da estrada dos Moreiras, passando pelo Arroio Grande até o incra</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/ind_283_2025__geraldo__rocagem_estrada_agua_branca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/ind_283_2025__geraldo__rocagem_estrada_agua_branca.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a roçagem da estrada Água Branca até a estrada do Mundo Novo</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/ind_284_2025__geraldo__rocagem_rio_preto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/ind_284_2025__geraldo__rocagem_rio_preto.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a roçagem, iniciando na Igrejinha do Rio Preto até os limites do Municipio</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/ind_285_2025__geraldo__rocagem_serraria_do_viana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/ind_285_2025__geraldo__rocagem_serraria_do_viana.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a roçagem, iniciando na Serraria até ao Apucarana Grande</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/ind_286_2025__geraldo__rocagem_assentamento_renascer.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/ind_286_2025__geraldo__rocagem_assentamento_renascer.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a roçagem, iniciando no assentamento Renascer passando pelo assentamento Tesouro até a estrada da Serraria</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/ind_287_2025__geraldo__rocagem_vila_rural_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/ind_287_2025__geraldo__rocagem_vila_rural_ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a roçagem, iniciando na saída da Vila Rural II até a estrada da Ponte Nova</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/ind_288_2025__geraldo__rocagem_rua_joaquim.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/ind_288_2025__geraldo__rocagem_rua_joaquim.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a roçagem, na rua Joaquim de Almeida</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_289_2025__geraldo__rocagem_rua_doprojeto_solipar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_289_2025__geraldo__rocagem_rua_doprojeto_solipar.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a roçagem, na rua do Projeto Solipar até os Limites do Municipio</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_290_2025__geraldo__rocagem_candiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_290_2025__geraldo__rocagem_candiro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a roçagem, na estrada do Candiró até os limites do Municipio</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/ind_291_2025__geraldo__passe_livre_no_transporte_coletivo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/ind_291_2025__geraldo__passe_livre_no_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado um estudo para a elaboração de um projeto que ofereça passe livre no transporte coletivo aos estudantes de diferentes niveis de ensino do fundamental ao superior, permitindo que utilizem o transporte público de forma gratuita, assim como ja ocorre em outros municípios</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/ind_292_2025__geraldo__travessia_elevada.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/ind_292_2025__geraldo__travessia_elevada.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja construído uma Travessia elevada na Rua Izaltino José Silvestre, com Otacílio Campos, em frente ao Bar do Maicon e Distribuidora</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_293_2025__geraldo__construcao_de_benheiro_publico.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_293_2025__geraldo__construcao_de_benheiro_publico.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a construção de banheiro público na Rua Tibagi ao lado da quadra nova que esta sendo construída</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/ind_294_2025__jislaine_castracoes_de_animais_de_rua.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/ind_294_2025__jislaine_castracoes_de_animais_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, em conjunto com a secretaria competente , a realização de um estudo para identificar a população de cadelas em situação de rua no município. O objetivo é viabilizar ações de castração , por meio de convênios ou credenciamentos com clinicas  veterinárias, como medida de controle  populacional e bem-estar animal</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_295_2025__joao_ampliacao_dos_dias_de_coleta_de_lixo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_295_2025__joao_ampliacao_dos_dias_de_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Indico para que seja avaliada e providenciada a ampliação dos dias de coleta de lixo no bairro Jardim Europa, passando de duas para pelo menos três vezes por semana</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/ind_296_2025__anauto_escritorio_sanepar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/ind_296_2025__anauto_escritorio_sanepar.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que interceda junto à Sanepar para que o escritório local volte a funcionar em período integral durante todo o dia</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/ind_297_2025__valdenice_indico_ao_executivo_a_necessidade_de_se_tomar_medidas_que_objetivem_o_patrolamento_cascalhamento_e_compactracao_na_estrada_do_bairro_dos_moreiras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/ind_297_2025__valdenice_indico_ao_executivo_a_necessidade_de_se_tomar_medidas_que_objetivem_o_patrolamento_cascalhamento_e_compactracao_na_estrada_do_bairro_dos_moreiras.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal a necessidade de se tomar medidas que objetivem o patrolamento, cascalhamento e compactuação na Estrada do Bairro dos Moreiras que se inicia na Chácara do Senhor Abílio a sentido a Fazenda Unopar</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/ind_298_2025__valdenice_indico_ao_executivo_de_tomar_medidas_que_objetivem_na_rocagem_na_estrada_do_bairro_dos_moreiras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/ind_298_2025__valdenice_indico_ao_executivo_de_tomar_medidas_que_objetivem_na_rocagem_na_estrada_do_bairro_dos_moreiras.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo, a necessidade de se tomar medidas que objetivem a roçagem na Estrada do Bairro dos Moreiras que se inicia na Chácara do senhor Abílio continuando sentido a Fazenda Unopar</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/ind_299_2025__valdenice_indico_ao_executivo_que_seja_efetuada_com_urgencia_colocacao_da_tampa_de_protecao_do_bueiro_existente_na_rua_jose_fabiano_em_frente_ao_numero_11.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/ind_299_2025__valdenice_indico_ao_executivo_que_seja_efetuada_com_urgencia_colocacao_da_tampa_de_protecao_do_bueiro_existente_na_rua_jose_fabiano_em_frente_ao_numero_11.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo, que seja efetuada com urgência a colocação da tampa de proteção do bueiro existente na Rua Jose Fabiano em frente ao numero 11</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/ind_300_2025__geraldo__solicito_que_seja_realizado_a_limpeza_de_bueiro_e_desobstrucao_da_rede_localizado_em_frente_ao_hospital_sao_francisco.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/ind_300_2025__geraldo__solicito_que_seja_realizado_a_limpeza_de_bueiro_e_desobstrucao_da_rede_localizado_em_frente_ao_hospital_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a limpeza de bueiro e desobstrução da rede, em frente ao Hospital São Francisco</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/ind_301_2025__geraldo__solicito_que_seja_realizado_a_construcao_de_um_redutor_de_velocidade_na_rua_justino_branco.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/ind_301_2025__geraldo__solicito_que_seja_realizado_a_construcao_de_um_redutor_de_velocidade_na_rua_justino_branco.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja realizado a construção de um redutor de velocidade na rua Justino Branco</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/ind_302_2025__geraldo__solicito_que_seja_realizado_a_rocagem_nas_ruas_da_vila_rural_i.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/ind_302_2025__geraldo__solicito_que_seja_realizado_a_rocagem_nas_ruas_da_vila_rural_i.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja realizado a roçagem nas ruas da Vila Rural I</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/ind_303_2025__geraldo__solicito_que_seja_realizado_a_rocagem_nas_ruas_da_vila_rural_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/ind_303_2025__geraldo__solicito_que_seja_realizado_a_rocagem_nas_ruas_da_vila_rural_ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja realizado a roçagem nas ruas da Vila RuraL II</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/ind_304_2025__geraldo__solicito_que_seja_realizado_a_rocagem_na_estrada_da_agua_da_mina_ate_fazenda_unopar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/ind_304_2025__geraldo__solicito_que_seja_realizado_a_rocagem_na_estrada_da_agua_da_mina_ate_fazenda_unopar.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado a roçagem na estrada da Água da Mina ate a Fazenda Unopar</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/ind_305_2025__geraldo__solicito_que_seja_realizado_a_rocagem_na_estrada_dos_moreiras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/ind_305_2025__geraldo__solicito_que_seja_realizado_a_rocagem_na_estrada_dos_moreiras.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que seja realizado a roçagem na estrada dos Moreiras, começando na chácara Mimosa até fazenda da Agro 100</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_306_2025__valdenice_reconstrucao_em_concreto_da_ponte_da_ponte_estrada_unopar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_306_2025__valdenice_reconstrucao_em_concreto_da_ponte_da_ponte_estrada_unopar.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a Reconstrução em concreto, da Ponte Estrada Unopar sentido ao Assentamento Cruz de Malta</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/ind_307_2025__valdenice_solicito_a_reforma_e_pintura_da_escola_municipal_professora_taeko_lima_almeida.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/ind_307_2025__valdenice_solicito_a_reforma_e_pintura_da_escola_municipal_professora_taeko_lima_almeida.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que sejam tomadas as providências necessárias junto aos setores competentes  da municipalidade, para a reforma e pintura em geral da Escola Municipal Professora Taeko Lima Almeida</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_308_2025__valdenice_indico_a_instalacao_de_um_fraldario_na_capela_mortuaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_308_2025__valdenice_indico_a_instalacao_de_um_fraldario_na_capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que sejam tomadas as providências necessárias junto ao setor competente da Municipalidade, para a instalação de um fraldário na Capela Mortuária Ancião Antônio Gonçalves Pereira</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/ind_309_2025__valdenice_indico_que_seja_construido_redutor_de_velocidade_na_rua_do_progresso.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/ind_309_2025__valdenice_indico_que_seja_construido_redutor_de_velocidade_na_rua_do_progresso.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal  que seja construído redutor de velocidade na Rua do Progresso, nas proximidades do nº228 do Jardim Esperança</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/ind_310_2025__valdenice_solicito_ao_executivo_a_execucao_de__limpeza_e_a_substituicao_da_tampa_do_bueiro_localizado_na_rua_do_progresso.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/ind_310_2025__valdenice_solicito_ao_executivo_a_execucao_de__limpeza_e_a_substituicao_da_tampa_do_bueiro_localizado_na_rua_do_progresso.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal a execução de limpeza e a substituição da tampa do bueiro localizado na Rua do Progresso, nas proximidades do nº 228, no bairro Jardim Esperança</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/ind_311_2025__valdenice_solicito_a_execucao_de_limpeza_e_substituicao_da_tamapa_do_bueiro_localizado_na_rua_da_fraternidade.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/ind_311_2025__valdenice_solicito_a_execucao_de_limpeza_e_substituicao_da_tamapa_do_bueiro_localizado_na_rua_da_fraternidade.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal a execução de limpeza e a substituição da tampa do bueiro localizado na Rua da Fraternidade, nas proximidades do nº 89, no bairro jardim Esperança</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/ind_312_2025__valdenice_solicito_medidas_quanto_a_agua_parada_na_rua_do_progresso.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/ind_312_2025__valdenice_solicito_medidas_quanto_a_agua_parada_na_rua_do_progresso.pdf</t>
   </si>
   <si>
     <t>Solicita medidas quanto a água parada na Rua do Progresso, no jardim Esperança para evitar criadouros do mosquito da dengue, entre outros</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/ind_313_2025_tega_instalacao_de_iluminacao_publica_na_rua_jose_fabiano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/ind_313_2025_tega_instalacao_de_iluminacao_publica_na_rua_jose_fabiano.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que providencia a instalação de iluminação pública na Rua José Fabiano, localizada na divisa entre os municípios de Tamarana e Londrina, nas proximidades da igreja Vida Nova</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/ind_312_2025_anauto_solicita_com_urgencia_um_tapa-buraco_na_rua_joao_batista_pinto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/ind_312_2025_anauto_solicita_com_urgencia_um_tapa-buraco_na_rua_joao_batista_pinto.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizada, com urgência, uma operação tapa-buraco na Rua João Batista Pinto , localizada na curva</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/ind_315_2025_tega_redutor_de_velocidade_na_rua_jose_fabiano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/ind_315_2025_tega_redutor_de_velocidade_na_rua_jose_fabiano.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal a construção de um redutor de velocidade na Rua José  Fabiano, nas proximidades da Igreja Vida Nova, situada no limite entre os municípios de Tamarana e Londrina</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/ind_316_2025_valdenice_solicita_a_construcao_de_um_espaco_adicional_adequado_para_atendimento_do_cras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/ind_316_2025_valdenice_solicita_a_construcao_de_um_espaco_adicional_adequado_para_atendimento_do_cras.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que sejam tomadas as providências necessárias junto aos setores competentes da municipalidade, para a construção de um espaço adicional adequado para atendimento das famílias que são atendidas pelo CRAS (CENTRO DE REFERENCIA DA ASSISTENCIA SOCIAL)</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/ind_317_2025_nego_instalacao_de_postes_balizadores_flexiveis_e_refletivos_no_acostamento_da_rua_jose_fabiano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/ind_317_2025_nego_instalacao_de_postes_balizadores_flexiveis_e_refletivos_no_acostamento_da_rua_jose_fabiano.pdf</t>
   </si>
   <si>
     <t>Solicita a Instalação de postes balizadores flexíveis e refletivos no acostamento da Rua José Fabiano</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/ind_318_2025_valdenice_solicita_que_seja_realizadas_as_podas_e_manutencao_das_arvores_do_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/ind_318_2025_valdenice_solicita_que_seja_realizadas_as_podas_e_manutencao_das_arvores_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, por meio das Secretarias competentes, que sejam realizadas as podas e manutenção das árvores localizadas no Cemitério Municipal José Bolotari. Requeiro ainda que seja realizado um estudo técnico para avaliar a possibilidade de retirada de árvores que, eventualmente, possam estar causando danos a túmulos e estruturas funerárias</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2324/ind_319_2025_valdenice_solicita_a_construcao_de_um_muro_no_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2324/ind_319_2025_valdenice_solicita_a_construcao_de_um_muro_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que sejam tomadas as providências cabíveis , por meio de setor competente da municipalidade, para a construção de um muro no Cemitério Municipal José Balotari, especificadamente no trecho onde atualmente existe apenas uma cerca, com o objetivo de reforçar a proteção e segurança do local</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/ind_320_2025_renan_solicita_a_instalacao_de_alambrado_e_iluminacao_adequada_na_quadra_esportiva_localizada_na_praca_ubaldino_de_sa_bittencourt.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/ind_320_2025_renan_solicita_a_instalacao_de_alambrado_e_iluminacao_adequada_na_quadra_esportiva_localizada_na_praca_ubaldino_de_sa_bittencourt.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal  instalação de alambrado e iluminação adequada na quadra esportiva localizada na Praça Ubaldino de Sá Bittencourt</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/ind_321_2025_renan_solicita_a_construcao_de_banheiro_publico_na_praca_ubaldino_de_sa_bittencourt.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/ind_321_2025_renan_solicita_a_construcao_de_banheiro_publico_na_praca_ubaldino_de_sa_bittencourt.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a construção de banheiro público na Praça Ubaldino de Sá Bittencourt</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/ind_322_2025__jislaine_indico_que_seja_realizado_esudo_para_que_proceda_o_programa_de_recuperacao_fiscal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/ind_322_2025__jislaine_indico_que_seja_realizado_esudo_para_que_proceda_o_programa_de_recuperacao_fiscal.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que seja realizado um estudo para que o município proceda o programa de recuperação fiscal</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/ind_323_2025_nego_solicita_reforma_do_bueiro_localizada_na_estrada_da_fazenda_senador.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/ind_323_2025_nego_solicita_reforma_do_bueiro_localizada_na_estrada_da_fazenda_senador.pdf</t>
   </si>
   <si>
     <t>Solicita reforma do bueiro localizado na estrada da Fazenda Senador, sentido Assentamento Incra</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Solicita melhorias na prestação de suporte telefônico/whatsapp às Agentes Comunitárias de Saúde (ACS) durante suas atividades de campo.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2350/ind_326_2025_renan_instalacao_de_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2350/ind_326_2025_renan_instalacao_de_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de redutor de velocidade na Rua Sebastião Luiz, nas proximidades do número 202, Bairro Jardim Europa</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/ind_327_2025_nego_solicita_redutor_de_velocidade_no_final_do_asfalto_novo_na_serraria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/ind_327_2025_nego_solicita_redutor_de_velocidade_no_final_do_asfalto_novo_na_serraria.pdf</t>
   </si>
   <si>
     <t>Solicita redutor de velocidade no final do asfalto novo na Serraria Moacir Viana</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2351/ind_328_2025_valdenice_solicita_a_viabilidade_para_construcao_de_um_terminal_urbano_no_jardim_esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2351/ind_328_2025_valdenice_solicita_a_viabilidade_para_construcao_de_um_terminal_urbano_no_jardim_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a viabilidade para a construção de um terminal Urbano no Bairro Jardim Esperança, nas proximidades da localidade conhecida como Água do Beijo</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/ind_329_2025_valdenice_solicita_a_elevacao_dos_quabra-molas_existentes_na_rua_beija_flor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/ind_329_2025_valdenice_solicita_a_elevacao_dos_quabra-molas_existentes_na_rua_beija_flor.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que sejam tomadas as providências necessárias junto aos setores competentes da municipalidade a elevação dos quebra-molas existentes na Rua Beija Flor, no Bairro Conjunto das Flores</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2357/ind_330_2025_valdenice_solicita_a_limpeza_e_colocacao_de_tampa_no_bueiro_da_rua_da_vitoria_em_frente_ao_no_75.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2357/ind_330_2025_valdenice_solicita_a_limpeza_e_colocacao_de_tampa_no_bueiro_da_rua_da_vitoria_em_frente_ao_no_75.pdf</t>
   </si>
   <si>
     <t>Indica por meio da Secretaria Municipal de Obras e setor competente,  que se seja realizada a limpeza e a colocação de tampa no Bueiro localizado na Rua da Vitoria em frente ao nº 75 no Bairro Jardim Esperança</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/ind_331_2025_valdenice_solicita_a_limpeza_e_colocacao_de_tampa_no_bueiro_localizado_na_rua_messias_ferraz_martins_em_frente_ao_no_12_b.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/ind_331_2025_valdenice_solicita_a_limpeza_e_colocacao_de_tampa_no_bueiro_localizado_na_rua_messias_ferraz_martins_em_frente_ao_no_12_b.pdf</t>
   </si>
   <si>
     <t>Indica por meio da Secretaria Municipal de Obras e setor competente, que seja realizada a limpeza  e a colocação de tampa no bueiro localizada na Rua Messias Ferraz Martins em frente ao nº 12 B no Jardim Esperança</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2359/ind_332_2025_nego_solicita_redutor_de_velocidade_na_rua_albino_lobo_no_233_em_frente_a_tornearia_eletromec_e_solda.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2359/ind_332_2025_nego_solicita_redutor_de_velocidade_na_rua_albino_lobo_no_233_em_frente_a_tornearia_eletromec_e_solda.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de redutor de velocidade na Rua Albino Lobo, nº 233, em frente a Tornearia Eletromec torno e Solda</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2360/ind_333_2025_valdenice_indica_estudo_da_possibilidade_de_instalacao_de_cameras_de_monitoramento_na_area_externa_do_hospital_municipal_sao_francisco.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2360/ind_333_2025_valdenice_indica_estudo_da_possibilidade_de_instalacao_de_cameras_de_monitoramento_na_area_externa_do_hospital_municipal_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Indica por meio da Secretaria Municipal de Saúde e do setor competente, estude a possibilidade de instalação de câmaras de monitoramento na área externa do Hospital Municipal São Francisco</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/ind_334_2025_nego_solicita_melhorias_no_parque_infantil_localizado_no_jardim_cristo_rei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/ind_334_2025_nego_solicita_melhorias_no_parque_infantil_localizado_no_jardim_cristo_rei.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no parque infantil localizado no Jardim Cristo Rei</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/ind_335_2025_nego_solicita_melhorias_no_campo_society_localizado_no_jardim_cristo_rei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/ind_335_2025_nego_solicita_melhorias_no_campo_society_localizado_no_jardim_cristo_rei.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no campo society localizado no Jardim Cristo Rei</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/ind_336_2025_valdenice_indica_um_espaco_publico_para_a_realizacao_de_aulas_de_capoeira_no_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/ind_336_2025_valdenice_indica_um_espaco_publico_para_a_realizacao_de_aulas_de_capoeira_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indico por meio do setor competente, a adequação de um espaço público para a realização de aulas de capoeira no municipio</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2364/ind_337_2025_valdenice_indica_estudo_da_possibilidade_de_instalacao_de_cameras_de_monitoramento_no_cemiterio_municipal_jose_bolotari.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2364/ind_337_2025_valdenice_indica_estudo_da_possibilidade_de_instalacao_de_cameras_de_monitoramento_no_cemiterio_municipal_jose_bolotari.pdf</t>
   </si>
   <si>
     <t>Indico por meio do setor competente, estude a possibilidade de instalação de câmaras de monitoramento no Cemitério Municipal José Bolotari</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2366/ind_338_2025_anauto_solicita_patrolamento__cascalhamento_e_a_construcao_de_caixas_de_contencao_de_agua_pluviais_na_estrada_do_adaozinho.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2366/ind_338_2025_anauto_solicita_patrolamento__cascalhamento_e_a_construcao_de_caixas_de_contencao_de_agua_pluviais_na_estrada_do_adaozinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que sejam realizados com a devida urgência, os serviços de patrolamento, cascalhamento e a construção de caixas de contenção de águas pluviais na estrada conhecida como estrada do Adãozinho da Serra do Arreio</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2368/ind_339_2025_nego_solicita_melhorias_no_campo_society_localizado_na_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2368/ind_339_2025_nego_solicita_melhorias_no_campo_society_localizado_na_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no campo society localizado na Vila Siena</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2370/ind_340_2025_renan_solicita_que_avalie_a_viabilidade_para_a_aquisicao_e_instalacao_de_equipamentos_de_trinamento_de_calistenia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2370/ind_340_2025_renan_solicita_que_avalie_a_viabilidade_para_a_aquisicao_e_instalacao_de_equipamentos_de_trinamento_de_calistenia.pdf</t>
   </si>
   <si>
     <t>Solicita a Administração Municipal que avalie a viabilidade para a aquisição e instalação de equipamentos de treinamento de calistenia no Centro esportivo Sebastião Sidônio de Araujo</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/ind_341_2025_renan_solicita_adocao_de_um_sistema_de_agendamento_por_senhas_no_cras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/ind_341_2025_renan_solicita_adocao_de_um_sistema_de_agendamento_por_senhas_no_cras.pdf</t>
   </si>
   <si>
     <t>Solicita adoção de um sistema de agendamento por senhas no Cras</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/ind_342_2025_renan_solicita_providencias_quanto_a_construcao_de_calcadas_na_avenida_joao_domingues_goncalves.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/ind_342_2025_renan_solicita_providencias_quanto_a_construcao_de_calcadas_na_avenida_joao_domingues_goncalves.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à construção de calçada na Avenida João Domingues Gonçalves</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/ind_343_2025_nego_solicita_providencias_quanto_a_retirada_de_uma_raiz_de_uma_arvore_na_calcada_ao_lado_do_cartorio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/ind_343_2025_nego_solicita_providencias_quanto_a_retirada_de_uma_raiz_de_uma_arvore_na_calcada_ao_lado_do_cartorio.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto a retirada de raiz de uma árvore na calçada ao lado do Cartório Distrital de Tamarana, na Rua Izaltino José Silvestre</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/ind_344_2025_valdenice__wisc_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/ind_344_2025_valdenice__wisc_.pdf</t>
   </si>
   <si>
     <t>Solicito a aquisição  dos matérias necessários  para a aplicação  do teste WISC, instrumento  essencial para avaliação psicológica infantil.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/ind_345_2025_valdenice___andaime_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/ind_345_2025_valdenice___andaime_.pdf</t>
   </si>
   <si>
     <t>Solicito a aquisição de um andaime, equipamento indispensável para a execução segura e eficiente de atividades em altura, como serviços de manutenção, pintura, reparos em edificações e instalações diversas.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2379/ind_346_2025_valdenice__abertura_de_rua_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2379/ind_346_2025_valdenice__abertura_de_rua_.pdf</t>
   </si>
   <si>
     <t>Solicita para o Executivo abertura de rua para ligar o Bairro Residencial Cristo Rei à Rua Demétrio Carneiro Siqueira em um ponto próximo ao Asilo São Roque</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a designação de um maior número de profissionais assistentes sociais para a pasta da Assistência Social.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/ind_348_2025_jislaine___ampliacao_de___onibus__vila_i_e_ii_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/ind_348_2025_jislaine___ampliacao_de___onibus__vila_i_e_ii_.pdf</t>
   </si>
   <si>
     <t>Ampliação do itinerário do ônibus de transporte gratuito para atendimento aos moradores das Vilas Rurais I e II.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2381/ind_349_2025_jislaine___cameras_em_todos_os__acessos_ao_municipio_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2381/ind_349_2025_jislaine___cameras_em_todos_os__acessos_ao_municipio_.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal, que junto ao departamento competente, providencie estudos para a instalação de câmeras de monitoramento em todos os acessos ao município, como medida de segurança aos munícipes.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/ind_350_2025__baixinho_pedreiro___moledamento_agua_da_mina_ate_a_cruz_de_malta_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/ind_350_2025__baixinho_pedreiro___moledamento_agua_da_mina_ate_a_cruz_de_malta_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja realizado o serviço de moledamento da estrada que se estende desde a localidade da Água da Mina até a Cruz de Malta.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/ind_351_2025__baixinho_pedreiro___moledamenro_estrada_dos_moreira_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/ind_351_2025__baixinho_pedreiro___moledamenro_estrada_dos_moreira_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja realizado o serviço de moledamento da estrada dos Moreiras até o Incra.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/ind_352_2025__baixinho_pedreiro___moledamenro_estrada_candiro_e_mandassaia_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/ind_352_2025__baixinho_pedreiro___moledamenro_estrada_candiro_e_mandassaia_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que seja realizado o serviço de moledamento da estrada do Candiró até o Mandassaia.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/ind_353_2025__baixinho_pedreiro__campo_suico_vila_rural_02_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/ind_353_2025__baixinho_pedreiro__campo_suico_vila_rural_02_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a construção de um campo de futebol suíço na Vila Rural II.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/ind_354_2025__baixinho_pedreiro_melhorias_nas_vias_das_vilas_rurais_1_e_2_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/ind_354_2025__baixinho_pedreiro_melhorias_nas_vias_das_vilas_rurais_1_e_2_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que sejam realizadas melhorias nas vias das Vilas Rurais I e II, com a devida avaliação da possibilidade de instalação de pavimentação com pedras sextavadas ou massa asfáltica.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/ind_355_2025__baixinho_limpeza_dos_bueiros_e_reposicao_das_tampas_danificadas_ou_ausentes_na_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/ind_355_2025__baixinho_limpeza_dos_bueiros_e_reposicao_das_tampas_danificadas_ou_ausentes_na_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder Executivo a realização dos serviços de limpeza dos bueiros e a reposição de tampas danificadas ou ausentes na Vila Siena</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/ind_356_2025__baixinho_intalacao_de_academia_ao_ar_livre_na_aldeia_barreiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/ind_356_2025__baixinho_intalacao_de_academia_ao_ar_livre_na_aldeia_barreiro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a instalação de uma academia ao ar livre na Aldeia Barreiro</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/ind_357_2025__baixinho_construcao_de_quadras_poliesportivas_nas_aldeias_agua_branca_barreiro_er_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/ind_357_2025__baixinho_construcao_de_quadras_poliesportivas_nas_aldeias_agua_branca_barreiro_er_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a construção de quadras poliesportiva nas Aldeias Água Branca, Barreiro e Apucaraninha</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/ind_358_2025__baixinho_construcao_de_uma_academia_ao_ar_livre_na_aldeia_agua_branca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/ind_358_2025__baixinho_construcao_de_uma_academia_ao_ar_livre_na_aldeia_agua_branca.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a construção de uma academia ao ar livre na Aldeia Água Branca</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/ind_359_2025__baixinho_construcao_de_uma_academia_ao_ar_livre_na_reserva_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/ind_359_2025__baixinho_construcao_de_uma_academia_ao_ar_livre_na_reserva_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a construção de uma academia ao ar livre na Reserva Apucaraninha</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/ind_360_2025__baixinho_construcao_de_uma_pista_de_caminhada_na_aldeia_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/ind_360_2025__baixinho_construcao_de_uma_pista_de_caminhada_na_aldeia_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a construção de uma pista de caminhada na Aldeia Apucaraninha</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/ind_361_2025__baixinho_realizacao_de_recape_asfaltico_na_rua_wili_jose_instein_no_bairro_jardim_juny.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/ind_361_2025__baixinho_realizacao_de_recape_asfaltico_na_rua_wili_jose_instein_no_bairro_jardim_juny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a realização de recape asfáltico na Rua Wili José Istein, localizada no Bairro Jardim Juny</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/ind_362_2025__baixinho_realizacao_de_recape_asfaltico_na_rua_saladmo_prestes_no_bairro_jardim_juny.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/ind_362_2025__baixinho_realizacao_de_recape_asfaltico_na_rua_saladmo_prestes_no_bairro_jardim_juny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a realização de recape asfáltico na Rua Saladmo Prestes, Localizada no Bairro Jardim Juny</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/ind_363_2025__baixinho_realizacao_de_tapa-buraco_na_rua_messias_ferreira_martins_no_bairro_jardim_juny.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/ind_363_2025__baixinho_realizacao_de_tapa-buraco_na_rua_messias_ferreira_martins_no_bairro_jardim_juny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que viabilize, a realização de serviço de tapa-buraco na Rua Messias Ferraz Martins, situada no Bairro Jardim Juny</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/ind_364_2025__baixinho_solicito_providencias_em_relacao_aos_bueiros_localizados_na_rua_otavio_campos_lima.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/ind_364_2025__baixinho_solicito_providencias_em_relacao_aos_bueiros_localizados_na_rua_otavio_campos_lima.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que sejam viabilizadas, com a devida urgência, providencias em relação aos bueiro localizados na Rua Otávio Campos de Lima</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/ind_365_2025__baixinho_solicito_que_viabilize_a_ampliacao_do_asfaltamento_na_rua_justino_branco.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/ind_365_2025__baixinho_solicito_que_viabilize_a_ampliacao_do_asfaltamento_na_rua_justino_branco.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que viabilize a ampliação do asfaltamento da Rua Justino Branco</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2400/ind_366_2025__baixinho_solicito_que_viabilize_a_instalacao_de_lampadas_no_terminal_de_onibus_localizado_no_jardim_esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2400/ind_366_2025__baixinho_solicito_que_viabilize_a_instalacao_de_lampadas_no_terminal_de_onibus_localizado_no_jardim_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que viabilize a instalação de lâmpadas no terminal de ônibus localizado no Jardim Esperança</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2404/ind_367_2025__anauto__iluminacao_congregacao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2404/ind_367_2025__anauto__iluminacao_congregacao.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que viabilize a instalação de iluminação pública no trecho que se inicia em frente ao barracão do Senhor Leandro, passando pela residência  do Senhor Joaquim Quinca, pelo posto de Saúde, pela borracharia do Senhor Fabiano, pelo Mercado dos Buenos, até a Igreja Congregação.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_368_2025_nego_pintura_da_feixa_de_divisao_de_fluxo_no_asfalto_novo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_368_2025_nego_pintura_da_feixa_de_divisao_de_fluxo_no_asfalto_novo.pdf</t>
   </si>
   <si>
     <t>Pintura de faixa de divisão de fluxo (faixa que separa os fluxos de tráfego) no asfalto novo que liga Tamarana ao bairro conhecido como Serraria do Viana, neste Município</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/ind_369_2025_nego_solicita_melhorias_para_os_servidores_do_patio_de_obras_no_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/ind_369_2025_nego_solicita_melhorias_para_os_servidores_do_patio_de_obras_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias para os servidores no pátio de obras do Município: Refeitório, banheiro com chuveiro e armário com chave para guardarem seus pertences</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/ind_370_2025_nego_solicita_conserto_e_limpeza_das_canaletas_de_agua_no_trecho_entre_mercado_do_manoel_ate_a_ponte_do_rio_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/ind_370_2025_nego_solicita_conserto_e_limpeza_das_canaletas_de_agua_no_trecho_entre_mercado_do_manoel_ate_a_ponte_do_rio_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Conserto e limpeza das canaletas de água no trecho o Mercado do Manoel até a Ponte do Rio Apucaraninha</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/ind_371_2025_nego_pavimentacao_na_rua_pedro_gregorio_ultima_rua_do_jardim_esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/ind_371_2025_nego_pavimentacao_na_rua_pedro_gregorio_ultima_rua_do_jardim_esperanca.pdf</t>
   </si>
   <si>
     <t>Pavimentação na Rua Pedro Gregório, última rua do Jardim Esperança</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/ind_372_2025_nego_solicito_ao_poder_executivo_que_viabilize_a_instalacao_de_parquinho_infantil.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/ind_372_2025_nego_solicito_ao_poder_executivo_que_viabilize_a_instalacao_de_parquinho_infantil.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a instalação de Parquinho Infantil nas seguintes localidades: Reserva Indígena, Água Branca, Apucaraninha e Barreiro</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/ind_373_2025_nego_construcao_do___meu_campinho_no_jardim_juny.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/ind_373_2025_nego_construcao_do___meu_campinho_no_jardim_juny.pdf</t>
   </si>
   <si>
     <t>Construção do ´´Meu Campinho`` no Jardim Juny</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/ind_374_2025_nego__indica_a_construcao_da_arquibancada_no_campo_do_centro_social_urbano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/ind_374_2025_nego__indica_a_construcao_da_arquibancada_no_campo_do_centro_social_urbano.pdf</t>
   </si>
   <si>
     <t>Indico construção da cobertura da arquibancada do campo do Centro Social Urbano, visando proporcionar mais conforto e segurança aos espectadores durante os eventos e atividades esportivas</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/ind_375_2025_nego__solicito_ao_executivo_a_implantacao_de_um_plpano_de_saude_para_os_servidores_publicos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/ind_375_2025_nego__solicito_ao_executivo_a_implantacao_de_um_plpano_de_saude_para_os_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo a implantação de um plano de saúde para os funcionários públicos, visando melhorar sua qualidade de vida e bem-estar, com cobertura para consultas, exames , tratamentos internações e cirurgias.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/ind_376_2025_nego_do_levi-varricao_do_bairrodo_jardim_juny_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/ind_376_2025_nego_do_levi-varricao_do_bairrodo_jardim_juny_.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo a varrição das ruas do Jardim Juny, Europa, bom Pastor, Jardim das Flores e Jardim Esperança</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/ind_377_2025_valdenice_implantacao_de_uma_sala_de_recursos_multifuncional_na_escola_municipal_professora_taeko_lima_almeida.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/ind_377_2025_valdenice_implantacao_de_uma_sala_de_recursos_multifuncional_na_escola_municipal_professora_taeko_lima_almeida.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, para que determine ao setor competente da Secretaria Municipal de Educação a viabilidade de implantação de uma Sala de Recursos Multifuncional na Escola Municipal  Professora Taeko Lima Almeida, destinada ao atendimento de alunos da Educação Fundamental e Infantil que necessitam de apoio pedagógico especializado.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/ind_378_2025_valdenice_salas_de_aula_adaptadas_para_o_atendimento_de_alunos_com_tea_nas_escolas_e_cmeis.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/ind_378_2025_valdenice_salas_de_aula_adaptadas_para_o_atendimento_de_alunos_com_tea_nas_escolas_e_cmeis.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, para que viabilize ao setor competente da Secretaria Municipal de Educação a realização de estudos e planejamentos, visando à construção de salas de aula adaptadas para o atendimento de alunos com transtorno do Espectro Autista (TEA) nas Escolas e CMEIS da rede municipal de ensino do município de Tamarana</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/ind_379_2025_valdenice_solicitacao_de_formacao_continuada_para_professores_no_atendimemento_a_alunos_com_tea.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/ind_379_2025_valdenice_solicitacao_de_formacao_continuada_para_professores_no_atendimemento_a_alunos_com_tea.pdf</t>
   </si>
   <si>
     <t>Solicitação de Formação continuada para professores no atendimento a alunos com TEA (Transtorno do Espectro Autista) para os professores da rede municipal de ensino</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/ind_380_2025_valdenice_indico_a_aquisicao_e_e_disponibilidades_de_abafadores_de_ruidos_para_alunos_com_transtorno_do_espectro_autista_na_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/ind_380_2025_valdenice_indico_a_aquisicao_e_e_disponibilidades_de_abafadores_de_ruidos_para_alunos_com_transtorno_do_espectro_autista_na_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Indico a Excelentíssima Senhora Prefeita Municipal, Aquisição e disponibilização de abafadores de ruído para alunos com Transtorno do Espectro Autista (TEA) Na rede Municipal  de Ensino, como medida de inclusão sensorial que visa proporcionar melhores condições de aprendizagem, segurança e bem-estar a esses estudantes</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/ind_381_2025_valdenice_solicitacao_de_instalacao_de_cobertura_no_cmei_adilson_siqueira_dos_santos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/ind_381_2025_valdenice_solicitacao_de_instalacao_de_cobertura_no_cmei_adilson_siqueira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de cobertura no CMEI Adilson Siqueira dos Santos</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/ind_382_2025_valdenice_solicitacao_da_pavimentacao_das_viela_tupy_e_guarany.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/ind_382_2025_valdenice_solicitacao_da_pavimentacao_das_viela_tupy_e_guarany.pdf</t>
   </si>
   <si>
     <t>Solicitação da Pavimentação das Vielas Tupy e Guarany, localizados entre as Ruas Fernando Tadei, Demétrio Carneiro Siqueira e Evaristo Camargo</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/ind_383_2025_valdenice_solicita_pintura_e_correcao_do_muro_da_escola_munincipal_taeko_lima_de_almeida.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/ind_383_2025_valdenice_solicita_pintura_e_correcao_do_muro_da_escola_munincipal_taeko_lima_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicitação Pintura e correção do muro da Escola Municipal Taeko Lima Almeida</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/ind_384_2025_valdenice_construcao_de_banheiros_publicos_na_praca_central_do_municipio_de_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/ind_384_2025_valdenice_construcao_de_banheiros_publicos_na_praca_central_do_municipio_de_tamarana.pdf</t>
   </si>
   <si>
     <t>Reitero a solicitação ao Executivo Municipal da construção de banheiros públicos na Praça Central do Município de Tamarana, contemplando também acomodações acessíveis às pessoas com deficiência e mobilidade reduzida.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/ind_385_2025_valdenice_solicito_que_viabilize_possivel_reforma_do_banheiro_localizado_no_ponto_de_taxi_na_praca_central.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/ind_385_2025_valdenice_solicito_que_viabilize_possivel_reforma_do_banheiro_localizado_no_ponto_de_taxi_na_praca_central.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que viabilize, com máxima brevidade  possível, a reforma do banheiro localizado no Ponto de Táxi na Praça Central</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/ind_386_2025__baixinho_redutor_de_velocidade_rua_pedro_gregorio-jardim_esperanca-pdf.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/ind_386_2025__baixinho_redutor_de_velocidade_rua_pedro_gregorio-jardim_esperanca-pdf.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a construção de um redutor de velocidade, com moledo adequado para a estrada de chão, na Rua Gregório, localizada no Jardim bom Pastor</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/ind_387_2025__baixinho_instalacao_de_bancos_na_praca_antonio_bastista_pinto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/ind_387_2025__baixinho_instalacao_de_bancos_na_praca_antonio_bastista_pinto.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo que viabilize a instalação de bancos na praça Antônio Batista Pinto, localizado no Jardim Europa.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/ind_388_2025_angelica_solicito_ao_executivo_estudo_para_aumento_salarial_do_cargo_de_engenheiro_civil.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/ind_388_2025_angelica_solicito_ao_executivo_estudo_para_aumento_salarial_do_cargo_de_engenheiro_civil.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, estudos para tomar medidas necessárias para aumento salarial do cargo de Engenheiro Civil</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/ind_389_2025__baixinho_solicito_que_viabilize_construcao_de_duas_quadras_de_areia_no_centro_social_urbano_para_praticas_de_volei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/ind_389_2025__baixinho_solicito_que_viabilize_construcao_de_duas_quadras_de_areia_no_centro_social_urbano_para_praticas_de_volei.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que viabilize construção de duas quadras de areia no Centro Social Urbano para as praticas de vôlei e futevôlei</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/ind_390_2025__baixinho_solicito_a_manutencao_de_uma_das_galerias_pluviais_que_se_rompeu_na_rua_jose_antonio_amaro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/ind_390_2025__baixinho_solicito_a_manutencao_de_uma_das_galerias_pluviais_que_se_rompeu_na_rua_jose_antonio_amaro.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, a manutenção de uma das galerias Pluviais que se rompeu na rua José Antonio Amaro (Jardim Esperança)</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/ind_391_2025__baixinho_solicito_que_viabilize_a_construcao_de_banheiros_sanitarios_no_campo_society_localizado_no_cristo_rei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/ind_391_2025__baixinho_solicito_que_viabilize_a_construcao_de_banheiros_sanitarios_no_campo_society_localizado_no_cristo_rei.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que viabilize a construção de banheiros sanitários no Campo Society localizado no Cristo Rei</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/ind_392_2025__baixinho_solicito_que_viabilize_a_construcao_de_banheiros_sanitarios_no_campo_society_localizado_na_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/ind_392_2025__baixinho_solicito_que_viabilize_a_construcao_de_banheiros_sanitarios_no_campo_society_localizado_na_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que viabilize a construção de banheiros sanitários no Campo Society localizado na Vila Siena</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/ind_393_2025__baixinho_solicito_a_realizacao_do_patrolamento_e_moledamento_na_estrada_que_iniciana_saida_da_vila_rural_ii_ate_a_estrada_da_ponte_nova.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/ind_393_2025__baixinho_solicito_a_realizacao_do_patrolamento_e_moledamento_na_estrada_que_iniciana_saida_da_vila_rural_ii_ate_a_estrada_da_ponte_nova.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a realização do patrolamento e moledamento na estrada que inicia na saída da Vila Rural II, passando em frente ao Sitio José Moreira e ao Sítio do Dinoel, até a estrada da Ponte Nova</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/ind_394_2025__baixinho_solicito_a_revisao_dos_valores_cobrados_para_emissao_de_alvara_de_construcao_e_habite-se.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/ind_394_2025__baixinho_solicito_a_revisao_dos_valores_cobrados_para_emissao_de_alvara_de_construcao_e_habite-se.pdf</t>
   </si>
   <si>
     <t>Solicita a revisão dos valores cobrados para emissão de Alvará de Construção e Habite-se</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/ind_395_2025__baixinho_solicito_que_viabilize_a_instalacao_de_iluminacao_no_campo_do_centro_social_urbano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/ind_395_2025__baixinho_solicito_que_viabilize_a_instalacao_de_iluminacao_no_campo_do_centro_social_urbano.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que viabilize a instalação de iluminação no Campo do Centro Social Urbano</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/ind_396_2025__valdenice_solicita_estudo_para_isencao_de_taxas_de_sepultamento_as_familias_em_situacao_de_vulnerabilidade_social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/ind_396_2025__valdenice_solicita_estudo_para_isencao_de_taxas_de_sepultamento_as_familias_em_situacao_de_vulnerabilidade_social.pdf</t>
   </si>
   <si>
     <t>Solicito a realização de um estudo para isenção de taxas de sepultamento às famílias em situação de vulnerabilidade social</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/ind_397_2025__baixinho_solicito_que_viabilize_a_instalacao_de_cobertura_na_arquibancada_do_centro_social_urbano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/ind_397_2025__baixinho_solicito_que_viabilize_a_instalacao_de_cobertura_na_arquibancada_do_centro_social_urbano.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que viabilize a instalação de cobertura na arquibancada do Centro Social Urbano</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/ind_398_2025_nego_reitera_a_solicitacao_para_adequacao_do_terreno_localizado_na_praca_da_igreja_matriz.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/ind_398_2025_nego_reitera_a_solicitacao_para_adequacao_do_terreno_localizado_na_praca_da_igreja_matriz.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adequação do terreno localizado na Praça da Igreja Matriz, em frente ao mercado Tajima, para utilização como estacionamento de veículos.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/ind_399_2025__valdenice_realizacao_de_reforma_pintura_e_ampliacao_de_posto_de_saude_iracema_maria_decol.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/ind_399_2025__valdenice_realizacao_de_reforma_pintura_e_ampliacao_de_posto_de_saude_iracema_maria_decol.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação, nos termos regimentais, a Excelentíssima Senhora Prefeita Municipal de Tamarana, que determine ao setor competente a realização de reforma, pintura e ampliação do Posto de Saúde Iracema Maria Decol, localizado no Bairro dos Moreiras</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/ind_400_2025__valdenice_solicitacao_para_execucao_de_obras_de_pavimentacao_na_rua_fernando_tadei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/ind_400_2025__valdenice_solicitacao_para_execucao_de_obras_de_pavimentacao_na_rua_fernando_tadei.pdf</t>
   </si>
   <si>
     <t>Reitero a Solicitação, na reforma regimental, ao Executivo Municipal e à Secretaria competente que sejam tomadas as devidas Providências para a execução de obras de pavimentação na Rua Fernando Tadei, em Tamarana</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/ind_401_2025__valdenice_solicita_pavimentacao_nas_ruas_matias_lemes_goncalces_e_arroio_grande.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/ind_401_2025__valdenice_solicita_pavimentacao_nas_ruas_matias_lemes_goncalces_e_arroio_grande.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal e à secretaria competente a reiteração do pedido de pavimentação das Ruas Matias Lemes Gonçalves e Arroio Grande, visando melhorar as condições de tráfego, promover mais segurança aos moradores e garantir qualidade de vida à população local</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/ind_402_2025__valdenice_solicita_que_sejam_adotadas_medidas_de_apoio_aos_alunos_com_diabetes_mellitus_nas_escolas_da_rede_municipal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/ind_402_2025__valdenice_solicita_que_sejam_adotadas_medidas_de_apoio_aos_alunos_com_diabetes_mellitus_nas_escolas_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que sejam adotadas medidas de apoio aos alunos com Diabetes Mellitus nas escolas da rede municipal, incluindo, se possível a presença de um enfermeiro na equipe multidisciplinar</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/ind_403_2025__valdenice_solicita_a_construcao_de_um_ponto_de_onibus_com_cobertura_na_rua_demetrio_carneiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/ind_403_2025__valdenice_solicita_a_construcao_de_um_ponto_de_onibus_com_cobertura_na_rua_demetrio_carneiro.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de um ponto de ônibus com cobertura na Rua Demétrio Carneiro Próximo ao Hospital São Francisco.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_404_2025_valdenice_solicita_que_viabilize_com_urgencia_a_realizacao_dos_servicos_de_limpeza_e_colocacao_de_tampa_em_bueiro_na_rua_octavio_campo_lima.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_404_2025_valdenice_solicita_que_viabilize_com_urgencia_a_realizacao_dos_servicos_de_limpeza_e_colocacao_de_tampa_em_bueiro_na_rua_octavio_campo_lima.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que viabilize, com máxima urgência, a realização dos serviços de limpeza e colocação de tampa em bueiro localizado na Rua Octávio Campos Lima, no Jardim Juny, nas proximidades da Escola Taeko</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/ind_405_2025_nego_reitera_a_solicitacao_para_realizacao_de_pavimentacao_asfaltica_na_rua_joquim_paulo_de_almeida.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/ind_405_2025_nego_reitera_a_solicitacao_para_realizacao_de_pavimentacao_asfaltica_na_rua_joquim_paulo_de_almeida.pdf</t>
   </si>
   <si>
     <t>Reitero a solicitação ao Executivo Municipal para a realização de pavimentação asfáltica na Rua Joaquim Paulo de Almeida</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/ind_406_2025_nego_reitera_a_solicitacao_para_construcao_de_uma_cancha_de_bocha_no_centro_social_urbano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/ind_406_2025_nego_reitera_a_solicitacao_para_construcao_de_uma_cancha_de_bocha_no_centro_social_urbano.pdf</t>
   </si>
   <si>
     <t>Reitero a solicitação ao Executivo Municipal para a construção de uma Cancha de Bocha no Centro Social Urbano</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/ind_407_2025_nego_reitera_a_solicitacao_para_construcao_de_uma_faixa_de_pedestre_elevada_em_frente_a_escola_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/ind_407_2025_nego_reitera_a_solicitacao_para_construcao_de_uma_faixa_de_pedestre_elevada_em_frente_a_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Reitera a Solicitação ao Executivo Municipal para a construção de uma faixa de pedestre elevada em frente à Escola Municipal Taeko Lima Almeida</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Reitero a solicitação ao Executivo Municipal  para a pavimentação asfáltica, nas ruas localizadas na chácara Leão do Norte</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_409_2025_jislaine_solicito_que_viabilize_a_relizacao_de_um_estudo_com_o_objetivo_de_instituir_uma_ajuda_de_custo_aos_pacientes_que_necessitam_se_deslocar_para_tratamento_de_saude_em_outros_municipios.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_409_2025_jislaine_solicito_que_viabilize_a_relizacao_de_um_estudo_com_o_objetivo_de_instituir_uma_ajuda_de_custo_aos_pacientes_que_necessitam_se_deslocar_para_tratamento_de_saude_em_outros_municipios.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que viabilize a realização de um estudo com o objetivo de instituir uma ajuda de custo aos pacientes que necessitam se deslocar para tratamento de saúde em outros municípios, a uma distância superior a 50 km</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/ind_410_2025_valdenice_indica_a_instalacao_de_uma_faixa_elevada_travessia_de_pedestres_na_rua_evaristo_camargo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/ind_410_2025_valdenice_indica_a_instalacao_de_uma_faixa_elevada_travessia_de_pedestres_na_rua_evaristo_camargo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio do setor competente, que seja providenciada a instalação de uma faixa elevada para travessia de pedestres na Rua Evaristo Camargo, nas Proximidades da Biblioteca Municipal</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_411_2025_valdenice_indica_a_instalacao_de_uma_placa_informativa_contendo_os_horarios_de_funcionamento_e_atendimento_no_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_411_2025_valdenice_indica_a_instalacao_de_uma_placa_informativa_contendo_os_horarios_de_funcionamento_e_atendimento_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da secretaria competente, que seja providenciada a instalação de uma placa informativa contendo os horários de funcionamento e atendimento no Cemitério Municipal José Bolotari</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/ind_412_2025_valdenice_indica_a_manutencao_de_calcada_localizada_em_frente_ao_predio_do_detran_no_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/ind_412_2025_valdenice_indica_a_manutencao_de_calcada_localizada_em_frente_ao_predio_do_detran_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Tamarana, por meio da secretaria competente, que seja realizada manutenção das calçada localizada em frente ao prédio do Detran no Município</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/ind_413_2025_valdenice_indica_que_seja_implantada_a_casa_do_empreendedor_em_nosso_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/ind_413_2025_valdenice_indica_que_seja_implantada_a_casa_do_empreendedor_em_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio do setor competente, que seja implantada a Sala do Empreendedor em nosso município, com o objetivo de oferecer atendimento unificado e especializado aos empreendedores locais.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2469/ind_414_2025_tega_solicita_a_construcao_de_um_mini_centro_esportivo_nos_bairros_jardim_juny_e_esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2469/ind_414_2025_tega_solicita_a_construcao_de_um_mini_centro_esportivo_nos_bairros_jardim_juny_e_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicito Executivo Municipal que realize a construção de um mini centro esportivo nos bairros Jardim Juny e Esperança contendo: Um parque Infantil, uma quadra poliesportiva e um campo de futebol</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_415_2025_nego_solicito_que_seja_construido_um_redutor_de_velocidade_na_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_415_2025_nego_solicito_que_seja_construido_um_redutor_de_velocidade_na_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja construído um redutor de velocidade  na Vila Siena, na rua nova de asfalto</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/ind_416_2025_nego_solicito_que_seja_realizado_a_instalacao_de_lixeiras_novas_na_cidade.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/ind_416_2025_nego_solicito_que_seja_realizado_a_instalacao_de_lixeiras_novas_na_cidade.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a instalação de lixeiras novas na cidade</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/ind_417_2025_nego_solicito_a_construcao_de_uma_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_de_estacionamento_em_frente_ao_projeto_solipar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/ind_417_2025_nego_solicito_a_construcao_de_uma_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_de_estacionamento_em_frente_ao_projeto_solipar.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a construção de uma faixa elevada, com faixa de pedestre e placas de sinalização de estacionamento em frente ao Projeto Solipar na Rua João Domingues</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/ind_418_2025_nego_solicito_a_construcao_de_uma_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_de_estacionamento_em_frente_a_apae.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/ind_418_2025_nego_solicito_a_construcao_de_uma_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_de_estacionamento_em_frente_a_apae.pdf</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/ind_419_2025_nego_solicito_a_implantacao_de_um_redutor_de_velocidade_em_frente_a_empresa_galleto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/ind_419_2025_nego_solicito_a_implantacao_de_um_redutor_de_velocidade_em_frente_a_empresa_galleto.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que viabilize a implantação de um redutor de velocidade (Lombada) em frente a empresa Galleto, nas proximidades da encruzilhada da Água da Mina</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/ind_420_2025_nego_solicito_que_viabilize_a_reforma_do_redutor_de_velocidade_existente_na_rua_c.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/ind_420_2025_nego_solicito_que_viabilize_a_reforma_do_redutor_de_velocidade_existente_na_rua_c.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que viabilize a reforma do redutor de velocidade existente na Rua C nas proximidades, em frente ao Mercado do Bem, do senhor Luan, bem como a instalação de um novo redutor de velocidade, ambos na mesma rua</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_422_2025_baixinho_solicito_a_construcao_de_um_quebra_molas_na_rua_rogerio_augusto_de_araujo_jardim_juny.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_422_2025_baixinho_solicito_a_construcao_de_um_quebra_molas_na_rua_rogerio_augusto_de_araujo_jardim_juny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a construção de um quebra molas na Rua Rogerio Augusto de Araujo Jardim Juny</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/ind_423_2025_baixinho_solicito_a_instalacao_de_uma_academia_ao_ar_livre_para_moardores_do_mandassaia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/ind_423_2025_baixinho_solicito_a_instalacao_de_uma_academia_ao_ar_livre_para_moardores_do_mandassaia.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a instalação de uma academia ao ar livre para os moradores do Mandassaia</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_424_2025_baixinho_solicito_que_seja_realizado_o_patrolamento_na_estrada_que_liga_agua_branca_ate_o_rio_apucarana_grande.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_424_2025_baixinho_solicito_que_seja_realizado_o_patrolamento_na_estrada_que_liga_agua_branca_ate_o_rio_apucarana_grande.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado o patrolamento na estrada que liga a Água Branca até o rio Apucarana Grande</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_425_2025_baixinho_solicito_que_seja_construido_um_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_425_2025_baixinho_solicito_que_seja_construido_um_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja construído um redutor de velocidade na Rua Sebastião Luiz na proximidade Espaço Chanan</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_426_2025_baixinho_solicito_a_instalacao_de_uma_academia_ao_ar_livre_no__agua_branca__ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_426_2025_baixinho_solicito_a_instalacao_de_uma_academia_ao_ar_livre_no__agua_branca__ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, a instalação de uma academia ao ar livre no Água Branca II</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_427_2025_baixinho_solicito_a_instalacao_de_um_reservatorio_de_agua_na_vila_rural_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_427_2025_baixinho_solicito_a_instalacao_de_um_reservatorio_de_agua_na_vila_rural_ii.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizada a instalação deum reservatório de água na Vila Rural II</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_428_2025_baixinho_solicito_a_instalacao_de_um_reservatorio_de_agua_na_vila_rural_i.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_428_2025_baixinho_solicito_a_instalacao_de_um_reservatorio_de_agua_na_vila_rural_i.pdf</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_429_2025_baixinho_solicito_a_instalacao_de_um_poco_artesiano_na_serraria_moacir_viana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_429_2025_baixinho_solicito_a_instalacao_de_um_poco_artesiano_na_serraria_moacir_viana.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado a instalação de um poço artesiano na Serraria Moacir Viana</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/ind_430_2025_baixinho_reitero_a_construcao_de_um_quebra_molas_na_rua_rogerio_augusto_de_araujo_jardim_juny.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/ind_430_2025_baixinho_reitero_a_construcao_de_um_quebra_molas_na_rua_rogerio_augusto_de_araujo_jardim_juny.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, a construção de um quebra molas na Rua Rogério Augusto de Araújo Jardim Juny</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/ind_431_2025_baixinho_reitero_que_seja_realizado_a_limpeza_das_caixas_d_agua_no_decorrer_do_asfalto_do_rio_apucaraninha_ate_serraria_do_moacir_viana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/ind_431_2025_baixinho_reitero_que_seja_realizado_a_limpeza_das_caixas_d_agua_no_decorrer_do_asfalto_do_rio_apucaraninha_ate_serraria_do_moacir_viana.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, que seja realizado a limpeza das caixas d´água no decorrer do asfalto começando no Rio Apucaraninha até a Serraria do Moacir Viana</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/ind_432_2025_baixinho_reitero_que_seja_construido_um_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/ind_432_2025_baixinho_reitero_que_seja_construido_um_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, que seja construído um redutor de velocidade na Rua Sebastião Luiz na proximidade Espaço Chanan</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/ind_433_2025_baixinho_reitero_a_instalacao_de_uma_academia_ao_ar_livre_na_agua_branca_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/ind_433_2025_baixinho_reitero_a_instalacao_de_uma_academia_ao_ar_livre_na_agua_branca_ii.pdf</t>
   </si>
   <si>
     <t>Reitero Solicito ao Executivo Municipal, a instalação de uma academia ao ar livre no Água Branca II</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/ind_434_2025_baixinho_reitero_a_ampliacao_do_campo_de_futebol_da_serraria_moacir_viana_transformando_em_um_campo_oficial_com_vestiario_e_alambrados.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/ind_434_2025_baixinho_reitero_a_ampliacao_do_campo_de_futebol_da_serraria_moacir_viana_transformando_em_um_campo_oficial_com_vestiario_e_alambrados.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, a ampliação do Campo de Futebol da Serraria Moacir Viana, transformando em um Campo Oficial do Município com vestiário e alambrados.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2496/ind_435_2025_baixinho_reitero_que_seja_realizado_abertura_de_caixas_de_contencao_de_agua_na_entrada_que_liga_da_ponte_do_fiu_ate_a_estrada_da_reserva_indigena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2496/ind_435_2025_baixinho_reitero_que_seja_realizado_abertura_de_caixas_de_contencao_de_agua_na_entrada_que_liga_da_ponte_do_fiu_ate_a_estrada_da_reserva_indigena.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, que seja realizado abertura de caixas de contenção de água na estrada que liga da ponte do Fiú até a estrada da Reserva Indígena</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_436_2025_baixinho_reitero_que_seja_realizado_a_manutencao_na_ponte_de_madeira_em_frente_a_fazenda_unopar_sentido_a_cruz_de_malta.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_436_2025_baixinho_reitero_que_seja_realizado_a_manutencao_na_ponte_de_madeira_em_frente_a_fazenda_unopar_sentido_a_cruz_de_malta.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, que seja realizado a manutenção na ponte de madeira em frente a Fazenda Unopar sentido a Cruz de Malta e se possível que seja realizado uma nova ponte de concreto</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/ind_437_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_jardim_juny.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/ind_437_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_jardim_juny.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que sejam dotadas as providencias necessárias para realização de recapeamento asfáltico nas vias do Bairro Jardim Juny, nos trechos que se fizer  necessários</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/ind_438_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_da_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/ind_438_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_da_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que sejam dotadas as providencias necessárias para realização de recapeamento asfáltico nas vias do Bairro da Vila Siena</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/ind_439_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_do_jardim_esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/ind_439_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_do_jardim_esperanca.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que sejam adotadas as providências necessárias para realização de recapeamento asfáltico nas vias do Bairro Jardim Esperança</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/ind_440_2025_valdenice_reitero_a_indicacao_que_seja_realizado_um_estudo_para_viabilizar_a_inclusao_de_uma_psicopedagogo_e_fonoaudiologo_no_quadro_de_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/ind_440_2025_valdenice_reitero_a_indicacao_que_seja_realizado_um_estudo_para_viabilizar_a_inclusao_de_uma_psicopedagogo_e_fonoaudiologo_no_quadro_de_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>Reitero a indicação, nos termos regimentais, a Excelentíssima Senhora Prefeita Municipal de Tamarana, que determine ao Setor competente que seja realizado um estudo para viabilizar a inclusão de uma psicopedagogo e fonoaudiólogo no quadro de profissionais da educação</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/ind_441_2025_valdenice_reitero_a_solicitacao_da_execucao_de_iluminacao_publica_na_viela_tupy.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/ind_441_2025_valdenice_reitero_a_solicitacao_da_execucao_de_iluminacao_publica_na_viela_tupy.pdf</t>
   </si>
   <si>
     <t>Reitero a solicitação, na forma regimental, ao Executivo Municipal e à secretaria competente, para que sejam tomadas as devidas providências visando a execução de iluminação pública na Viela Tupy, localizada entre as Ruas Fernando Tadei e Demétrio Carneiro Siqueira</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ind_442_2025_valdenice_reitero_a_solicitacao_da_instalacao_de_um_bebedouro_no_cemiterio_municipal_jose_balotari.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ind_442_2025_valdenice_reitero_a_solicitacao_da_instalacao_de_um_bebedouro_no_cemiterio_municipal_jose_balotari.pdf</t>
   </si>
   <si>
     <t>Reitero a solicitação, na forma regimental, ao Executivo Municipal e à Secretaria competente, para que sejam tomadas as providências necessárias junto ao setor responsável da municipalidade, visando à instalação de um bebedouro no Cemitério Municipal José Balotari</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/ind_443_2025_valdenice_reitero_a_solicitacao_de_melhorias_no_cemiterio_jose_balotari.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/ind_443_2025_valdenice_reitero_a_solicitacao_de_melhorias_no_cemiterio_jose_balotari.pdf</t>
   </si>
   <si>
     <t>Reitero a solicitação, na forma regimental, ao Executivo Municipal, para que sejam Tomadas as providências necessárias junto ao setor competente da municipalidade visando, a construção de um banheiro, a disponibilização de um espaço apropriado para guarda de restos materiais de construção, a criação de um ambiente adequado para que o funcionário possa realizar suas refeições, e o aumento dos pontos de iluminação no Cemitério Municipal José Bolotari</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/ind_444_2025_valdenice_solicito_aquisicao_de_livros_destinados_a_biblioteca_publica__municipal_laura_maurison_catai.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/ind_444_2025_valdenice_solicito_aquisicao_de_livros_destinados_a_biblioteca_publica__municipal_laura_maurison_catai.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, por meio da Secretaria competente que sejam adotadas as providências necessárias para a aquisição de livros destinados às salas de leitura das escolas e CMEIS do Município de Tamarana</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/ind_445_2025_valdenice_solicito_aquisicao_de_livros_destinados_as_salas_de_leitura_das_escolas_e_cmeis_do_municipio_de_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/ind_445_2025_valdenice_solicito_aquisicao_de_livros_destinados_as_salas_de_leitura_das_escolas_e_cmeis_do_municipio_de_tamarana.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, por meio da Secretaria competente que sejam adotadas as providências necessárias para a aquisição de livros destinados à Biblioteca Pública Municipal Laura Maurison Catai, localizada no centro de Tamarana</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/ind_446_2025_valdenice_solicito_aquisicao_de_brinquedos_pedagogicos_destinados_as_escolas_e_aos_centros_municipais_de_educacao_infantil_cmeis_do_municipio_de_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/ind_446_2025_valdenice_solicito_aquisicao_de_brinquedos_pedagogicos_destinados_as_escolas_e_aos_centros_municipais_de_educacao_infantil_cmeis_do_municipio_de_tamarana.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, por meio da Secretaria competente que sejam adotadas as providências necessárias para a aquisição de brinquedos pedagógicos destinados às escolas e aos Centro Municipal de Educação Infantil (CMEIS) do Município de Tmarana</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/ind_447_2025_valdenice_solicito_fornecimento_de_equipamentos_de_protecao_individual_para_sepultador.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/ind_447_2025_valdenice_solicito_fornecimento_de_equipamentos_de_protecao_individual_para_sepultador.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, e ao setor competente que sejam adotadas as providências necessárias visando o fornecimento de Equipamentos de Proteção Individual (EPIs) para o sepultador, garantindo condições adequadas de segurança e saúde no desempenho de suas funções</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/ind_448_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_estrada_que_sai_do_pporto_de_areia_ate_o_perobinha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/ind_448_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_estrada_que_sai_do_pporto_de_areia_ate_o_perobinha.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que sejam realizados os serviços de patrolamento, moledamento e abertura de caixas de contenção de água na estrada que sai do Porto de Areia até o Perobinha e até a pista</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/ind_449_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_estrada_que_se_inicia_no_banhadao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/ind_449_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_estrada_que_se_inicia_no_banhadao.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que sejam realizados os serviços de patrolamento, moledamento e abertura de caixas de contenção de água na estrada que se inicia no Banhadão, passando pela Granja, até a pista</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/ind_450_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_agua_da_mina.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/ind_450_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_agua_da_mina.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que sejam realizados os serviços de patrolamento, moledamento e abertura de caixas de contenção de água na Água da Mina</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_451_2025_nego_reitero_a_pacimentacao_asfaltica_na_rua_angelo_perez.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_451_2025_nego_reitero_a_pacimentacao_asfaltica_na_rua_angelo_perez.pdf</t>
   </si>
   <si>
     <t>Reitero a pavimentação asfáltica na Rua Ângelo Perez</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/ind_452_2025_nego_reitero_a_pacimentacao_asfaltica_do_trecho_entre_a_vila_siena_e_a_rodovia_victorio_francovig.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/ind_452_2025_nego_reitero_a_pacimentacao_asfaltica_do_trecho_entre_a_vila_siena_e_a_rodovia_victorio_francovig.pdf</t>
   </si>
   <si>
     <t>Reitero a pavimentação asfáltica do trecho entre a Vila Siena e a Rodovia Victorio Francovig</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/ind_453_2025_ranan_solicito_providencias_quanto_a_construcao_de_calcada_na_avenida_joao_domingues_goncalves.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/ind_453_2025_ranan_solicito_providencias_quanto_a_construcao_de_calcada_na_avenida_joao_domingues_goncalves.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à construção de Calçada na Avenida João Domingues Gonçalves</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2520/ind_454_2025_baixinho_reitero_a_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2520/ind_454_2025_baixinho_reitero_a_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, a construção de um campo de futebol suíço na Reserva Indígena Apucaraninha</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/ind_455_2025_baixinho_reitero_a_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_agua_branca_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/ind_455_2025_baixinho_reitero_a_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_agua_branca_ii.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, a construção de um campo de futebol suíço na Reserva Indígena Água Branca II</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/ind_456_2025_baixinho_reitero_que_seja_realizado_aberturas_de_caixas_dagua_nas_estradas_que_ligam_a_vila_rural_ii_ate_a_ponte_nova.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/ind_456_2025_baixinho_reitero_que_seja_realizado_aberturas_de_caixas_dagua_nas_estradas_que_ligam_a_vila_rural_ii_ate_a_ponte_nova.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, que seja realizado aberturas de caixas d'água nas estradas que ligam a Vila Rural II até a estrada da Ponte Nova</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/ind_457_2025_baixinho_reitero_que_seja_instalado_um_ponto_de_iluminacao_publico_na_vila_rural_ii_quadra_4_lote_7.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/ind_457_2025_baixinho_reitero_que_seja_instalado_um_ponto_de_iluminacao_publico_na_vila_rural_ii_quadra_4_lote_7.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, que seja instalado um ponto de iluminação público na Vila Rural II quadra 4 lote 7</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2528/ind_458_2025_ranan_solicito_providencias_na_melhoria_da_ponte_que_liga_o_assentamento_tesouro_a_serraia_do_viana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2528/ind_458_2025_ranan_solicito_providencias_na_melhoria_da_ponte_que_liga_o_assentamento_tesouro_a_serraia_do_viana.pdf</t>
   </si>
   <si>
     <t>Solicita providências na melhoria da ponte que liga o Assentamento Tesouro, à Serraria do Viana</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/ind_459_2025_baixinho_solicito_que_faca_estudo_para_desmembramento_do_departamento_de_esportes_criando_a_secretaria_de_esportes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/ind_459_2025_baixinho_solicito_que_faca_estudo_para_desmembramento_do_departamento_de_esportes_criando_a_secretaria_de_esportes.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo que faça estudos para desmembramento do Departamento de Esportes, criando a Secretaria de Esportes</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind_460_2025_nego_solicito_que_seja_realizado_o_recapeamento_asfaltico_no_trecho_que_inicia_nas_proximidades_do_mercado_do_senhor_mane_estendnedo-se_ate_o_rio_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind_460_2025_nego_solicito_que_seja_realizado_o_recapeamento_asfaltico_no_trecho_que_inicia_nas_proximidades_do_mercado_do_senhor_mane_estendnedo-se_ate_o_rio_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, com a máxima urgência, que seja realizado o recapeamento asfáltico no trecho que inicia nas proximidades do mercado do Senhor Mané, estendendo-se até o Rio Apucaraninha e seguindo até a antiga PASA</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind_461_2025_anauto_solicito_que_seja_realizado_a_substituicao_da_tampa_de_bueiro_localizado_na_rua_joao_batista_pinto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind_461_2025_anauto_solicito_que_seja_realizado_a_substituicao_da_tampa_de_bueiro_localizado_na_rua_joao_batista_pinto.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja realizado a substituição da tampa do bueiro localizado na Rua João Batista Pinto, nas proximidades da Praça do Cristo Rei</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/ind_462_2025_valdenice_reitero_o_pedido_para_criacao_do_viveiro_municipal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/ind_462_2025_valdenice_reitero_o_pedido_para_criacao_do_viveiro_municipal.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, o pedido para a criação do Viveiro Municipal, destinado à produção e distribuição de mudas de espécies nativas, ornamentais e frutíferas, voltadas ao reflorestamento, à arborização urbana e ao incentivo à agricultura familiar</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_463_2025_valdenice_solicito_que_seja_realizado_a_troca_da_areia_do_parquinho_do_bairro_cristo_rei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_463_2025_valdenice_solicito_que_seja_realizado_a_troca_da_areia_do_parquinho_do_bairro_cristo_rei.pdf</t>
   </si>
   <si>
     <t>Indico a Executivo Municipal, que seja realizado a troca da areia do parquinho localizado no Bairro Cristo Rei, visando garantir a segurança, a higiene e o bem-estar das crianças que utilizam o espaço e a instalação de placas de advertências sobre a entrada de animais</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_464_2025_valdenice_solicito_que_seja_realizado_a_colocacao_de_calcada_ou_plantio_de_grama_ao_lado_do_muro_da_escola_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_464_2025_valdenice_solicito_que_seja_realizado_a_colocacao_de_calcada_ou_plantio_de_grama_ao_lado_do_muro_da_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que seja realizada a colocação de calçada ou plantio de grama nos locais situado ao lado do muro da Escola Taeko, onde atualmente vem sendo depositado lixo e entulho</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/ind_465_2025_valdenice_solicito_que_seja_realizado_o_patrolamento_cascalhamento_e_compactacao_da_estrada_que_da_acesso_ao_sitio_recanto_das_aguas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/ind_465_2025_valdenice_solicito_que_seja_realizado_o_patrolamento_cascalhamento_e_compactacao_da_estrada_que_da_acesso_ao_sitio_recanto_das_aguas.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que seja realizado o patrolamento, cascalhamento e compactação da estrada que da acesso ao Sítio Recanto das Águas, na localidade da Mandassaia, lote N06 onde também é utilizado como ponto de manobra do ônibus escolar</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/ind_466_2025_valdenice_solicita_medidas_que_visem_a_instalacao_de_grade_de_contencao_e_protecao_na_frente_do_cmei_adilson_siqueira_dos_santos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/ind_466_2025_valdenice_solicita_medidas_que_visem_a_instalacao_de_grade_de_contencao_e_protecao_na_frente_do_cmei_adilson_siqueira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, a necessidade urgente de se adotarem medidas que visem à instalação de grade de contenção e proteção na frente do CMEI Adilson Siqueira dos Santos, localizado no Jardim Europa, garantindo assim maior segurança para os alunos servidores a comunidade escolar</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_467_2025_jislaine_solicita_sobre_a_capacitacao_dos_motoristas_de_veiculos_da_saude.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_467_2025_jislaine_solicita_sobre_a_capacitacao_dos_motoristas_de_veiculos_da_saude.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo sobre a capacitação dos motoristas de veículos da saúde, com o objetivo de assegurar o transporte seguro e humanizado de pacientes, seja em casos de emergência ou em deslocamento eletivos</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_468_2025_nego_solicita_a_construcao_de_um_redutor_de_velocidade__na_estrada_sentido_a_pasa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_468_2025_nego_solicita_a_construcao_de_um_redutor_de_velocidade__na_estrada_sentido_a_pasa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a construção de um redutor de velocidade na estrada sentido a Pasa, nas Proximidades da chácara do Sr. Arildo, do ponto de ônibus e próximo á cabeceira da ponte do Apucaraninha</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_469_2025_nego_solicita_a_construcao_de_um_redutor_de_velocidade_na_estrada_sentido_a_pasa_nas_procimidades_da_chacara_e_vidracaria_martins.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_469_2025_nego_solicita_a_construcao_de_um_redutor_de_velocidade_na_estrada_sentido_a_pasa_nas_procimidades_da_chacara_e_vidracaria_martins.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal a construção de um redutor de velocidade na estrada sentido a Pasa, nas proximidades da Chácara e Vidraça Martins, da Fábrica de Blocos, e das Chácaras a Sr. Ivonete e do Sr. Peruca</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_470_2025_nego_solicita_a_construcao_de_um_ponto_de_onibus_na_estrada_sentido_a_pasa_nas_proximidades_da_chacara_e_vidracaria_martins.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_470_2025_nego_solicita_a_construcao_de_um_ponto_de_onibus_na_estrada_sentido_a_pasa_nas_proximidades_da_chacara_e_vidracaria_martins.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a construção de um ponto de ônibus na estrada sentido a Pasa, nas proximidades da Chácara e Vidraçaria Martins, da Fábrica de Blocos, e das Chácaras da Sr. Ivonete e do Sr. Peruca</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2551/ind_471_2025_nego_solicita_a_realizacao_de_pinturas_e_sinalizacoes__viarias_incluindo_faixas_de_pedestres_e_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2551/ind_471_2025_nego_solicita_a_realizacao_de_pinturas_e_sinalizacoes__viarias_incluindo_faixas_de_pedestres_e_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de pinturas e sinalizações viárias, incluindo faixas de pedestres e redutores de velocidade (Quebra-molas), nas vias públicas do centro e dos bairros do município</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/ind_472_2025_nego_reitero_que_realize_os_estudos_necessarios_para_a_criacao_da_secretaria_municipal_de_assuntos_dos_povos_aoariginarios_kaingang_de_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/ind_472_2025_nego_reitero_que_realize_os_estudos_necessarios_para_a_criacao_da_secretaria_municipal_de_assuntos_dos_povos_aoariginarios_kaingang_de_tamarana.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo que realize os estudos necessários para a criação da ''Secretaria Municipal de assuntos dos Povos Originários Kaingang de Tamarana'', conforme compromisso durante a campanha eleitoral.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/ind_473_2025_anauto_solicito_que_viabilize_a_instalacao_de_uma_lixeira_na_entrada_do_banco_da_terra_agua_branca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/ind_473_2025_anauto_solicito_que_viabilize_a_instalacao_de_uma_lixeira_na_entrada_do_banco_da_terra_agua_branca.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a instalação de uma lixeira na entrada do Banco da Terra, Água Branca</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/ind_474_2025_nego_solicita_a_instalacao_de_tubulacao_para_escoamento_de_agua_na_estrada_que_segue_sentido_a_antiga_pasa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/ind_474_2025_nego_solicita_a_instalacao_de_tubulacao_para_escoamento_de_agua_na_estrada_que_segue_sentido_a_antiga_pasa.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de tubulação para escoamento de água na estrada que segue sentido à antiga Pasa, nas proximidades da Chácara Paraíso.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/ind_475_2025_nego_solicita_providencias_quanto_a_remocao_de_arvore_em_risco_de_queda_no_centro_de_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/ind_475_2025_nego_solicita_providencias_quanto_a_remocao_de_arvore_em_risco_de_queda_no_centro_de_tamarana.pdf</t>
   </si>
   <si>
     <t>Solicita providencias quanto à remoção de árvore em risco de queda no centro de Tamarana</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/ind_476_2025_valdenice_indica_que_sejam_tomadas_as_providencias_necessarias_para_a_instalacao_de_um_portao_eletronica_na_escola_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/ind_476_2025_valdenice_indica_que_sejam_tomadas_as_providencias_necessarias_para_a_instalacao_de_um_portao_eletronica_na_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo, que sejam tomadas providências necessárias para a instalação de um portão com trava eletrônica na Escola Municipal Professora Taeko Lima Almeida, localizado na Rua Francisco Antônio Rodrigues , s/n, Jardim Juny</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/ind_477_2025_valdenice_reitero_a_solicitacao_do_bebedouro_no_cemiterio_municipal_jose_bolotari.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/ind_477_2025_valdenice_reitero_a_solicitacao_do_bebedouro_no_cemiterio_municipal_jose_bolotari.pdf</t>
   </si>
   <si>
     <t>Reitero a solicitação ao Executivo Municipal, para que sejam tomadas as providências para instalação de um bebedouro no Cemitério Municipal José Bolotari</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/ind_478_2025_valdenice_reitero_a_solicitacao_de_aquisicao__de_conjuntos_escolares_para_o_refeitorio_da_escola_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/ind_478_2025_valdenice_reitero_a_solicitacao_de_aquisicao__de_conjuntos_escolares_para_o_refeitorio_da_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Reitero a solicitação ao Executivo Municipal, para que sejam tomadas as providências necessárias para a aquisição de conjuntos escolares para o refeitório da Escola Municipal Taeko Lima Almeida</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind_479_2025_valdenice_reitero_a_solicitacao_de_troca_dos_pisos_das_salas_de_aula_e_do_patio_da_escola_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind_479_2025_valdenice_reitero_a_solicitacao_de_troca_dos_pisos_das_salas_de_aula_e_do_patio_da_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Reitero a solicitação ao Executivo Municipal para que sejam tomadas as providências necessárias visando a troca dos pisos das salas de aula e do pátio da Escola Municipal Professora Taeko Lima Almeida</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/ind_480_2025_anauto_solicito_a_construcao_de_uma_travessia_elevada_para_pedestres_na_rua_evaristo_camargo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/ind_480_2025_anauto_solicito_a_construcao_de_uma_travessia_elevada_para_pedestres_na_rua_evaristo_camargo.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a construção de uma travessia elevada para pedestres na Rua Evaristo Camargo, em frente à porta de vidro do Centro de Pastoral</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/ind_481_2025_nego_solicito_a_necessidade_urgente_de_realizacao_de_limpeza_urbana_em_diversos_pontos_do_municipio_de_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/ind_481_2025_nego_solicito_a_necessidade_urgente_de_realizacao_de_limpeza_urbana_em_diversos_pontos_do_municipio_de_tamarana.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, por meio da Secretaria competente, a necessidade urgente de realização de limpeza urbana em diversos pontos do Município de Tamarana, onde há acúmulo de entulhos, móveis descartados, lixo doméstico e sujeita, causando risco à saúde pública</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/ind_482_2025_valdenice_solicito_que_viabiliz_a_contratacao_de_um_vigia_noturno_para_atuar_no_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/ind_482_2025_valdenice_solicito_que_viabiliz_a_contratacao_de_um_vigia_noturno_para_atuar_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a contratação de um vigia noturno para atuar no cemitério municipal José Bolotari</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/ind_483_2025_valdenice_solicito_que_viabiliz_a_substituicao_da_cobertura_do_ponto_de_onibus_escolar_localizado_no_bairro_sao_roque.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/ind_483_2025_valdenice_solicito_que_viabiliz_a_substituicao_da_cobertura_do_ponto_de_onibus_escolar_localizado_no_bairro_sao_roque.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que viabilize a substituição da cobertura do ponto de ônibus escolar localizado no bairro São Roque, na Rua Antônio Batista Lanza, n° 10</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2595/ind_484_2025_valdenice_reitero_a_solicitacao_para_que_seja_viabilizada_a_construcao_de_um_ponto_de_onibus_na_rua_demetrio_carneiro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2595/ind_484_2025_valdenice_reitero_a_solicitacao_para_que_seja_viabilizada_a_construcao_de_um_ponto_de_onibus_na_rua_demetrio_carneiro.pdf</t>
   </si>
   <si>
     <t>Reitero a solicitação para que seja viabilizada a construção de um ponto de ônibus na Rua Demétrio Carneiro, nas proximidades do Hospital São Francisco</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/ind_485_2025_nego_reitero_a_instalacao_de_banheiro_publico_provisorio_no_terminal_de_onibus.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/ind_485_2025_nego_reitero_a_instalacao_de_banheiro_publico_provisorio_no_terminal_de_onibus.pdf</t>
   </si>
   <si>
     <t>Reitero a instalação de banheiro público provisório no terminal de ônibus localizado no Jardim Esperança, neste Município, até que seja construído um banheiro definitivo em alvenaria no referido local</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/ind_486_2025_valdenice_solicito_a_cobertura_do_ponto_de_onibus_localizado_em_frente_ao_colegio_cemca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/ind_486_2025_valdenice_solicito_a_cobertura_do_ponto_de_onibus_localizado_em_frente_ao_colegio_cemca.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que viabilize, com devida urgência, a substituição da cobertura do ponto de ônibus localizado em frente ao Colégio Estadual Professora Maria Cintra de Alcântara, situado na Avenida João Domingues Gonçalves, Requeiro ainda que seja realizada avaliação e substituição das coberturas dos demais pontos de ônibus do Município que apresentem desgaste, danos estruturais ou qualquer condição  que comprometa sua funcionalidade</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/ind_487_2025_valdenice_solicito_a_manutencao_das_lixeiras_no_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/ind_487_2025_valdenice_solicito_a_manutencao_das_lixeiras_no_municipio.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizada a manutenção das lixeiras já existentes em nosso Município, garantindo seu adequado funcionamento</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/ind_488_2025_valdenice_reitero_a_necessidade_de_aquisicao_de_brinquedos_pedagogicos_e_educativos_destinado_a_toda_rede_de_ensino_infantil.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/ind_488_2025_valdenice_reitero_a_necessidade_de_aquisicao_de_brinquedos_pedagogicos_e_educativos_destinado_a_toda_rede_de_ensino_infantil.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal, juntamente com a Secretaria de Educação, a necessidade de aquisição de brinquedos  pedagógicos e educativos, destinados à toda rede de Ensino Infantil e ao Ensino Fundamental</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/ind_489_2025_valdenice_reitero_a_necessidade_de_realizacao_de_estudo_para_a_inclusao_de_kits_de_saude_bucal_como_parte_do_material_escolar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/ind_489_2025_valdenice_reitero_a_necessidade_de_realizacao_de_estudo_para_a_inclusao_de_kits_de_saude_bucal_como_parte_do_material_escolar.pdf</t>
   </si>
   <si>
     <t>Reitero ao Executivo Municipal a necessidade de realização de estudo para a inclusão de kits de saúde bucal como parte do material escolar destinado aos alunos da Rede Pública Municipal de Tamarana</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/ind_490_2025_tega_solicita_recapeamento_do_acostamento_da_rodovia_victorio_francovig.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/ind_490_2025_tega_solicita_recapeamento_do_acostamento_da_rodovia_victorio_francovig.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal o recapeamento do acostamento da Rodovia Victório Francovig, no trecho entre a saída de Tamarana e o Trevo da PR-445, em ambos os sentidos</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2631/ind_491_2025_valdenice_solicita_que_seja_realizada_melhorias_estruturais_no_centro_infantil_adilson_siqueira.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2631/ind_491_2025_valdenice_solicita_que_seja_realizada_melhorias_estruturais_no_centro_infantil_adilson_siqueira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que sejam realizadas melhorias estruturais no Centro Infantil Adilson Siqueira, considerando a necessidade de garantir segurança, qualidade e um ambiente adequado para as crianças, profissionais e toda a comunidade</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind_492_2025_valdenice_solicita_que_seja_realizada_com_urgencia_os_devidos_reparos_na_cobertura_da_escola_municipal_professora_taeko_lima_almeida.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind_492_2025_valdenice_solicita_que_seja_realizada_com_urgencia_os_devidos_reparos_na_cobertura_da_escola_municipal_professora_taeko_lima_almeida.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que sejam realizados, com urgência, os devidos reparos na cobertura da Escola Municipal Professora Taeko Lima Almeida</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind_493_2025_valdenice_solicita_que_seja_adquiridos_e_instalados_playgrounds-parquinhos_adequados_as_diferentes_faixas_etarias_para_os_alunos_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind_493_2025_valdenice_solicita_que_seja_adquiridos_e_instalados_playgrounds-parquinhos_adequados_as_diferentes_faixas_etarias_para_os_alunos_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo e a secretaria de educação  que sejam adquiridos e instalados playgrounds/parquinho adequados às diferentes faixas etárias para os alunos da Rede Municipal de Ensino, incluindo os Centros de Educação Infantil</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/ind_494_2025_valdenice_solicita_a_viabilizacao_de_execucao_de_obras_na_avenida_jose_fabiano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/ind_494_2025_valdenice_solicita_a_viabilizacao_de_execucao_de_obras_na_avenida_jose_fabiano.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal a viabilização da execução de obras na Avenida José Fabiano, nas proximidades do limite com município de Londrina</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/ind_495_2025_valdenice_solicita_com_urgencia_melhorias_na_estrada_que_liga_a_comunidade_agrocem_ate_a_divisa_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/ind_495_2025_valdenice_solicita_com_urgencia_melhorias_na_estrada_que_liga_a_comunidade_agrocem_ate_a_divisa_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicito à Senhora Prefeita Municipal e à Secretaria Municipal de Obras e Serviços Públicos que sejam realizadas melhorias urgentes na estrada que liga a comunidade Agrocem até a divisa do Município, contemplando parolamento, nivelamento, colocação de material e compactação em todo o trecho.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>-Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/req_001_2025_edson_festa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/req_001_2025_edson_festa.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a organização da Festa do 29° Aniversário de Tamarana</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/req_002_2025_joao_informacao_sobre_doacao_de_onibus_a_terra_indigena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/req_002_2025_joao_informacao_sobre_doacao_de_onibus_a_terra_indigena.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a doação de ônibus para transporte de passageiros à Associação dos Moradores da Terra Indígena Apucaraninha AMTIAP, conforme a Lei 1539/2023</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/req_003_2025_joao_informacao_sobre_pavimentacao_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/req_003_2025_joao_informacao_sobre_pavimentacao_vila_siena.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a pavimentação na Vila Siena, neste Município</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/req_004_2025_joao_esclarecimentos_ponte_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/req_004_2025_joao_esclarecimentos_ponte_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Construção da Ponte sobre o Rio Apucaraninha</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/req_005_2025_geraldo_informacao_sobre_andamento_do_programa_vida_nova.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/req_005_2025_geraldo_informacao_sobre_andamento_do_programa_vida_nova.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o andamento do Programa Vida Nova (COHAPAR)  que ira atender vinte e seis famílias em  localidade Fundo  de Vale Vila Siena.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/req_006-2025_anauto_requer_informacoes_sobre_a_bem_brasil.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/req_006-2025_anauto_requer_informacoes_sobre_a_bem_brasil.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Empresa Bem Brasil, contratada pelo Município</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/req_007-2025_edson_complemento_do_requerimento_n_04.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/req_007-2025_edson_complemento_do_requerimento_n_04.pdf</t>
   </si>
   <si>
     <t>Requer complementação ao requerimento 004/2025, referente a construção da ponte sobre o Rio Apucaraninha, neste Município</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/req_008-2025_anauto_requer_informacoes_sobre_a_agua_no_bom_pastor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/req_008-2025_anauto_requer_informacoes_sobre_a_agua_no_bom_pastor.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a regularização no fornecimento de água e energia elétrica na localidade conhecida como Bom Pastor.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/req_009-2025_valdenice_informacoes_sobre_terminal_urbano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/req_009-2025_valdenice_informacoes_sobre_terminal_urbano.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Projeto de construção do Terminal Urbano no Bairro Jardim juny</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/req_010-2025_joao_casa_passagem.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/req_010-2025_joao_casa_passagem.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Casa de passagem designada para os indígenas do município</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/req_anauto_informacao_sobre_pavimentacao_asfaltica_na_serraia_do_viana_ate_ponte_do_apucaraninha.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/req_anauto_informacao_sobre_pavimentacao_asfaltica_na_serraia_do_viana_ate_ponte_do_apucaraninha.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a pavimentação asfáltica entre a Serraria do Viana ate Ponte do Apucarana Grande</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/req_012-2025_tega_fabiano_inf_sobre_a_emenda_parlamentar_impositiva.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/req_012-2025_tega_fabiano_inf_sobre_a_emenda_parlamentar_impositiva.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Emenda Parlamentar Impositiva, elaborada pelo Vereador Tega Fabiano e aprovada em 18 de dezembro de 2023</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/req_013-2025_baixinho_pedreiro_inf_sobre_a_secretaria_de_meio_ambiente_do_municipio_nos_anos_de_2021_e_2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/req_013-2025_baixinho_pedreiro_inf_sobre_a_secretaria_de_meio_ambiente_do_municipio_nos_anos_de_2021_e_2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a a secretaria de meio ambiente do município nos anos de 2021 a 2024</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/req_014-2025_joao_informacao_sobre_o_parque_industrial.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/req_014-2025_joao_informacao_sobre_o_parque_industrial.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a situação atual do Parque Industrial do Município</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/req_015_2025__anauto_de_souza.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/req_015_2025__anauto_de_souza.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a situação atual do PDR (Plano Municipal de Desenvolvimento Rural Sustentável (PDR), no Município.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/req_016_2025__jislaine_pereira_ferraz.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/req_016_2025__jislaine_pereira_ferraz.pdf</t>
   </si>
   <si>
     <t>Informações sobre o PAD que ainda não foi concluído</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>Professora Jislaine Vanite, Professora Angélica</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/req_017_2025__jislaine_pereira_ferraz_vigencia_da_concessao_da_sanepar_com_o_municipio_de_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/req_017_2025__jislaine_pereira_ferraz_vigencia_da_concessao_da_sanepar_com_o_municipio_de_tamarana.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca vigência da concessão da Sanepar com Município de Tamarana .</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/req_018_2025__anauto_informacoes_sobre_estradas_rurais.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/req_018_2025__anauto_informacoes_sobre_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre todas as estradas rurais que interligam o Município de Londrina e o Município de tamarana, indicando nome oficial, trecho e responsabilidade pela manutenção, existência de convênios ou acordos pela manutenção</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2231/req._020_2025_baixinho_parque_industrial.docx</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2231/req._020_2025_baixinho_parque_industrial.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre a empresa  APETIT- SERVIÇOS DE ALIMENTAÇÃO LTDA, que se instalaria no (Parque Industrial Ademir Diana)</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/req_022-2025_tega_fabiano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/req_022-2025_tega_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer informações se há existência de empresa terceirizada de mão de obra responsável pelo atendimento na área da saúde, especialmente no que se refere à contratação de médicos.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/req_023-2025_joao_requer_informacoes_sobre_as_providencias_que_vem_sendo_adotadas_para_garantir_o_cumprimento_da_lei_no1.402.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/req_023-2025_joao_requer_informacoes_sobre_as_providencias_que_vem_sendo_adotadas_para_garantir_o_cumprimento_da_lei_no1.402.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as providências que vêm sendo adotadas para garantir o cumprimento da Lei nº1.402/2020</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/req_025-2025_joao_solicito_informacoes_sobre_a_comstrucao_de_dependencia_anexa_ao_cemiterio_municipal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/req_025-2025_joao_solicito_informacoes_sobre_a_comstrucao_de_dependencia_anexa_ao_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita  ao Executivo Municipal informações detalhadas sobre a Construção de dependência anexa ao Cemitério Municipal de Tamarana, com o espaço de proteção contra intempéries, banheiro para higienização  e local de armazenamento de materiais, incluindo o fornecimento de mão de obra e todo o material necessário à execução dos serviços (Contrato nº270, de 05/08/2024)</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/req_026-2025_joao_solicito_informacoes_detalhadas_sobre_a_frota_de_veiculos_pertencentes_ao_municipio_de_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/req_026-2025_joao_solicito_informacoes_detalhadas_sobre_a_frota_de_veiculos_pertencentes_ao_municipio_de_tamarana.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal informações detalhadas sobre a frota de veículos pertencentes ao Município de Tamarana</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/req_027_2025_tega_fabiano_informacoes_sobre_o_creas_e_cras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/req_027_2025_tega_fabiano_informacoes_sobre_o_creas_e_cras.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal informações sobre os Atendimentos Prestados pelo CRAS e CREAS.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2367/req_028-2025_joao_apresentacao_de_projeto_de_lei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2367/req_028-2025_joao_apresentacao_de_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Apresentação de Projeto de Lei que institui tratamento diferenciado, simplificado e favorecido a ser dispensado às microempresas e empresas de pequeno porte, no âmbito do Município de Tamarana, e dá outras Providências</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2365/req_029-2025_anauto_requer_informacoes_sobre_a_data_de_entrega_dos_novos_maquinarios.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2365/req_029-2025_anauto_requer_informacoes_sobre_a_data_de_entrega_dos_novos_maquinarios.pdf</t>
   </si>
   <si>
     <t>Solicita de informações sobre a data prevista para entrega dos novos maquinários ao Municipio de Tamarana</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/req_030-2025_ranan.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/req_030-2025_ranan.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca do Decreto Municipal nº182/2025, que trata  da abertura de crédito adicional ao orçamento vigente, com justificativa para cada dotação suplementada, explicitando a finalidade e a necessidade dos gastos</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/req_031-2025_edson_solicita_informacoes_e_documentos_comprovatorios_referente_a_empresa_pedreira.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/req_031-2025_edson_solicita_informacoes_e_documentos_comprovatorios_referente_a_empresa_pedreira.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações e documentos comprobatórios referente a Empresa Pedreira Ingá Industria e Comércio Ltda</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/req._032_2025_renan_leal__informacoes__acerca_do_decreto_municipal__no_190-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/req._032_2025_renan_leal__informacoes__acerca_do_decreto_municipal__no_190-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar informações detalhadas acerca do Decreto Municipal n° 190/2025, que trata da abertura de crédito adicional suplementar ao orçamento vigente, com a justificativa para cada dotação suplementada, explicitando a finalidade e a necessidade dos respectivos gastos</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/req_033-2025_tega_informacoes_sobre_consorcio_tibagi.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/req_033-2025_tega_informacoes_sobre_consorcio_tibagi.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, informações detalhadas sobre o motivo que o Consórcio Caminho do Tibagi não estar prestando serviços no Município de Tamarana</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/req_034-2025_ranan_solicita_informacoes_detalhadas_acerca_do_decreto_municipal_no202-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/req_034-2025_ranan_solicita_informacoes_detalhadas_acerca_do_decreto_municipal_no202-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas acerca do Decreto Municipal nº 202/2025, que trata da abertura de crédito adicional suplementar ao orçamento vigente, com a justificativa para cada dotação suplementada, explicitando a finalidade e a necessidade dos respectivos gastos</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/req_035-2025_edson_solicita_informacoes_e_documentos_comprobatorios_referentes_as_ambulancias_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/req_035-2025_edson_solicita_informacoes_e_documentos_comprobatorios_referentes_as_ambulancias_do_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações e documentos comprobatórios referente às ambulâncias do município</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_tega_fabiano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_tega_fabiano.pdf</t>
   </si>
   <si>
     <t>Reiterar o pedido de informações e o complemento das informações de acordo com o contido no pedido sob nº 022/2025, aprovado por essa casa de Leis</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/requerimento_37_2025_baixinho_pedido_de_informacao_acerca_da_frota_de_maquinas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/requerimento_37_2025_baixinho_pedido_de_informacao_acerca_da_frota_de_maquinas.pdf</t>
   </si>
   <si>
     <t>Pedido de informação acerca da frota de maquinas, escavadeiras e caminhões da Secretaria de Obras, bem como relação dos serviços realizados no decorrer desse ano e o consumo do Diesel pela pasta</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>Para que sejam prestadas informações quanto à situação da documentação (escrituração) do Jardim das Flores, localizado neste Município.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/req_n16_anauto_solicita_informacoes_sobre_a_adesao_do_programa_terra_cidada_do_governo_federal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/req_n16_anauto_solicita_informacoes_sobre_a_adesao_do_programa_terra_cidada_do_governo_federal.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Adesão do ''Programa Terra Cidadã'' do Governo Federal</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/req_040_2025_nego_reitero_o_pedido_de_informacoes_aos_questionamentos_bem_como_o_complemento_das_informacoes_de_acordo_com_o_contido_no_pedido_sob_n004.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/req_040_2025_nego_reitero_o_pedido_de_informacoes_aos_questionamentos_bem_como_o_complemento_das_informacoes_de_acordo_com_o_contido_no_pedido_sob_n004.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 040 - Nego do Levi _x000D_
 Reiterar o pedido de informações com a resposta aos questionamentos, bem como o complemento das informações de acordo com o contido no pedido sob n° 004/2025, aprovado por essa Casa de Leis</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/req_41_2025_tega_requer_informacoes_sobre_a_emenda_parlamentar_impositiva.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/req_41_2025_tega_requer_informacoes_sobre_a_emenda_parlamentar_impositiva.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre a Emenda Parlamentar Impositiva, elaborada pelo Vereador Tega Fabiano e aprovada em 16 de dezembro de 2024</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/req_042_2025_nego_requer_informacoes_sobre_o_o_caminhao_comboio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/req_042_2025_nego_requer_informacoes_sobre_o_o_caminhao_comboio.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 042/2025_x000D_
 Requer informações completas, técnicas e documentadas a respeito do incêndio ocorrido com o caminhão comboio e do transporte irregular de óleo diesel pela prefeitura</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/req_043_2025_angelica_solicitacao_de_esclarecimento_e_providencias_sobre_oficio_n_388.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/req_043_2025_angelica_solicitacao_de_esclarecimento_e_providencias_sobre_oficio_n_388.pdf</t>
   </si>
   <si>
     <t>Solicitação de esclarecimentos e providências sobre ofício n° 388/2025 - Gabinete da Prefeita de antecipação da devolução do duodécimo</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/req_044-2025_joao_icms__3.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/req_044-2025_joao_icms__3.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas, claras e documentadas sobre os recursos do ICMS Ecológico recebidos pelo Município de Tamarana, especialmente os valores vinculados à Aldeia Apucaraninha, nos últimos 05 (cinco) anos</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/req_045_2025_angelica_reconsideracao_de_decisao_e_inclusao_de_requerimento_em_pauta_na_ordem_do_dia_para_debate.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/req_045_2025_angelica_reconsideracao_de_decisao_e_inclusao_de_requerimento_em_pauta_na_ordem_do_dia_para_debate.pdf</t>
   </si>
   <si>
     <t>Reconsideração de decisão e inclusão de Requerimento em Pauta na ordem do dia para Debate</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/req_046_2025_angelica_solicitacao_de_informacoes_sobre_diarias_dos_vereadores.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/req_046_2025_angelica_solicitacao_de_informacoes_sobre_diarias_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre diárias dos Vereadores</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>-Moção</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2346/mocao_001-2025_aplausos_professores__angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2346/mocao_001-2025_aplausos_professores__angelica.pdf</t>
   </si>
   <si>
     <t>Congratulações, aplausos e louvor, aos Ilustríssimos professores do município de Tamarana — Pr.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/mocao_de_apoio_no_001-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/mocao_de_apoio_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Apoio ao posicionamento da Associação de Pais e Amigos dos Excepcionais - APAE de Tamarana</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/mocao_de_aplausos_003-2025_alunos_do_curso_talento_tech.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/mocao_de_aplausos_003-2025_alunos_do_curso_talento_tech.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos dos alunos do Curso Talento Tech</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/mocao_004-2025_mocao_de_congratulacoes_a_senhorita_aline_canedo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/mocao_004-2025_mocao_de_congratulacoes_a_senhorita_aline_canedo.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Senhorita Aline Canedo</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/mocao_005-2025__angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/mocao_005-2025__angelica.pdf</t>
   </si>
   <si>
     <t>Envio de aplausos aos Policiais Militares do 5º Batalhão de Policia Militar do Paraná</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/mocao_de_repudio_n001_2025_repudio_ao_decreto_n_12.686-2025_que_institui_a_polica_nacional_de_educacao_especial_inclusiva.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/mocao_de_repudio_n001_2025_repudio_ao_decreto_n_12.686-2025_que_institui_a_polica_nacional_de_educacao_especial_inclusiva.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio_x000D_
 Repúdio ao Decreto n° 12.686./2025 que institui a Política de Educação Especial Inclusiva</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>PCJ</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei n° 021, de 13 de junho de 2025. _x000D_
 Cria o Conselho Municipal da Cidade de Tamarana/PR - CONCIDADE DE TAMARANA /PR.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2369/parecer_047_2025__comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2369/parecer_047_2025__comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se à Moção de Aplausos nº 003, de 09 de julho de 2025, de autoria do vereador Tega Fabiano. Sendo encaminhada a Comissão de Justiça no dia 14 de julho de 2025, para análise</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/parecer_047_2025__comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/parecer_047_2025__comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>Parecer do Projeto de Resolução Legislativa nº. 003, de 17 de junho de 2025. Altera os arts. 8º, 10, 11, 45, 55, 115, 126, 127, 128, 132, 135, 142, 144, 150, 151, 164, 178, 179, 186, 213, 216 e acrescenta o art. ao Regimento Interno da Câmara Municipal de Tamarana-Pr</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2355/parecer_048_2025__comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2355/parecer_048_2025__comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>Parecer nº 048/2025_x000D_
 O presente parecer refere-se ao Projeto substitutivo do Projeto de Lei nº 018</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/parecer_048_2025__comissao_de_justica_mocao_de_congratulacoes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/parecer_048_2025__comissao_de_justica_mocao_de_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Parecer referente a Moção de Congratulações em Homenagem à Senhorita Aline Canedo (Piloto de Avião)_x000D_
 Autoria: Anauto Souza de Gouvea</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/parecer_053_2025__comissao_de_justica_refere-se_ao_projeto_de_lei_no22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/parecer_053_2025__comissao_de_justica_refere-se_ao_projeto_de_lei_no22.pdf</t>
   </si>
   <si>
     <t>O presente parecer  refere-se ao Projeto de Lei nº 22</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/parecer_064_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n24.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/parecer_064_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n24.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça n°064/2025_x000D_
 Refere-se as Emendas Redacionais ao Projeto de Lei n°24</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/parecer_066_comissao_de_justica_refere-se_a_emenda_aditiva__ao_projeto_de_lei_n24.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/parecer_066_comissao_de_justica_refere-se_a_emenda_aditiva__ao_projeto_de_lei_n24.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça n°066/2025_x000D_
 Refere-se à Emenda Aditiva ao Projeto de Lei n° 24</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/parecer_067_comissao_de_justica_refere-se_ao_projeto_de_lei_no024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/parecer_067_comissao_de_justica_refere-se_ao_projeto_de_lei_no024.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça n° 067/2025_x000D_
 Refere-se ao Projeto de Lei Ordinária do Legislativo n° 024</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/parecer_068_comissao_de_justica_refere-se_ao_projeto_de_lei_no027.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/parecer_068_comissao_de_justica_refere-se_ao_projeto_de_lei_no027.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão de Justiça n° 068/2025_x000D_
 Refere-se ao Projeto de Lei n° 027</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/parecer_071_comissao_de_justica_refere-se_ao_projeto_de_lei_n035_refis.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/parecer_071_comissao_de_justica_refere-se_ao_projeto_de_lei_n035_refis.pdf</t>
   </si>
   <si>
     <t>Parecer n° 071 - Comissão de Justiça _x000D_
 O presente parecer refere-se ao Projeto de Lei n° 035 REFIS/2025</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>CJFLTC - Comissão de Justiça, Finanças, Legislação e Tomadas de Contas</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/parecer_81_comissaode_justica_refere-se_ao_projeto_de_lei_n039_que_institui_o_comite_municipal_de_tamarana_do_transporte_escolar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/parecer_81_comissaode_justica_refere-se_ao_projeto_de_lei_n039_que_institui_o_comite_municipal_de_tamarana_do_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Parecer n° 81 refere-se ao Projeto de Lei n° 039, que institui o Comitê Municipal do Transporte Escolar</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/parecer_82_comissaode_justica_refere-se_ao_projeto_de_lei_n033_cips.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/parecer_82_comissaode_justica_refere-se_ao_projeto_de_lei_n033_cips.pdf</t>
   </si>
   <si>
     <t>O presente Parecer refere-se ao Projeto de Lei n° 033 CIPS</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>-Emenda</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/emenda_redacional__002_2025_-_comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/emenda_redacional__002_2025_-_comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º do Projeto de Lei do Legislativo nº 004/2024, e insere o parágrafo único, que passa a vigorar com a seguinte redação</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/emenda_subistitutiva_no_002_2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/emenda_subistitutiva_no_002_2025.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva a nº 002/2025 ao Projeto de Lei nº 020/2025_x000D_
 Substitui o artigo 1º do Projeto de Lei nº 020/2025</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/emenda_001_ao_projeto_de_lei_20-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/emenda_001_ao_projeto_de_lei_20-2025.pdf</t>
   </si>
   <si>
     <t>Substitui o artigo 1° do Projeto de Lei n°020/2025</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/emenda_supressiva_003_2025_comissao_de_justica_suprime-se_o_art._1o_do_projeto_de_resolucao_no__003-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/emenda_supressiva_003_2025_comissao_de_justica_suprime-se_o_art._1o_do_projeto_de_resolucao_no__003-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA _x000D_
 AO PROJETO DE RESOLUÇÃO N° 003/2025 _x000D_
 Súmula: Suprime-se o Art. 1° do Projeto de Resolução n°003/2025</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/emenda_redacional_comissao_de_justica_2025_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/emenda_redacional_comissao_de_justica_2025_.pdf</t>
   </si>
   <si>
     <t>Emenda Redacional ao Projeto de Lei nº29/2025</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/emenda_redacional_carga_horaria_dos_cargos_de_medico_pediatra_e_ginecologista.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/emenda_redacional_carga_horaria_dos_cargos_de_medico_pediatra_e_ginecologista.pdf</t>
   </si>
   <si>
     <t>Emenda Redacional ao Projeto de Lei n° 031/2025_x000D_
 Altera carga horária dos cargos de Médico Pediatra e Médico Ginecologista</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/emenda_separativa_ao_projeto_de_lei_n_039.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/emenda_separativa_ao_projeto_de_lei_n_039.pdf</t>
   </si>
   <si>
     <t>Emenda Separativa n°12 ao Projeto de Lei n° 039/2025_x000D_
 Institui o Comitê Municipal do Transporte Escolar de Tamarana/PR, regulamenta suas ações e composição, e dá outras providencias</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2627/emenda_substitutivo_n13_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2627/emenda_substitutivo_n13_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva n°13 ao Substitutivo do Projeto de Lei n° 024/2025_x000D_
 Substitui o artigo 37 do Projeto de Lei n° 024/2025, que Dispõe sobre as diretrizes para a elaboração da lei orçamentária, para o exercício de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/emenda_substitutiva_n14_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/emenda_substitutiva_n14_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva n° 14 ao Substitutivo do Projeto de Lei n° 024/2025 Que Dispõe sobre as diretrizes para a elaboração da Lei Orçamentaria, para o exercício de 2026</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/emenda_aditiva_n15_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/emenda_aditiva_n15_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n°15 ao Substitutivo do Projeto de Lei n° 024/2025-_x000D_
 Acrescenta o inciso IX ao artigo 1° do Projeto de Lei n° 024/2025Dispõe sobre as diretrizes para a elaboração da Lei Orçamentaria, para o exercício de 2026</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/emenda_redacional_n16_2025_estima_a_receita_e_fixa_a_despesa_do_municipio_de_tamarana__para_o_exercicio_de_2026.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/emenda_redacional_n16_2025_estima_a_receita_e_fixa_a_despesa_do_municipio_de_tamarana__para_o_exercicio_de_2026.pdf</t>
   </si>
   <si>
     <t>Emenda Redacional n° 16 ao Projeto de Lei n° 040/2025_x000D_
 Altera os artigos 2°, 5º, 6º, 7º, parágrafo único do art. 11, 18, 19 e adiciona art. 20 ao Projeto de Lei n° 040/2025, que Estima a Receita e fixa a Despesa do Município de Tamarana para o exercício de 2026.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/emenda_substitutiva_n17_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/emenda_substitutiva_n17_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva  n° 17 ao Projeto de Lei n° 024/2025_x000D_
 Substitui o artigo 37 do Projeto de Lei n° 024/2025, que Dispõe sobre as diretrizes para a elaboração da lei orçamentária, para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Eleição das Comissões Permanentes</t>
   </si>
   <si>
     <t>Eleição do Vice Presidente da Mesa Diretora_x000D_
 Eleição do 1º Secretário da Mesa Diretora_x000D_
 Eleição do 3º Secretário da Mesa Diretora_x000D_
 Eleições dos membros das Comissões Permanentes da Câmara Municipal para o biênio 2025/2026_x000D_
 I - Comissão de Justiça, Finanças, Legislação e Tomada de Contas; _x000D_
 II - Comissão de Educação, Saúde e Assistência Social; _x000D_
 III - Comissão de Agricultura, Industria e Comércio; _x000D_
 IV - Comissão de Viação, Obras Públicas e Transportes.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>-Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_lei_ordinaria_do_legislativo__001-2025_revisado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_lei_ordinaria_do_legislativo__001-2025_revisado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 001, _x000D_
 DE 16 DE JANEIRO DE 2025_x000D_
 _x000D_
 SÚMULA: Concede reposição salarial, bem como, ganho real aos vencimentos dos servidores efetivos e comissionados da Câmara Municipal de Tamarana,e dá outras providências.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_lei_ordinaria_do_legislativo__002-2025_revisado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_lei_ordinaria_do_legislativo__002-2025_revisado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 002,_x000D_
 DE 16 DE JANEIRO DE 2025_x000D_
 SÚMULA: Conceder reposição ao subsídio dos Vereadores do Município de Tamarana,e dá outras providências.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_lei_ordinaria_do_legislativo__003-2025_revisado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_lei_ordinaria_do_legislativo__003-2025_revisado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 003,_x000D_
 DE 16 DE JANEIRO DE 2025_x000D_
 SÚMULA: Altera a redação do § 5º do Art. 18 e anexo II da Lei nº 909 de 2012, que Dispõe sobre o Plano de Cargos, carreiras e Salarios da Cämara Municipal.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>Denomina de "Jardim Bom Pastor" a área correspondente a matrícula n.º 43.316, situada neste Município.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/of_001-2025_renan_encaminha_projeto_de_lei_005.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/of_001-2025_renan_encaminha_projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>Cria tratamento diferenciado e favorecido às microempresas e empresas de pequeno porte de que tratam as Leis Complementares nºs 123, de 14 de dezembro de 2006, 128, de 19 de dezembro de 2008, e 139, de 10 de novembro de 2011, e dá outras providências.”</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/of_001-2025_tega__encaminha_projeto_de_lei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/of_001-2025_tega__encaminha_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n.º 006/2025, que Altera a Lei 216 de 03 de junho de 2002 e Revoga a Lei 223 de 29 de agosto de 2002</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/of_002_2025_baixinho_encaminha_projeto_de_lei_07.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/of_002_2025_baixinho_encaminha_projeto_de_lei_07.pdf</t>
   </si>
   <si>
     <t>Fica Nominada a Rua 3 de Rua Laranjeira, localizada no “Jardim Bom Pastor”, neste Município</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>Fica Nominada a Rua 2 de Rua Ipê Amarelo, localizada no “Jardim Bom Pastor”, neste Município.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/of_002_2025_baixinho_encaminha_projeto_de_lei_09.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/of_002_2025_baixinho_encaminha_projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>Fica Nominada a Rua 1 de Rua Pitangueira, localizada no “Jardim Bom Pastor”, neste Município.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/of_002_2025_baixinho_encaminha_projeto_de_lei_10.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/of_002_2025_baixinho_encaminha_projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>Fica Nominada de Rua Jaboticabal a rua atualmente denominada pelos moradores  de Rua Jaboticabal, localizada no “Jardim Bom Pastor”, neste Município.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2310/of_002_2025_baixinho_encaminha_projeto_de_lei_11.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2310/of_002_2025_baixinho_encaminha_projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>Fica Nominada de Rua Roseira a rua atualmente denominada pelos moradores de Rua Roseira, localizada no “Jardim Bom Pastor”, neste Município.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>Institui tratamento diferenciado, simplificado e favorecido a ser dispensado às microempresas e empresas de pequeno porte, no âmbito do Município de Tamarana, previsto no art. 143 da Constituição do Estado do Paraná, de conformidade com as normas gerais previstas no Estatuto Nacional da Microempresa e da Empresa de Pequeno Porte, instituído pela Lei Complementar Federal nº 123, de 14 de dezembro de 2006, com as alterações posteriores, e dá outras providências.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/of_004_tega_encaminha_projeto_de_lei_no013.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/of_004_tega_encaminha_projeto_de_lei_no013.pdf</t>
   </si>
   <si>
     <t>Revogam-se as Leis 216/2002, 223/2002 e 1590/2025, passando a denominar-se de "Centro Municipal de Educação Infantil Professora Eva Ramiro" o Centro de Educação Infantil localizado no Jardim Esperança, neste Município.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/projeto_de_lei_n14_projeto_adote_uma_placa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/projeto_de_lei_n14_projeto_adote_uma_placa.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto "Adote uma Placa", Projeto sobre a Padronização das Placas Indicativa de Nomes de Ruas e Logradouros Públicos, possibilitando a parceria público/privada e dá outras providências.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>CUT</t>
   </si>
   <si>
     <t>Convites para o uso da Tribuna</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/of_011_renan_solicita_a_inscricao_do_sr._mauricio_chiesa_carvalho_para_uso_da_tribula_livre.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/of_011_renan_solicita_a_inscricao_do_sr._mauricio_chiesa_carvalho_para_uso_da_tribula_livre.pdf</t>
   </si>
   <si>
     <t>Ofício n° 011/2025 - Renan Leal _x000D_
 Solicita a inscrição do Sr. Maurício Chiesa Carvalho, representante do Instituto Desenvolve Tamarana, para o uso da Tribuna Livre</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofícios</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/of_005_2025_jislaine_encaminha_projeto_de_lei_n001.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/of_005_2025_jislaine_encaminha_projeto_de_lei_n001.pdf</t>
   </si>
   <si>
     <t>Ofício nº005/2025_x000D_
 Concede Titulo de cidadão honorário do município de Tamarana, estado do Paraná, ao Doutor Tercilio Luiz Turini.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_07.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_07.pdf</t>
   </si>
   <si>
     <t>Ofício nº002/2025_x000D_
 Encaminha projeto de Lei nº 07</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_08.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_08.pdf</t>
   </si>
   <si>
     <t>Ofício nº002/2025_x000D_
 Encaminha projeto de Lei nº 08</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_09.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_09.pdf</t>
   </si>
   <si>
     <t>Ofício nº002/2025_x000D_
 Encaminha projeto de Lei nº09</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_10.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_10.pdf</t>
   </si>
   <si>
     <t>Ofício nº002/2025_x000D_
 Encaminha projeto de Lei nº10</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/of_002_2025_baixinho_encaminha_projeto_de_lei_n11.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/of_002_2025_baixinho_encaminha_projeto_de_lei_n11.pdf</t>
   </si>
   <si>
     <t>Ofício nº002/2025_x000D_
 Encaminha projeto de Lei nº11</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/of_026__cmt_2025_renan_leal-_indicacoes_deferidas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/of_026__cmt_2025_renan_leal-_indicacoes_deferidas.pdf</t>
   </si>
   <si>
     <t>Ofício nº 026/2025-CMT_x000D_
 Encaminha as seguintes Indicações</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/of_003_2025_tega__tribuna_livre.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/of_003_2025_tega__tribuna_livre.pdf</t>
   </si>
   <si>
     <t>Solicita a inscrição do aluno Gustavo Henrique Sampaio, participante do Curso Talento Tech, para que possa prestar esclarecimento e fornecer mais informações acerca do referido curso</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/of_011-2025_jislaine_solicita_urgencia_especial_ao_projeto_de_lei_no_25-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/of_011-2025_jislaine_solicita_urgencia_especial_ao_projeto_de_lei_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Of 011/2025- solicita urgência especial, ao projeto de Lei n° 25/2025 que "Autoriza o Poder Executivo Municipal a contratar pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público da Secretaria Municipal de Assistência Social, nos termos do inciso IX do _x000D_
 artigo 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/of_010_2025_renan_encaminha_substitutivo_ao_projeto_de_lei_ordinaria_do_legislativo_no012-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/of_010_2025_renan_encaminha_substitutivo_ao_projeto_de_lei_ordinaria_do_legislativo_no012-2025.pdf</t>
   </si>
   <si>
     <t>Ofício nº 010/2025_x000D_
 Encaminha o substitutivo ao Projeto de Lei Ordinária do Legislativo nº012/2025</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/of_273-2025_enc_correcoes_no_ppa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/of_273-2025_enc_correcoes_no_ppa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que Dispõe sobre o Plano Plurianual (PPA) 2026 a 2029 (com correções)</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/of_010_renan_encaminha_o_substitutivo_ao_projeto_de_lei_no_012.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/of_010_renan_encaminha_o_substitutivo_ao_projeto_de_lei_no_012.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei n.º 012/2025- Institui tratamento diferenciado, simplificado e favorecido a ser dispensado às microempresas de pequeno porte, no âmbito do Município de Tamarana, e dá outras providências</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/of_375_gab_encaminha_projeto_de_lei_substituido_o_projeto_de_lei_030-2025_em_regime_de_urgencia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/of_375_gab_encaminha_projeto_de_lei_substituido_o_projeto_de_lei_030-2025_em_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Substitui o Projeto 030/2025- Cria o cargo de Médico Auditor no Quadro Próprio de Servidores Públicos do Município de Tamarana, estabelece sua carga horária, requisitos, atribuições e remuneração, e dá outras providências.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>Substitui o Projeto de Lei 024/2025 que Dispõe sobre as diretrizes para a elaboração da lei orçamentária, para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>EPI</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/emenda_impositiva.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva n° 01/2025_x000D_
 Recursos para a construção da cobertura do CMEI Adilson Siqueira dos Santos e exames na área de neuropediatra</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/emenda_impositiva_n_02_2025_tega_recursos_para_aquisicao_de_fraldas_geriatatricas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/emenda_impositiva_n_02_2025_tega_recursos_para_aquisicao_de_fraldas_geriatatricas.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva n°02/2025_x000D_
 Recursos para aquisição de fraldas geriátricas e aquisição e confecção de próteses dentárias</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2657/emenda_impositiva_n_08_2025_jislaine_aquisicao_de_computadores_e_equipamentos_de_informatica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2657/emenda_impositiva_n_08_2025_jislaine_aquisicao_de_computadores_e_equipamentos_de_informatica.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva n° 03/2025_x000D_
 Aquisição de computadores e equipamentos de informática para a Educação, e acesso a exames de imagens e consultas com especialistas para a Saúde.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/emenda_impositiva_n_04_2025_nego_aquisicao_de_cadeiras_de_rodas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/emenda_impositiva_n_04_2025_nego_aquisicao_de_cadeiras_de_rodas.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva n° 04_x000D_
 Recursos para a aquisição de Cadeiras de Rodas, Cadeiras de Banho, Muletas, Próteses e Pernas Mecânicas para a Rede de Saúde Municipal de Tamarana/PR</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/emenda_impositiva_n_05_2025_renan.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/emenda_impositiva_n_05_2025_renan.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva n° 05_x000D_
 Recursos para aquisição de um Centro de Equipamentos para Calistenia/ aquisição de kit esportivo/uniforme e agasalho no SAMU</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/emenda_impositiva_n_06_2025_anauto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/emenda_impositiva_n_06_2025_anauto.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva n° 06_x000D_
 Recursos para ampliação da Unidade Básica de Saúde Ozires de Oliveira Borges</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2656/emenda_impositiva_n_07_2025_edson_kit_lanche.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2656/emenda_impositiva_n_07_2025_edson_kit_lanche.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva n° 07_x000D_
 Recursos para aquisição de Kit Lanche aos pacientes que  utilizam do transporte do município</t>
   </si>
   <si>
-    <t>1973</t>
+    <t>1981</t>
   </si>
   <si>
     <t>-Parecer da Comissão de Justiça</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/parecer_-_comissao_de_educacao_011_-_chocolate_2025.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/parecer_021.2025_-_comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/parecer_021.2025_-_comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos _x000D_
 Parecer 021/2025</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/parecer_019.2025_-_comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/parecer_019.2025_-_comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial no Plano Pluránual _x000D_
 Parecer 019/2025</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/parecer_018.2025_-_comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/parecer_018.2025_-_comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>O Parecer tem por objeto de Lei nº009 de 2025, de autoria do Poder Executivo Municipal, que altera o artigo 10 da Lei nº1.267,27 de junho de 2018, e dá outras providencias _x000D_
 Parecer 018/2025</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/parecer_017.2025_-_comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/parecer_017.2025_-_comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>Ouvidoria Geral do Município de Tamarana _x000D_
 Parecer 017/2025</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/parecer_022.2025_-_comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/parecer_022.2025_-_comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>Parecer 022/2025_x000D_
 Parecer Projeto de Lei nº009 de 2025, de autoria do Poder Executivo Municipal, que Altera o artigo 10 da Lei nº1.267,27 de junho de 2018</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>Parecer 020/2025 _x000D_
 O Presente parecer tem por objeto o Projeto de Lei nº 011 de 2025, de autoria do Poder Executivo Municipal, que autoriza o poder executivo municipal adquirir e distribuir ovos de chocolate, na forma e condições que especifica</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/parecer_023__comisao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/parecer_023__comisao_de_justica.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto a Emenda Racional nº 001/2025 ao Projeto de Lei nº 009/2025, que altera o artigo 10 da Lei nº 1.267, de 27 de junho de 2018, e da outras providencias, de autoria do Vereador João Maria Claro dos Santos Neto.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/parecer_024-2025__emenda_redacional.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/parecer_024-2025__emenda_redacional.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o Projeto de Lei nº 012 de 2025, de autoria do Poder Executivo Municipal, que Dispõe sobre a criação do Serviço de Inspeção Municipal de produtos de origem Animal (SIM,POA) e revoga a Lei 1410/2020 de 04 de junho de 2020.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/parecer_025_2025__comissao_de_justica_projeto_de_lei_13.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/parecer_025_2025__comissao_de_justica_projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o Projeto de Lei nº 013/2025, que altera o Anexo I da Lei 380, de abril de 2006, visando a adequação dos Programas contemplados pelo Cargo de Técnico de Enfermagem; determina a quantidade de vagas e dá outras providencias</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/parecer_026_2025__comissao_de_justica_projeto_de_lei_14.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/parecer_026_2025__comissao_de_justica_projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o Projeto de Lei nº 014/2025, que altera o art. 7º e o Anexo I da Lei nº 120/1999: cria o cargo de Técnico de Enfermagem e a Classe G1; altera a redação do Anexo I da Lei nº 746/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/parecer_027_2025__comissao_de_justica_emenda.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/parecer_027_2025__comissao_de_justica_emenda.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto a Emenda Racional nº 001/2025 ao Projeto de Lei nº 004/2025, que denomina de ''Jardim Bom Pastor'' a área correspondente a matrícula nº 43.36, situada neste Município.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>Parecer 028/2025 Sobre o Projeto de Lei nº 016/2025</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/parecer_n_27_-_analise_do_projeto_de_lei_n_015_2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/parecer_n_27_-_analise_do_projeto_de_lei_n_015_2025.pdf</t>
   </si>
   <si>
     <t>Parecer nº 27/2025_x000D_
 Análise do Projeto de Lei nº 015/2025 de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/parecer_n_29_-_analise_do_projeto_de_lei_n_018_2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/parecer_n_29_-_analise_do_projeto_de_lei_n_018_2025.pdf</t>
   </si>
   <si>
     <t>Parecer nº 29/2025_x000D_
 Análise de Projeto de Lei nº018/2025 de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/parecer_036_2025_comissao_de_justica-projeto_de_decreto_legislativo_no001-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/parecer_036_2025_comissao_de_justica-projeto_de_decreto_legislativo_no001-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº001/2025 que concede Título de cidadão honorário do Municipio de Tamarana ao Doutor Tercilio Luiz Turini.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/parecer_031_2025_comissao_de_justica-projeto_de_lei_no007-2025_fica_nominada_a_rua_3_de_rua_laranjeira.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/parecer_031_2025_comissao_de_justica-projeto_de_lei_no007-2025_fica_nominada_a_rua_3_de_rua_laranjeira.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei nº007/2025 de 22 de Maio de 2025. Fica Nominada a Rua 3 de Rua Laranjeira, Localizada no ´´Jardim Bom Pastor´´ neste Munícipio</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/parecer_037_2025_comissao_de_justica_ementa_racional_do_projeto_de_resolucao_no001.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/parecer_037_2025_comissao_de_justica_ementa_racional_do_projeto_de_resolucao_no001.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objetivo a Ementa Redacional do Projeto de Resolução nº001, de 17 de abril de 2025, que institui e regulamenta os Procedimentos de controle de frequência e de registro biométrico de ponto dos servidores públicos do Poder Legislativo  Municipal e da outras providencias</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/parecer_009_2025_comissao_de_viacao_projeto_de_lei_no007_fica_nominada_a_rua_3_de_rua_laranjeira.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/parecer_009_2025_comissao_de_viacao_projeto_de_lei_no007_fica_nominada_a_rua_3_de_rua_laranjeira.pdf</t>
   </si>
   <si>
     <t>P presente Parecer refere-se ao Projeto de Lei nº 007/2025 de maio de2025. Fica Nominada a Rua 3 de Laranjeira , Localizada no Jardim Bom Pastor</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/parecer_038_2025_comissao_de_justica_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/parecer_038_2025_comissao_de_justica_jislaine.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei nº 15/2025. Que estabelece Normas para declaração de utilidade pública de entidades no Municipio de Tamarana</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/parecer_039_2025_comissao_de_justica_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/parecer_039_2025_comissao_de_justica_jislaine.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se  ao Projeto de Lei nº 20/202, que autoriza o Poder Executivo a conceder recomposição de remuneração aos conselheiros titulares</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/parecer_043_2025_comissao_de_justica_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/parecer_043_2025_comissao_de_justica_jislaine.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Resolução Legislativa nº 002. Que abre Crédito Adicional Suplementar no valor de R$ 857.370,54</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/parecer_044_2025_comissao_de_justica_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/parecer_044_2025_comissao_de_justica_jislaine.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei nº 019, fica instituído o programa municipal de aquisição e distribuição gratuita de kits de materiais esportivos para eventos e competições aos alunos inseridos em projeto desportivos promovidos pela secretaria de educação, cultura e esportes de Tamarana/PR</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/parecer_046_2025__comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/parecer_046_2025__comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei nº 022, que autoriza abertura de Crédito Adicional SUPLEMENTAR do Plano Plurianual</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/parecer_052_2025__comissao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/parecer_052_2025__comissao_de_justica.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei nº 025/2025</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/parecer_054_comissao_de_justica_o_presente_parecer_refere-se_a_mocao_de_apalusos_no005.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/parecer_054_comissao_de_justica_o_presente_parecer_refere-se_a_mocao_de_apalusos_no005.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se à Moção de Aplausos nº 005, destinada aos Policiais Militares de 5º Batalhão de Policia Militar do Estado do Parana</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/parecer_055_comissao_de_justica_refere-se_ao_projeto_de_lei_no26_projeto_desenvolve_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/parecer_055_comissao_de_justica_refere-se_ao_projeto_de_lei_no26_projeto_desenvolve_tamarana.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei nº 26, lido em plenário dia 8 de setembro de 2025, que concede o título de utilidade pública ao Instituto Desenvolve Tamarana</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/parecer_056_2025_comissao_de_justica_refere-se_ao_projeto_de_lei_no028.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/parecer_056_2025_comissao_de_justica_refere-se_ao_projeto_de_lei_no028.pdf</t>
   </si>
   <si>
     <t>O presente Parecer refere-se ao Projeto de Lei nº028</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/parecer_059_comissao_de_justica_refere-se_ao_projeto_de_lei_ordinaria_no12.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/parecer_059_comissao_de_justica_refere-se_ao_projeto_de_lei_ordinaria_no12.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei ordinária do legislativo nº 012, que institui tratamento diferenciado, simplificado e favorecido a ser dispensado às microempresas e empresas de pequeno porte, no âmbito do Município de Tamarana, e dá outras providências</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/parecer_059_comissao_de_justica_refere-seao_projeto_de_lei_no13.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/parecer_059_comissao_de_justica_refere-seao_projeto_de_lei_no13.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei nº013, que revogam-se as Leis 216/2002, 223/2002 e 1590/2025, passando a denominar-se de ´´Centro Municipal de Educação Infantil Professora Eva Ramiro`` o centro de Educação Infantil localizado no Jardim Esperança, neste Município</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/parecer_060_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n28.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/parecer_060_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n28.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se a Emenda Redacional ao Projeto de Lei n° 28/2025, que ratifica a Alteração e Consolidação do Contrato de Consórcio Público firmado entre os Municípios integrantes do Consórcio Intermunicipal de Pública, Soluções e melhorias do Norte Central Paranaense - CISMEL-NCP</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/parecer_061_comissao_de_justica_refere-se_ao_projeto_de_lei_ordinaria_do_legislativo_n12.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/parecer_061_comissao_de_justica_refere-se_ao_projeto_de_lei_ordinaria_do_legislativo_n12.pdf</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/parecer_062_comissao_de_justica_refere-seao_projeto_de_lei_no13.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/parecer_062_comissao_de_justica_refere-seao_projeto_de_lei_no13.pdf</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/parecer_063_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n28.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/parecer_063_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n28.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se a Emenda Redacional ao Projeto de Lei n° 28/2025, que ratifica a Alteração e Consolidação do Contrato de Consórcio Público firmado entre os Municípios integrantes do Consórcio Intermunicipal de Pública, Soluções e Melhorias do Norte Central Paranaense - CISMEL-NCP</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/parecer_069_comissao_de_justica_refere-se_ao_projeto_de_lei_no027.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/parecer_069_comissao_de_justica_refere-se_ao_projeto_de_lei_no027.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça  ao Projeto nº. 029/2025</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/parecer_070_comissao_de_justica_refere-se_a_mocao_de_repudio_n001.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/parecer_070_comissao_de_justica_refere-se_a_mocao_de_repudio_n001.pdf</t>
   </si>
   <si>
     <t>Parecer n° 070/2025_x000D_
 O presente Parecer refere-se a Moção de Repúdio n° 001/2025</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/parecer_072_comissao_de_justica_refere-se_ao_projeto_de_lei_n031.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/parecer_072_comissao_de_justica_refere-se_ao_projeto_de_lei_n031.pdf</t>
   </si>
   <si>
     <t>O presente Parecer  refere-se ao Projeto de Lei n°031, Médico Pediatra e Ginecologista</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/parecer_073_comissao_de_justica_refere-se_ao_projeto_de_lei_n030.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/parecer_073_comissao_de_justica_refere-se_ao_projeto_de_lei_n030.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei n° 030, Cargo de Médico Auditor</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/parecer_75_comissao_de_justica_refere-se_ao_veto_parcial_do__projeto_de_lei_n029.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/parecer_75_comissao_de_justica_refere-se_ao_veto_parcial_do__projeto_de_lei_n029.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Veto Parcial do Projeto de Lei n° 029, Abertura de Crédito Adicional Especial no Plano Plurianual</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/parecer_76_comissao_de_justica_refere-se_ao_projeto_de_lei_n037.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/parecer_76_comissao_de_justica_refere-se_ao_projeto_de_lei_n037.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei n°037, Programa Habitacional</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/parecer_77_comissao_de_justica_refere-se_ao_projeto_de_lei_n038.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/parecer_77_comissao_de_justica_refere-se_ao_projeto_de_lei_n038.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei n° 038, Abertura de Credito Adicional</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/parecer_78_comissao_de_justica_refere-se_ao_projeto_de_lei_n032.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/parecer_78_comissao_de_justica_refere-se_ao_projeto_de_lei_n032.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei n° 032, Ingresso do Município de Tamarana no Consócio Intermunicipal de Saneamento do Paraná</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/parecer_079_comissao_de_justica_refere-se_ao_projeto_de_lei_n033.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/parecer_079_comissao_de_justica_refere-se_ao_projeto_de_lei_n033.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei n° 033, Consórcio Intergestores Paraná Saúde</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/parecer_80_comissaode_justica_refere-se_ao_projeto_de_lei_n41_que_institui_a_politica_municipal_de_invovacao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/parecer_80_comissaode_justica_refere-se_ao_projeto_de_lei_n41_que_institui_a_politica_municipal_de_invovacao.pdf</t>
   </si>
   <si>
     <t>Parecer n° 80 refere-se ao Projeto de Lei n° 041, que institui a Política Municipal de Inovação, Ciência e Tecnologia</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/parecer_83_comissaode_justica_refere-se_ao_projeto_de_lei_n024_ldo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/parecer_83_comissaode_justica_refere-se_ao_projeto_de_lei_n024_ldo.pdf</t>
   </si>
   <si>
     <t>Parecer n°83 referente ao  substitutivo ao Projeto de Lei nº 024, de 26 de novembro  de 202, que modifica o projeto de lei de nº 24 que dispõe sobre as diretrizes para elaboração da Lei orçamentaria  para o exercício de 2026 e dá outras  providências</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/parecer_84_comissaode_justica_refere-se_ao_projeto_de_lei_n040_que_estima_a_receita_e_fixa_a_despesa_do_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/parecer_84_comissaode_justica_refere-se_ao_projeto_de_lei_n040_que_estima_a_receita_e_fixa_a_despesa_do_municipio.pdf</t>
   </si>
   <si>
     <t>Parecer n°84/2025 - CJFLTC_x000D_
 O presente parecer refere-se ao Projeto de Lei n° 040, que Estima a Receita e fixa a Despesa do Município de Tamarana para o exercício de 2026.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/parecer_85_comissaode_justica_refere-se_a_emenda_substitutiva_a_lei_orcamentaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/parecer_85_comissaode_justica_refere-se_a_emenda_substitutiva_a_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Parecer n° 85 - CJFLTC_x000D_
 O presente parecer refere-se Emenda Substitutiva à Lei Orçamentária - Redução de Contratação de Operação de Crédito para Atendimento a Despesas de Capital.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/parecer_86_comissaode_justica_refere-se_a_emenda_substitutiva_a_proposta_de_alteracao_do_percentual_de_recurso_livre_para_remanejamento.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/parecer_86_comissaode_justica_refere-se_a_emenda_substitutiva_a_proposta_de_alteracao_do_percentual_de_recurso_livre_para_remanejamento.pdf</t>
   </si>
   <si>
     <t>Parecer n° 086/2025 - CJFLTC_x000D_
 O presente parecer refere-se a Emenda Substitutiva n° 13 à Proposta de Alteração do Percentual de Recurso Livre para Remanejamento</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/parecer_87_comissaode_justica_refere-se_a_emenda_aditiva_a_lei_orcamentaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/parecer_87_comissaode_justica_refere-se_a_emenda_aditiva_a_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Parecer n° 87/2025 - CJFLTC_x000D_
 O presente parecer refere- Emenda Aditiva à Lei Orçamentária - Inclusão de Inciso para Emendas Impositivas</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/parecer_88_comissaode_justica_parecer_a_emenda_substitutiva_ao_substitutivo_do_projeto_de_lei__n024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/parecer_88_comissaode_justica_parecer_a_emenda_substitutiva_ao_substitutivo_do_projeto_de_lei__n024.pdf</t>
   </si>
   <si>
     <t>Parecer em separado favorável do membro Joao Maria Claro dos Santos Neto a Emenda Substitutiva nº 013 ao Substitutivo do Projeto de Lei  n° 024/2025-_x000D_
 Proposta de Alteração do Percentual de Recurso Livre para Remanejamento pelo Executivo</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/parecer_89_comissaode_justica_parecer_a_emenda_substitutiva_ao_substitutivo_do_projeto_de_lei__n024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/parecer_89_comissaode_justica_parecer_a_emenda_substitutiva_ao_substitutivo_do_projeto_de_lei__n024.pdf</t>
   </si>
   <si>
     <t>Parecer n°89 - CJFLTC_x000D_
 Refere-se à Emenda Substitutiva ao Substitutivo Projeto de Lei n° 024, a qual promove a substituição do artigo 37</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2659/parecer_90_comissaode_justica_refere-se_ao_projeto_de_lei_n42.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2659/parecer_90_comissaode_justica_refere-se_ao_projeto_de_lei_n42.pdf</t>
   </si>
   <si>
     <t>Parecer n° 90 - CJFLTC_x000D_
 Refere-se ao Projeto de Lei n° 42, sobre os critérios do registro de intenção de vagas, agendamento de entrevistas, classificação de crianças em lista de espera para vagas em Centros Municipais de Educação Infantil</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2660/parecer_91_comissaode_justica_refere-se_ao_projeto_de_lei_ordinaria__n14.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2660/parecer_91_comissaode_justica_refere-se_ao_projeto_de_lei_ordinaria__n14.pdf</t>
   </si>
   <si>
     <t>Parecer n° 91 - CJFLTC _x000D_
 Contrário a tramitação do Projeto de Lei Ordinária do Legislativo n° 14, que institui o Projeto ''Adote uma Placa''_x000D_
 Autoria do Presidente e da Relatora</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2661/parecer_92_comissaode_justica_refere-se_a_emenda_impositiva_n_01.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2661/parecer_92_comissaode_justica_refere-se_a_emenda_impositiva_n_01.pdf</t>
   </si>
   <si>
     <t>Parecer n° 92/2025 - CJFLTC_x000D_
 Refere-se à Emenda Impositiva n° 01, que destina recursos orçamentários ao Centro Municipal de Educação Infantil Adilson Siqueira dos Santos e ao Hospital São Francisco</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2662/parecer_93_comissaode_justica_refere-se_a_emenda_impositiva_n_02.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2662/parecer_93_comissaode_justica_refere-se_a_emenda_impositiva_n_02.pdf</t>
   </si>
   <si>
     <t>Parecer n° 93/2025 - CJFLTC_x000D_
 Refere-se à Emenda Impositiva n° 02, de autoria do Vereador Tega Fabiano, que destina recursos orçamentários a Secretária Municipal de Saúde no valor total de R$ 69.000,00</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2663/parecer_94_comissaode_justica_refere-se_a_emenda_impositiva_n_03.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2663/parecer_94_comissaode_justica_refere-se_a_emenda_impositiva_n_03.pdf</t>
   </si>
   <si>
     <t>Parecer n° 94/2025 - CJFLTC_x000D_
 Refere-se à Emenda Impositiva n° 03, de autoria do Vereador Tega Fabiano, que destina recursos orçamentários a Secretária Municipal de Saúde, no valor total de R$ 100.496,42</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2664/parecer_95_comissaode_justica_refere-se_a_emenda_impositiva_n_04.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2664/parecer_95_comissaode_justica_refere-se_a_emenda_impositiva_n_04.pdf</t>
   </si>
   <si>
     <t>Parecer n° 95 - CJFLTC_x000D_
 Refere-se à Emenda Impositiva n° 04, de autoria do Vereador João Maria Claro dos Santos Neto, que destina recursos orçamentários a Secretária Municipal de Saúde, no valor total de R$ 169.496,42</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2665/parecer_96_comissaode_justica_refere-se_a_emenda_impositiva_n_05.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2665/parecer_96_comissaode_justica_refere-se_a_emenda_impositiva_n_05.pdf</t>
   </si>
   <si>
     <t>Parecer n° 96 - CJFLTC_x000D_
 Refere-se à Emenda Impositiva n° 05, de autoria do Vereador Renan Leal, que destina recursos orçamentários a Secretária Municipal de Saúde e Secretária Municipal de Educação, Cultura e Esportes, no valor total de R$ 169.496,42</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2666/parecer_97_comissaode_justica_refere-se_a_emenda_impositiva_n_06.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2666/parecer_97_comissaode_justica_refere-se_a_emenda_impositiva_n_06.pdf</t>
   </si>
   <si>
     <t>Perecer n° 97 - CJFTC_x000D_
 Refere-se à Emenda Impositiva n° 06, de autoria do Vereador Anauto Souza de Gouvea, que destina recursos orçamentários a Secretária Municipal de Saúde, no valor total de R$ 169.496,4</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2667/parecer_98_comissaode_justica_refere-se_a_emenda_impositiva_n_07.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2667/parecer_98_comissaode_justica_refere-se_a_emenda_impositiva_n_07.pdf</t>
   </si>
   <si>
     <t>Parecer n° 98 - CJFLTC_x000D_
 Refere-se à Emenda Impositiva n° 07, de autoria do Vereador Edson de Souza, que destina recursos orçamentários a Secretária Municipal de Saúde, no valor total de R$ 169.496,42</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2668/parecer_99_comissaode_justica_refere-se_a_emenda_impositiva_n_08.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2668/parecer_99_comissaode_justica_refere-se_a_emenda_impositiva_n_08.pdf</t>
   </si>
   <si>
     <t>Parecer n° 99 - CJFLTC_x000D_
 Refere-se á Emenda Impositiva n° 08, de autoria das Vereadoras Angélica de Oliveira Lima e Jislaine Pereira Feraz, que destina recursos orçamentários a Secretária Municipal de Saúde e Secretária Municipal de Educação, no valor_x000D_
 total de R$ 169.496,42</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2669/parecer_100_comissaode_justica_refere-se_ao_projeto_adote_uma_placa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2669/parecer_100_comissaode_justica_refere-se_ao_projeto_adote_uma_placa.pdf</t>
   </si>
   <si>
     <t>Parecer n° 100 - CJFLTC_x000D_
 Refere-se ao Projeto de Lei n° 014/2025 que institui o Projeto ''Adote uma Placa''</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2672/parecer_101_comissaode_justica_refere-se_ao_projeto_de_lei_n44.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2672/parecer_101_comissaode_justica_refere-se_ao_projeto_de_lei_n44.pdf</t>
   </si>
   <si>
     <t>Parecer n° 101/2025 - CLFLTC_x000D_
 Refere-se  ao Projeto de Lei n° 044, que aprovou o Plano Municipal de Educação (PME) de Tamarana, para prorrogar sua vigência</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/parecer_013_2025_comissao_de_educacao_-_adequacao_de_programas_contemplados_pelo__cargo_de_tecnico_de_enfermagem.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/parecer_013_2025_comissao_de_educacao_-_adequacao_de_programas_contemplados_pelo__cargo_de_tecnico_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto de Lei nº 013/2025, que Altera o Anexo I da Lei 380, de 03 de Abril de 2006, visando a adequação dos programas contemplados pelo Cargo de Técnico de Enfermagem; determina a quantidade de vagas e dá outras providências.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/parecer_014_2025_comissao_de_educacao_-_cria_cargo_de_tecnico_de_enfermagem_e_classe_g1.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/parecer_014_2025_comissao_de_educacao_-_cria_cargo_de_tecnico_de_enfermagem_e_classe_g1.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o Projeto de Lei nº 014/2025, que Altera  o art. 7º e o Anexo I da Lei nº120/1999: cria o cargo técnico de Enfermagem e a Classe G1; altera a redação do Anexo I da Lei nº746/2010 e da outras providências</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/parecer_012_2025_comissao_de_educacao_-_servico_de_inspecao_animal_sin.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/parecer_012_2025_comissao_de_educacao_-_servico_de_inspecao_animal_sin.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto o Projeto de Lei nº012 de 2025, de autoria do Poder Executivo Municipal , que Dispõe sobre a criação do Serviço de Inspeção Municipal de produtos de origem Animal (SIM/POA)e revoga a Lei 1410/2020 de 04 de junho de 2020</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/parecer_015_2025_comissao_de_educacao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/parecer_015_2025_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por objeto Projeto de Lei nº 017/2025, que Autoriza o Executivo Municipal a incluir novas ações  e efetuar abertura de crèdito  adicional especial na Lei Orçamentaria nº 1570/24, bem como a adequação da Lei de diretrizes Orçamentarias nº167/24 e da Lei do Plano Plurianual nº 1460/2021</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/parecer_016_2025_comissao_de_educacao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/parecer_016_2025_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>O presente parecer tem por Projeto de Lei do Legislativo nº 006/2025, que Altera a Lei 216 de 03 de junho de 2002 e revoga a Lei 223 de 29 de agosto de 2002.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/parecer_018_2025_comissao_de_educacao_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/parecer_018_2025_comissao_de_educacao_angelica.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei nº 019, que fica instituído o programa municipal de aquisição e distribuição gratuita de kits de materiais esportivos para eventos e competições dos alunos inseridos em projetos desportivos promovidos pela secretaria de educação, cultura e esportes de Tamarana/PR</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2356/parecer_019_2025_comissao_de_educacao_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2356/parecer_019_2025_comissao_de_educacao_angelica.pdf</t>
   </si>
   <si>
     <t>Parecer 019/2025_x000D_
 O presente parecer refere-se ao Projeto substitutivo do Projeto de Lei nº 018</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>Analise do Projeto de Lei nº 018/2025 de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/parecer_030_2025_comisao_de_justica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/parecer_030_2025_comisao_de_justica.pdf</t>
   </si>
   <si>
     <t>O presente parecer em por Projeto de Lei do Legislativo nº 006/2025, que Altera a Lei 216 de 03 de junho de 2002 e Revoga a Lei 223 de 29 de agosto de 2002</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/parecer_017_2025_comissao_de_educacao_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/parecer_017_2025_comissao_de_educacao_angelica.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei nº 20/2025. Que autoriza o Poder Executivo a conceder recomposição de remuneração aos conselheiros titulares</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/parecer_020_2025_comissao_de_educacao_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/parecer_020_2025_comissao_de_educacao_angelica.pdf</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/parecer_033_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n027.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/parecer_033_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n027.pdf</t>
   </si>
   <si>
     <t>Parecer de Educação n°033/2025_x000D_
 Refere-se ao Projeto de Lei n° 27</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>-CESA - (Histórico) CESA – Registro duplicado</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/parecer_034_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n031.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/parecer_034_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n031.pdf</t>
   </si>
   <si>
     <t>Parecer n°034 - Comissão de Educação _x000D_
 Refere-se ao Projeto de Lei n° 031, carga Horaria dos cargos de Médico Pediatra e Médico Ginecologista</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/parecer_035_2025_comissao_de_educacao_refere-se_ao_veto_parcial_projeto_de_lei_n029.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/parecer_035_2025_comissao_de_educacao_refere-se_ao_veto_parcial_projeto_de_lei_n029.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Veto Parcial Projeto de Lei n°029, abertura de Crédito Adicional Especial no Plano Plurianual</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/parecer_036_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n030.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/parecer_036_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n030.pdf</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>CESA - Comissão de Educação, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/parecer_37_comissaode_justica_refere-se_ao_projeto_de_lei_n039_que_institui_o_comite_municipal_de_tamarana_do_transporte_escolar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/parecer_37_comissaode_justica_refere-se_ao_projeto_de_lei_n039_que_institui_o_comite_municipal_de_tamarana_do_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Parecer n° 037 refere-se ao Projeto de Lei n° 039, que institui o Comitê Municipal do Transporte Escolar</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/parecer_38_comissaode_justica_refere-se_ao_projeto_de_lei_n41_que_institui_a_politica_municipal_de_invovacao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/parecer_38_comissaode_justica_refere-se_ao_projeto_de_lei_n41_que_institui_a_politica_municipal_de_invovacao.pdf</t>
   </si>
   <si>
     <t>Parecer n° 038 refere-se ao Projeto de Lei n° 041, que institui a Política Municipal de Inovação, Ciência e Tecnologia</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2620/parecer_39_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n033_que_ratifica_o_protocolo_de_intencoes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2620/parecer_39_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n033_que_ratifica_o_protocolo_de_intencoes.pdf</t>
   </si>
   <si>
     <t>O Presente parecer refere-se ao Projeto de Lei n° 033, sobre o CIPS</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>Parecer n° 040/2025 - CESA_x000D_
 Refere-se ao Projeto de Lei n° 42 sobre os critérios do registro de intenção de vagas, agendamento de entrevistas, classificação de crianças em lista de espera para vagas em Centros Municipais de Educação Infantil</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2671/parecer_41_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n44.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2671/parecer_41_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n44.pdf</t>
   </si>
   <si>
     <t>Parecer de Educação n° 044/2025 - CESA_x000D_
 Refere-se ao Projeto de Lei n° 044, que aprovou o Plano Municipal de Educação (PME) de Tamarana, para prorrogar sua vigência</t>
   </si>
   <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/parecer_-_comissao_de_educacao_011_-_chocolate_2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer sobre o Projeto nº 011 Distribuição de Ovos de Chocolate</t>
+  </si>
+  <si>
     <t>2638</t>
   </si>
   <si>
     <t>OFV</t>
   </si>
   <si>
     <t>Ofícios Vereador (a)</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/of_015_2025_jislaine_inscricao_para_tribuna_livre.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/of_015_2025_jislaine_inscricao_para_tribuna_livre.pdf</t>
   </si>
   <si>
     <t>Ofício n° 015/2025 - Jislaine _x000D_
 Solicitação de inscrição do Sr. Saulo Ribeiro para o uso da Tribuna Livre</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/of_32-2025_angelica_convite_evento_mulheres_que_brilham.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/of_32-2025_angelica_convite_evento_mulheres_que_brilham.pdf</t>
   </si>
   <si>
     <t>Convite-Evento "Mulheres que Brilham- Café com Elas</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2670/of_046_angelica_orcamento_da_procuradoria_da_mulher_loa_2026.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2670/of_046_angelica_orcamento_da_procuradoria_da_mulher_loa_2026.pdf</t>
   </si>
   <si>
     <t>Ofício n° 46/2025 - Angelica_x000D_
 Orçamento da Procuradoria da Mulher LOA 2026</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>EMR</t>
   </si>
   <si>
     <t>Emenda Redacional</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/emenda_redacional_07_2025_baixinho_altera_o_artigo_1do_pprojeto_de_lei_n028.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/emenda_redacional_07_2025_baixinho_altera_o_artigo_1do_pprojeto_de_lei_n028.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do Projeto de Lei nº 028/2025, que ratifica a Alteração e Consolidação do Contrato de Consórcio Público firmado entre os Municípios integrantes do Consórcio Intermunicipal de Segurança Pública, Soluções e Melhorias do Norte Central Paranaense</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>Baixinho Pedreiro, Professora Jislaine Vanite</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/emenda_redacional_07_2025_baixinho_altera_o_artigo_1do_pprojeto_de_lei_n028.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/emenda_redacional_07_2025_baixinho_altera_o_artigo_1do_pprojeto_de_lei_n028.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do Projeto de Lei nº 028/2025, que ratifica a alteração e consolidação do Contrato de Consórcio público firmado entre os Municípios integrantes do Consórcio Intermunicipal  de Segurança Pública, soluções e Melhorias do Norte Central Paranaense- CISMEL-NCP</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/emenda_redacional_08_2025_baixinho_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/emenda_redacional_08_2025_baixinho_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Emenda Redacional sobre o Projeto de Lei n° 024/2025</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/emenda_substitutiva_003_2025_comissao_de_justica_substitui_o_art._eo_do_projeto_de_resolucao_no__003-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/emenda_substitutiva_003_2025_comissao_de_justica_substitui_o_art._eo_do_projeto_de_resolucao_no__003-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA_x000D_
 AO PROJETO DE RESOLUÇÃO N° 003/2025_x000D_
 Súmula: Substitui o Art. 2° do Projeto de Resolução n° 003/2025_x000D_
 Art. 1° O art. 2° do Projeto de Resolução n° 003/2025 passa a vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/emenda_supressiva_003_2025_comissao_de_justica_suprime-se_o_art._1o_do_projeto_de_resolucao_no__003-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/emenda_supressiva_003_2025_comissao_de_justica_suprime-se_o_art._1o_do_projeto_de_resolucao_no__003-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA_x000D_
 AO PROJETO DE RESOLUÇÃO N° 003/2025_x000D_
 Súmula: Suprime-se o Art. 1° do Projeto de Resolução n°003/2025_x000D_
 Art. 1° Fica suprimido o art. 1° do Projeto de Resolução n°003/2025, mantendo-se a redação original do art. 8° do Regimento Interno da Câmara Municipal de Tamarana._x000D_
 Art. 2° Esta Emenda entra em vigor na data de sua publicação, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda  Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/emenda_aditiva_003_2025_comissao_de_justica_adiciona_os_incios_i_ii_iii_e_iv_ao_art._7o_do_projeto_de_resolucao_no_003-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/emenda_aditiva_003_2025_comissao_de_justica_adiciona_os_incios_i_ii_iii_e_iv_ao_art._7o_do_projeto_de_resolucao_no_003-2025.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA_x000D_
 AO PROJETO DE RESOLUÇÃO N° 003/2025_x000D_
 Súmula: Adiciona os incisos I, II, III e IV ao art. 7° do Projeto de Resolução n° 003/2025, alterando a redação do art. 126 do Regimento Interno</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/emenda_aditiva_08_2025_baixinho_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/emenda_aditiva_08_2025_baixinho_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva sobre o Projeto de Lei n°024/2025</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/emenda_aditiva_projeto_de_lei_n035_refere-se_ao_novo_programa_de_recuperacao_fiscal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/emenda_aditiva_projeto_de_lei_n035_refere-se_ao_novo_programa_de_recuperacao_fiscal.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n°035/2025_x000D_
 Institui o Novo Programa de Recuperação Fiscal - REFIS/2025</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>PCA</t>
   </si>
   <si>
     <t>Parecer da Comissão de Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/parecer_0010_2025__comissao_de_agricultura_refere-se_ao_projeto_de_lei_012.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/parecer_0010_2025__comissao_de_agricultura_refere-se_ao_projeto_de_lei_012.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Agricultura n°0010/2025_x000D_
 O presente parecer refere-se ao Projeto de Lei ordinária do legislativo n° 012</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>CAIC - Comissão de Agricultura, Indústria e Comércio</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/parecer_n_011_2025_comissao_de_agricultura_refere-se_ao_projeto_de_lei_n_041_ciencia_e_tecnologia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/parecer_n_011_2025_comissao_de_agricultura_refere-se_ao_projeto_de_lei_n_041_ciencia_e_tecnologia.pdf</t>
   </si>
   <si>
     <t>O presente parecer refere-se ao Projeto de Lei n° 041 Ciência e Tecnologia</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/veto_parcial_projeto_de_lei_n29.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/veto_parcial_projeto_de_lei_n29.pdf</t>
   </si>
   <si>
     <t>Veto Parcial: Veta a nova redação (Projeto de Lei n.º 029 emendado)</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>PCV</t>
   </si>
   <si>
     <t>Parecer da Comissão de Viação, Obras Públicas e Tr</t>
   </si>
   <si>
     <t>CVOPT - Comissão de Viação, Obras Públicas e Transportes</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2673/parecer_n_14_2025_comissao_de_viacao_refere-se_ao_projeto_de_lei_n14.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2673/parecer_n_14_2025_comissao_de_viacao_refere-se_ao_projeto_de_lei_n14.pdf</t>
   </si>
   <si>
     <t>Parecer n° 14/2025 - CVOPT_x000D_
 Refere-se ao Projeto de Lei n° 14, Projeto sobre a Padronização das Placas Indicativa de Nomes de Ruas e Logradouros Públicos, possibilitando a parceria público/privada</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2674/parecer_n_15_2025_comissao_de_viacao_refere-se_ao_projeto_de_lei_n14.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2674/parecer_n_15_2025_comissao_de_viacao_refere-se_ao_projeto_de_lei_n14.pdf</t>
   </si>
   <si>
     <t>Parecer n° 15/2025 - CVOPT_x000D_
 Refere-se ao Projeto de Lei n°14, Projeto sobre a Padronização das Placas Indicativa de Nomes de Ruas e Logradouros Públicos, possibilitando a parceria público/privada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -8934,56 +8940,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/of_005_2025_jislaine_encaminha_projeto_de_decreto_l__n001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/oficio_n_09_2025_gab-_projetos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_002_2025_executivo-_reposicao_serv.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/of_09_2025_gab-_projetos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_004_uniformes_e_kits_de_materiais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_005_2025_altera_lei_1.535_de_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/projeto_006_2025_altera_lei_854_de_2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/projeto_007_2025_credito_adicional_incentivo_idoso.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/of_078_2025_gab_-_encaminha_projeto_de_lei_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/of_079_2025_gab_-_encaminha_projeto_de_lei_alt_art_10_da_lei_1267_enferm.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/of_080_2025_gab_-_encaminha_projeto_de_lei_altera_leis_orc_ovos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/of_080_2025_gab_-_encaminha_projeto_de_lei_altera_leis_orc_ovos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/of_087_2025_gab_-projeto_012_sim-poa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/of_105_2025_gab_-_projeto_013_prog_e_vagas_tec_enferm.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/of_151_2025_gab_-_encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/of_165_2025_gab_autoriza_o_executivo_a_incluir_novas_acoes_e_efetuar_aberturade_credito_adicional_n1570.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/of_166_2025_gab_extinguiu_vagas_e_cargos_da_estrutura_administrativa_lei_1501.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/of_201_2025_gab_encaminha_projeto_de_lei_que_institui_o_programa_municipal_de_aquisicao_e_distribuicao_gratuita_de_kits_de_material_esportivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/of_211_2025_gab_encaminha_projeto_de_lei_que_autoriza_o_poder_executivo_a_conceder_recomposicao_aoa_conselhos_titulares.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/of_213_2025_gab_encaminha_projeto_de_lei_que_cria_o_conselho_municipal_da_cidade_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/of_223_2025_gab_enaminha_projeto_de_lei_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/of_225_2025_gab_encaminha_projeto_de_lei_que_autoriza_o_poder_executivo_a_efetuar_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/of_259_2025_gab_encaminha_projeto_de_lei_ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/of_266_2025_gab_encaminha_projeto_de_lei_contratacao_de_pessoal_assistencia_s.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/of_277_2025_gab_encaminha_projeto_de_lei_instituto_desenvolve_t.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/of_282_gab_encaminha_projeto_de_lei_-_abertura_processo_seletivo_simplificado_em_atendimento_a_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2468/of_287_gab_encaminha_projeto_de_lei_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/of_332_2025__gabinete_da_prefeita.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2568/projeto_de_lei_n30_medico_auditor.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_n31_medico_pediatra_e_medico_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/of_311_gab_encaminha_projeto_de_lei_-_consorcio_cispar_consorcio_intermunicipal_de_saneamento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/projeto_de_lei_n35_progama_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/of_355_gab_encaminha_projeto_de_lei_que_cria_o_fundo_municipal_de_saneamento_basico_ambiental.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/projeto_de_lei_no_37_desafetacao_de_area_intitucional.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no_38_credito_90.00000_cmt.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/of_370_gab_encaminha_projeto_comite_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/projeto_de_lei_n_40_loa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/of_393_gab_encaminha_projeto_de_lei_politica_de_inovacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/of_380_cmt_encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2675/of_424_gab_encaminha_projeto_de_lei_plano_pme.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/of_089-2025_cmt_enc_proj_resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/projeto_resolucao_03-2025_altera_regimento_reformulado.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/projeto_de_resolucao_legislativa_no_04.2025_trabalho_remoto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/resolucao_legislativa_005-2025_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/ind_002_2025__joao_pintura_asfalto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/ind_003_2025__joao_patrolamento_serraria_viana.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/ind_004_2025__joao_patrolamento_reserva_ind.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1917/ind_005_2025__joao_patrolamento_candiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/ind_006_2025__jislaine_tampa_bueiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/ind_007_2025__geraldo__bueiros.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/ind_008_2025__geraldo__iluminacao_vilas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/ind_009_2025__valdenice_lixeiras_z_rural.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/ind_010_2025__jislaine_rocagem_pontes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/ind_011_2025__jislaine_travessia_elevada.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/ind_012_2025__angelica_quebra_mola_antonio_b_lanza.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/ind_013_2025__angelica_rocagem_igrejinha_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/ind_014_2025__joao_estrada__moreiras.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/ind_015_2025__joao_quadra_reserva_ind.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/ind_017_2025__joao_estrada__meia_serra.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/ind_018_2025__joao_melhorias_patio_de_obras.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/ind_019_2025__joao_canaletas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/ind_020_2025__joao_constr_ponto_de_onibus_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1932/ind_021_2025__joao_pavimentao_jd_esperanca.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/ind_022_2025__joao_faixa_de_advertencia_entrada_eloibes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/ind_023_2025__joao_melhorias_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1935/ind_024_2025__joao__troca_local_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/ind_025_2025__joao_patrolamento_igrejinha_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/ind_026_2025__joao_academia_reserva_ind.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/ind_027_2025__joao_disponibiliza_onibus_gratuito_vilas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/ind_028_2025__joao_melhorias_nas_ruas_do_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/ind_029_2025__joao_melhorias_meu_campinho_juny.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/ind_030_2025__joao_acostamento_tamarana_a_serraria_viana.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/ind_031_2025__tega_mini_acostamento.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/ind_032_2025__anauto_tapa_buraco_viana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/ind_033_2025_baixinho_troca_e_lampadas_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/ind_034_2025_baixinho_melhorias_nas_ruas__vila_rural_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/ind_035_2025_baixinho_cobertura_no_cras.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/ind_036_2025_valdenice_construcao_na_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/ind_037_2025_valdenice_melhorias_no_crianca_esperanca.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/ind_038_2025__jislaine_cursos_profissionalizantes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/ind_039_2025__jislaine_redutores_e_sinalizacao_prox_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/ind_040_2025_jislaine.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/ind_041_2025__jislaine_patrolamento_chaparral_a_cruz_de_malta.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/ind_042_2025__jislaine_marco_jd_europa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/ind_043_2025__jislaine_asflato_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/ind_044_2025__jislaine_ponte_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/ind_045_2025__jislaine_repasse_assoc_estudantil.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/ind_046_2025__jislaine_incentivo_agricultores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/ind_047_2025_jislaine.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/ind_048_2025__jislaine_calcada_pista_conj_enes_e_manoel_b.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/ind_049_2025_anauto_cadeiras_de_rodas_e_muletas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/ind_050_2025_valdenice__reforma_da_ubs_bairro_dos_moreira_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/ind_051_2025_valdenice_instalacao_da_cobertura_na_creche.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/ind_052_2025__joao_patrolamento_senador_a_moreiras.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/ind_053_2025_nego_do_levi_cobertura_arquibancadas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/ind_054_2025__nego_do_levi_palno_de_saude_servidores.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/ind_055_2025_baixinho_instalacao_campo_suico_vila_rural_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/ind_056_2025_nego_do_levi_patromento_chaparral_ao_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/ind_057_2025_nego_do_levi_patrolamento_ponte_apucaraninha_a_placa_da_vaca.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/ind_058_2025_nego_do_levi_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/ind_059_2025_tega_fabiano_solicita_reforma_centro_esportivo_enes_barbosa_e_manoel_batista_2.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/ind_060_2025_anauto_.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/ind_062_2025_nego_do_levi_instalacao_de_refletores_no_campo_de_futebol_do_centro_social.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/ind_063_2025_nego_do_levi_ampliacao_da_unidade_basica_de_saude_da_serraria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/ind_064_202_nego_do_levi_ampliacao_da_unidade_basica_de_saude_do_incra.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/ind_065_2025_nego_do_levi_instalacao_de_parquinhos_e_academia_no_jd_europa.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/ind_066_2025__nego_do_levi_instalacao_de_parquinhos_e_academia_no_conj_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/ind_067_2025_nego_do_levi_ampliacao_da_unidade_basica_de_saude_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/ind_068_2025_valdenice_construcao_de_dois_banheiros_acessiveis_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/ind_069_2025_valdenice_reforma_na_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/ind_070_2025_valdenice_reforma_na_capela.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2090/ind_071_2025_angelica_disponibilizacao_de_onibus_gratuito_para_os_alunos_que_estudam_em_londrina.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/ind_072_2025_angelica_criacao_de_conselho_municipal_do_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/ind_073_2025_angelica_quebra_molas_estrada_do_natinho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_074_2025_angelica_reforma_na_faixada_da_escola_iracema.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_075_2025_angelica__instalacao_de_ponto_de_onibus_na_via_sentido_pasa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/ind_076_2025_angelica__construcao_de_quadra_de_volei_na_vila_i.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/ind_077_2025_angelica__obras_de_recuperacao_nas_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2077/ind_078_2025_angelica__construcao_de_praca_e_pista_de_caminhada_no_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/ind_079_2025_angelica__construcao_de_parque_infantil_no_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_080_2025_angelica__construcao_de_galeria_pluvial_acesso_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/ind_081_2025_angelica__implantacao_de_uma_equipe_exclusiva_para_o_pdr.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/ind_082_2025_angelica__pintura_de_faixas_para_estacionar_e_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/ind_083_2025_baixinho__melhorias_nas_estradas_em_frente_ao_marco_avicultura.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/ind_084_2025_baixinho__patrolamento_na_reserva_indigena_ate_o_salto_do_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2070/ind_085_2025_angelica__patrolamento_ate_a_prainha_do_tibagi.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2069/ind_086_2025_baixinho__instalacao_de_banheiros_no_centro_social.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/ind_087_2025_baixinho__instalacao_de_quadra_de_volei_no_centro_social.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/ind_088_2025_baixinho__instalacao_de_galerias_pluviais_no_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/ind_089_2025_baixinho__contratacao_de_motorista_para_o_hospital_no_periodo_noturno.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/ind_090_2025_baixinho__manutencao_da_iluminacao_do_centro_social_e_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2064/ind_091_2025_baixinho__construcao_de_banheiros_no_centro_social.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/ind_092_2025_baixinho__construcao_de_banheiros_no_society_da_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/ind_093_2025_baixinho__patrolamento_na_vila_ll.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2061/ind_094_2025_anauto__tapa_buraco_no_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/ind_095_2025_nego_do_levi__construcao_de_pontos_de_onibus_no_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_096_2025_nego_do_levi__ponto_de_onibus_em_frente_ao_projeto_solipar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_097_2025_nego_do_levi__ponto_de_onibus_no_jd_esperanca.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/ind_098_2025_nego_do_levi__ponto_de_onibus_entre_o_jd_esperanca_e_o_jd_juny.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/ind_099_2025_nego_do_levi__construcao_de_banheiro_no_conj_sebastiao_de_moura_tresse.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/ind_100_2025_nego_do_levi__instalacao_de_cestos_de_lixo_na_ultima_rua_do_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/ind_101_2025__nego_do_levi_tapa_buraco_no_conj_sebastiao_de_moura_tresse.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/ind_102_2025__nego_do_levi_iplantacao_de_vale_alimentacao_aos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/ind_103_2025_edinho_desvio_da_segunda_ponte_do_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/ind_104_2025_edinho_recolocacao_de_tubos_de_desvio_da_ponte_do_nazaro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/ind_105_2025_edinho_recolocacao_de_tubos_de_desvio_da_ponte_da_igrejinha_do_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/ind_106_2025_nego_do_levi_lombadas_e_faixa_de_atencao_radares_de_velocidade_no_percurso_da_rodovia_victorio_francovig.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1950/ind_107_2025_nego_do_levi_instalacao_de_semafaros.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1955/ind_108_2025__jislaine_contratacao_de_mais_um_motorista_para_a_linha_urbana.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/ind_109_2025__jislaine_aulas_de_violao_na_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1959/ind_110_2025__jislaine_enxovais_de_gestantes.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/ind_111_2025__jislaine_reservatoiro_de_agua_para_o_cmei.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/ind_112_2025_nego_do_levi_estrada__placas_indicativas_de_nomes_de_ruas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/ind_113_2025__valdenice_pavimentacao_nas_vielas_tupy_e_guarany.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/ind_114_2025__valdenice_pintura_e_correcao_do_muro_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/ind_115_2025__valdenice_coleta_de_exames_de_sangue_na_uaps.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/ind_116_2025__valdenice_pavimentacao_na_rua_fernando_tadei.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/ind_117_2025__valdenice_pavimentacao_nas_ruas_matias_lemes_goncalves_e_arroio_grande.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/ind_119_2025_edson_souza_tapa_buraco_em_frente_a_antiga_pasa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/ind_120_2025__jislaine_odontologica_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/ind_121_2025__jislaine_estudo_para_identificar_e_buscar_possiveis_verbas_estaduais_destinadas_a_recursos_para_acoes_e_melhorias_nas_estradas_rurais_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/ind_122_2025__valdenice_equipe_multidiciplinar_composta_por_assistente_social_psicopedagogo_fonoaudiologo....pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/ind_123_2025_valdenice__estudo_para_oferta_de_um_medico_especialista_em_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/ind_124_2025_renan_construcao_de_uma_rotatoria_na_entrada_da_vila_rural_ii_e_no_inicio_da_estrada_que_passa_pelo_bairro_dos_moreira.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/ind_125_2025_nego_do_levi__aparelho_cardiotocografico.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/ind_126_2025__nego_do_levi_tapa_buraco_no_conjunto_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/ind_127_2025__nego_do_levi_recolocacao_de_manilhas_pluviais_sentido_a_segunda_estrada_da_unopar.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/ind_128_2025_nego_do_levi_cancha_de_bocha_no_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/ind_129_2025_nego_do_levi_patrolamento_e_manutencao_de_estrada_que_vai_para_o_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_130_2025_nego_do_levi_pavimentacao_asfaltica_rua_joaquim_paulo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/ind_132_2025_baixinho_um_computador_para_o_posto_de_saude_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_133_2025_baixinho_impressora_para_o_posto_de_saude_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_134_2025_baixinho_substituicao_de_cadeiras_de_espera_para_o_posto_de_saude_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/ind_135_2025_baixinho_rocagem_envolta_do_posto_de_saude_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/ind_136_2025_baixinho_rocagem_na_estrada_dos_mineiros_passando_pelo_sitio_seu_roberto_ate_o_sitio_do_sei_elio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/ind_137_2025_baixinho_instalacao_de_um_bebedouro_de_agua_na_escola_indigena_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/ind_138_2025_baixinho_instalacao_de_um_reservatorio_de_agua_na_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_139_2025_baixinho_instalacao_de_um_reservatorio_de_agua_na_vila_rural_i.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/ind_140_2025_baixinho_instalacao_de_um_poco_artesiano_na_serraria_moacir_viana.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2145/ind_141_2025_baixinho_impressora_na_escola_indigena_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/ind_142_2025_baixinho_ponto_de_internet_no_salto_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/ind_143_2025_baixinho_quebra_molas_na_rua__rogerio_augusto_de_araujo_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/ind_144_2025_baixinho_a_reforma_da_calcada_no_inicio_da_rua_demetrio_carneiro_siqueira_ate_o_asilo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/ind_147_2025__jislaine_melhorias_com_massa_asfaltica_na_subida_localizada_na_rua_a_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/ind_148_2025__jislaine_melhorias_com_massa_asfaltica_na_via_que_acessa_o_jardim_juny_e_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2142/ind_149_2025_nego_do_levi_a_faixa_de_pedestre_em_frente_ao_taeko_lima_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/ind_150_2025__angelica_quebra_molas_na_rua_alcides_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/ind_151_2025__valdenice_postes_de_iluminacao_publica_na_viela_tupy.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/ind_152_2025__valdenice_iluminacao_praca.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2144/ind_153_2025_nego_do_levi_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/ind_154_2025_nego_do_levi_pavimentacao_leao_do_norte.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/ind_155_2025_nego_do_levi_pavimentacao_asfaltca_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/ind_157_2025_jislaine_oferecer_cursos_de_capacitacao_para_produtoas_mulheres.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/ind_158_2025_valdenice_reativacao_do_viveiro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/ind_159_2025_jislaine_medidas_de_incentivos_aos_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/ind_160_2025_valdenice_aquisicao_de_mobiliarios_para_a_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/ind_161_2025__angelca_ampliar_o_numero_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/ind_162_2025_nego_do_levi_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/ind_163_2025_nego_do_levi_instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/ind_164_2025_nego_do_levi_mais_medicos_no_hospital_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/ind_165_2025_nego_do_levi_patrolamento_e_modelamento_com_compactacao_igrejinha_do_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/ind_166_2025_nego_do_levi_fornecimento_de_hidroterapia_jislaine_angelica_e_baixinho.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2000/ind_167_baixinho_academia_ao_ar_livre_no_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2001/ind_168_2025_baixinho_patrolamento_agua_branca_ate_o_rio_apucarana_grande.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/ind_169_baixinho_limpeza_de_caixas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/ind_170_baixinho_limpeza_de_caixas_de_agua_candiro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/ind_171_baixinho_limpeza_de_caixas_de_agua_candiro_ate_o_marco_avicultura.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/ind_172_baixinho_aumento_da_altura_dos_tres_redutores_de_velocidade_jardim_das_flores.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/ind_173_baixinho_redutor_de_velocidade_espaco_chanan.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/ind_174_baixinho_academia_ao_ar_livre_na_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/ind_175_2025_valdenice_paisagismo_nas_pracas_rotatorias_e_canteiros.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/ind_176_2025_renan_leal_fornecimento_de_agua_para_o_renascer_i.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/ind_177_2025_nego_do_levi_construcao_de_piscina_para_a_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/ind_178_2025_nego_do_levi_instalacao_de_manilhas_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/ind_179_2025_tega_fabiano_recape_no_acostamento_da_roddovia_francovig.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/ind_180_2025_valdenice_mapeamento_do_descarte_irregular_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/ind_181_2025_valdenice__construcao_de_um_banheiro_para_higiene_pessoal_com_chuveiro_e_um_espaco_retificada.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/ind_182_2025_baixinho_ampliacao_do_campo_de_futebol_da_serraria_moacir_viana.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/ind_205_2025_nego_do_levi_solicita_realizacao_de_estudos_para_implantacao_de_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/ind_184_2025_baixinho_abertura_de_caixas_de_contencao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2068/ind_185_2025_baixinho_manutencao_na_ponte_de_madeira_em_frente_a_fazenda_unopar.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_186_2025_baixinho_disponibilizacao_de_duas_traves_de_campo_de_futebol_para_reserva_indigena_barreiro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/ind_187_2025_valdenice_colocacao_de_bebedouro_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/ind_188_jislaine_ciclovia_nas_vias_victorio_francovig.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/ind_189_2025_nego_do_levi_instalacao_de_parquinho_na_vila_l.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_190_2025_tega_fabiano_reforma_do_marco_na_praca.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/ind_191_2025_nego_do_levi_caixas_de_contencao_saindo_da_unopar_ate_serraria_dos_viana.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/ind_192_2025_nego_do_levi_patrolamentomoledamento_e_caixas_de_contencao_estrada_dos_ingles_ate_ponte_barizon.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/ind_193_2025_nego_do_levi_construcao_de_faixa_elevada_em_frente_ao_projeto_solipar.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/ind_194_2025_nego_do_levi_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_em_frente_a_apae.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/ind_195_2025_nego_do_levi_patrolamento_aberturas_de_caixa_de_contencao_nas_estradas_assentamento_tesouro_ate_bairro_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/ind_196_2025_baixinho_reforma_do_barracao_comunitario_da_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/ind_197_2025_baixinho_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/ind_198_2025_baixinho_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/ind_199_2025_baixinho_aberturas_de_caixas_dagua_nas_estrada_que_liga_vila_rural_ii_ate_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/ind_200_2025_baixinho_ponto_de_iluminacao_publico_na_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2164/ind_201_2025_baixinho_patrolamento_estrada_perobinha_ate_o_candiro.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/ind_202_2025_baixinho_aberturas_de_caixas_dagua_na_estrada_do_perobinha_ate_o_candiro.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/ind_203_2025_edinho_instalacao_de_um_ponto_de_onbus_proximo_ao_sitio_5a_no_assentamento_tesouro.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/ind_204_2025_nego_do_levi___ecopontos_lixeiras_ecologicas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2168/ind_205_2025_nego_do_levi_solicita_realizacao_de_estudos_para_implantacao_de_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/ind_206_2025_anauto_de_souza___patrolamento_sr_amarildo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/ind_207_2025_baixinho__placas_de_identificacao_proibindo_descarte_de_lixo_na_prainha_e_no_salto.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/ind_208_2025_baixinho__abertura_de_caixa_de_agua_na_saida_do_cemiterio_ate_a_divisa_do_pari_paro.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/ind_209_2025_baixinho__troca_de_piso_da_quadra_de_futebol_do_centro_social.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/ind_210_2025_baixinho_construcao_de_mais_uma_arquibancada_no_centro_social.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/ind_211_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_reserva_indigena_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_212_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_aldeia_agua_branca_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/ind_213_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_aldeia_barreiro.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/ind_214_2025_tega_fabiano__consorcio_tibagi.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/ind_215_2025_baixinho_limpeza_das_calcadas_da_ruas_isaltino_jose_silvestre_ate_a_otacilio_rochedo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/ind_216_2025_baixinho_abertura_de_caixa_de_agua_perto_do_asfalto_novo_da_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_217_2025_baixinho_construcao_de_lombada_na_estrada_de_chao_da_vila_siena_-_inicio_do_asfalto_novo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/ind_218_2025_baixinho_elevacao_com_moledo_em_frente_a_estancia_maraba.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/ind_219_2025_baixinho_abertura_de_caixa_de_agua_da_estrada_da_ponte_nova_ate_a_antiga_pasa.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/ind_220_2025_baixinho_abertura_de_caixa_de_agua_ao_lado_do_cemiterio_ate_os_limites_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/ind_221_2025_baixinho_patrolamento_e_modelamento_estrada_do_cemiterio_ate_o_limite_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_222_2025_valdenice__aquisicao_de_conjutos_escolar_para_o_refeitorio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/ind_223_2025_valdenice__troca_de_pisos_nas_salas_de_aula_taeko.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/ind_224_2025_valdenice__patrolamento_cascalhamento_e_desvio_para_ascoamento_de_agua_rua_dom_fernando_tadei.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/ind_225_2025_renan_leal__construcao_de_usina_fotovoltaica_no_hospital_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/ind_226_2025_nego_do_levi__construcao_de_capela_mortuaria_ao_lado_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/ind_227_2025_jislaine_reforma_de_guias_rebaixadas_para_a_acessibilidade_nas_calcadas_e_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/ind_228_2025__valdenice_aquisicao_de_conjuntos_escolar_para_o_cmei.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/ind_229_2025__valdenice_aquisicao_de_brinquedos_pedagogicos_destinados_a_educacao_infantil_e_fundamnetal.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/ind_230_2025_jislaine_rede_de_agua_potavel_no_jardim_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/ind_231_2025_nego_do_levi_acesso_direto_ao_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/ind_232_2025_nego_do_levi_pavimentacao_asfaltica_entre_a_vila_siena_e_rodovia_francovig.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/ind_233_2025_valdenice_ar_condicionado_na_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_234_2025_valdenice_inclusao_de_kits_de_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_235_2025__tega_instalacao_de_energia_eletrica_no_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_236_2025__renan_leal_instalacao_de_placa_de_proibicao_de_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_237_2025_baixinho_ambulancia_para_a_ubs_do_bairro_do_mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_238_2025_baixinho_manutencao_da_ponte_do_nazarios.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2203/ind_239_2025_baixinho_manutencao_da_ponte_na_agua_branca_e_substituicao_de_madeiras_danificadas.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/ind_240_2025_joao__contratacao_de_pediatra_para_o_hospital_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/ind_241_2025_valdenice__reabertura_do_telecentro.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/ind_242_2025_valdenice_aquisicao_de_computadores_e_maquina_xerocadora_para_o_telecentro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_243_2025_valdenice_placas_de_identificacao_e_reparos_no_posto_maria_iracema_decol.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/ind_244_2025_valdenice_placa_de_identificacao_da_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/ind_245_2025_valdenice__instalacao_de_grade_de_contencao_e_protecao_na_cmei_adilson.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/ind_246_2025__joao_programa_permanente_de_castracao_para_animais_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_247_2025__joao_implantacao_de_canil.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/ind_248_2025_baixinho_manutencao_da_ponte_na_estrada_do_tesouro_sentido_a_serraria_dos_viana__e_substituicao_de_madeiras_danificadas.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/ind_249_2025_baixinho_pavimentacao_na_viela_tupi.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_251_2025_baixinho_construcao_de_lombada.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/ind_252_2025_valdenice_calcamento_e_drenagem_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/ind_253_2025_joao_placas_indicativas_na_reserva_indigena.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/ind_254_2025_joao_placas_indicativas_no_bairro_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_255_2025_joao_indenizacao_por_deslocacao_das_acs.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_256_2025_joao_criacao_de_secretaria_para_tratar_de_assuntos_indigenas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/ind_257_2025_renan_ampliacao_da_avenida_joao_domingues.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2227/ind_258_2025__joao_banheiro_quimico_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/ind_259_2025_anauto_solicita_instalacao_de_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/ind_260_2025_anauto_realizacao_de_servicos_de_moledamento_e_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/ind_261-2025__joao_psicologo_ubs_assinado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2229/ind_262-2025__joao_faixa_elevada_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_263_2025__joao_faixa_elevada_conj_flores_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/ind_264_2025_joao_solicita_construcao_e_reforma_das_calcadas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_265_2025_tega_pavimentacao_asfaltica_rua_otavio_liberio_e_alberto_zando.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/ind_266_2025_valdenice__computadores.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/ind_267_2025_valdenice__ponto__de__onibus.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/ind_268_2025_valdenice__terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/ind_269_2025_baixinho_construcao_de_arquibancada_no_campo_de_futebol_na_reserva_indigena_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/ind_270_2025_valdenice_painel_eletronico_hospital_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/ind_271_2025_valdenice_painel_eletronico_ubs__plinio_pereira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/ind_272_2025_nego_reparos_na_ponte_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/ind_273_2025_nego_ampliacao_de_horario_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_274_2025_nego_pinturas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/ind_275_2025_anauto_reforma_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/ind_276_2025_anauto_solicitacao_de_rocagem.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/ind_277_2025_baixinho_construcao_de_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_278_2025__geraldo__construca_deredutor_de_velocidade_rua_albino_lovo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/ind_279_2025__geraldo__construcao_de_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/ind_280_2025__geraldo__manutencao_das_lampadas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/ind_281_2025_baixinho_manutencao_das_lampadas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/ind_282_2025__geraldo__rocagem_estrada_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/ind_283_2025__geraldo__rocagem_estrada_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/ind_284_2025__geraldo__rocagem_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/ind_285_2025__geraldo__rocagem_serraria_do_viana.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/ind_286_2025__geraldo__rocagem_assentamento_renascer.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/ind_287_2025__geraldo__rocagem_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/ind_288_2025__geraldo__rocagem_rua_joaquim.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_289_2025__geraldo__rocagem_rua_doprojeto_solipar.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_290_2025__geraldo__rocagem_candiro.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/ind_291_2025__geraldo__passe_livre_no_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/ind_292_2025__geraldo__travessia_elevada.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_293_2025__geraldo__construcao_de_benheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/ind_294_2025__jislaine_castracoes_de_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_295_2025__joao_ampliacao_dos_dias_de_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/ind_296_2025__anauto_escritorio_sanepar.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/ind_297_2025__valdenice_indico_ao_executivo_a_necessidade_de_se_tomar_medidas_que_objetivem_o_patrolamento_cascalhamento_e_compactracao_na_estrada_do_bairro_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/ind_298_2025__valdenice_indico_ao_executivo_de_tomar_medidas_que_objetivem_na_rocagem_na_estrada_do_bairro_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/ind_299_2025__valdenice_indico_ao_executivo_que_seja_efetuada_com_urgencia_colocacao_da_tampa_de_protecao_do_bueiro_existente_na_rua_jose_fabiano_em_frente_ao_numero_11.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/ind_300_2025__geraldo__solicito_que_seja_realizado_a_limpeza_de_bueiro_e_desobstrucao_da_rede_localizado_em_frente_ao_hospital_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/ind_301_2025__geraldo__solicito_que_seja_realizado_a_construcao_de_um_redutor_de_velocidade_na_rua_justino_branco.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/ind_302_2025__geraldo__solicito_que_seja_realizado_a_rocagem_nas_ruas_da_vila_rural_i.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/ind_303_2025__geraldo__solicito_que_seja_realizado_a_rocagem_nas_ruas_da_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/ind_304_2025__geraldo__solicito_que_seja_realizado_a_rocagem_na_estrada_da_agua_da_mina_ate_fazenda_unopar.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/ind_305_2025__geraldo__solicito_que_seja_realizado_a_rocagem_na_estrada_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_306_2025__valdenice_reconstrucao_em_concreto_da_ponte_da_ponte_estrada_unopar.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/ind_307_2025__valdenice_solicito_a_reforma_e_pintura_da_escola_municipal_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_308_2025__valdenice_indico_a_instalacao_de_um_fraldario_na_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/ind_309_2025__valdenice_indico_que_seja_construido_redutor_de_velocidade_na_rua_do_progresso.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/ind_310_2025__valdenice_solicito_ao_executivo_a_execucao_de__limpeza_e_a_substituicao_da_tampa_do_bueiro_localizado_na_rua_do_progresso.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/ind_311_2025__valdenice_solicito_a_execucao_de_limpeza_e_substituicao_da_tamapa_do_bueiro_localizado_na_rua_da_fraternidade.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/ind_312_2025__valdenice_solicito_medidas_quanto_a_agua_parada_na_rua_do_progresso.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/ind_313_2025_tega_instalacao_de_iluminacao_publica_na_rua_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/ind_312_2025_anauto_solicita_com_urgencia_um_tapa-buraco_na_rua_joao_batista_pinto.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/ind_315_2025_tega_redutor_de_velocidade_na_rua_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/ind_316_2025_valdenice_solicita_a_construcao_de_um_espaco_adicional_adequado_para_atendimento_do_cras.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/ind_317_2025_nego_instalacao_de_postes_balizadores_flexiveis_e_refletivos_no_acostamento_da_rua_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/ind_318_2025_valdenice_solicita_que_seja_realizadas_as_podas_e_manutencao_das_arvores_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2324/ind_319_2025_valdenice_solicita_a_construcao_de_um_muro_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/ind_320_2025_renan_solicita_a_instalacao_de_alambrado_e_iluminacao_adequada_na_quadra_esportiva_localizada_na_praca_ubaldino_de_sa_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/ind_321_2025_renan_solicita_a_construcao_de_banheiro_publico_na_praca_ubaldino_de_sa_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/ind_322_2025__jislaine_indico_que_seja_realizado_esudo_para_que_proceda_o_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/ind_323_2025_nego_solicita_reforma_do_bueiro_localizada_na_estrada_da_fazenda_senador.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2350/ind_326_2025_renan_instalacao_de_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/ind_327_2025_nego_solicita_redutor_de_velocidade_no_final_do_asfalto_novo_na_serraria.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2351/ind_328_2025_valdenice_solicita_a_viabilidade_para_construcao_de_um_terminal_urbano_no_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/ind_329_2025_valdenice_solicita_a_elevacao_dos_quabra-molas_existentes_na_rua_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2357/ind_330_2025_valdenice_solicita_a_limpeza_e_colocacao_de_tampa_no_bueiro_da_rua_da_vitoria_em_frente_ao_no_75.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/ind_331_2025_valdenice_solicita_a_limpeza_e_colocacao_de_tampa_no_bueiro_localizado_na_rua_messias_ferraz_martins_em_frente_ao_no_12_b.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2359/ind_332_2025_nego_solicita_redutor_de_velocidade_na_rua_albino_lobo_no_233_em_frente_a_tornearia_eletromec_e_solda.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2360/ind_333_2025_valdenice_indica_estudo_da_possibilidade_de_instalacao_de_cameras_de_monitoramento_na_area_externa_do_hospital_municipal_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/ind_334_2025_nego_solicita_melhorias_no_parque_infantil_localizado_no_jardim_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/ind_335_2025_nego_solicita_melhorias_no_campo_society_localizado_no_jardim_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/ind_336_2025_valdenice_indica_um_espaco_publico_para_a_realizacao_de_aulas_de_capoeira_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2364/ind_337_2025_valdenice_indica_estudo_da_possibilidade_de_instalacao_de_cameras_de_monitoramento_no_cemiterio_municipal_jose_bolotari.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2366/ind_338_2025_anauto_solicita_patrolamento__cascalhamento_e_a_construcao_de_caixas_de_contencao_de_agua_pluviais_na_estrada_do_adaozinho.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2368/ind_339_2025_nego_solicita_melhorias_no_campo_society_localizado_na_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2370/ind_340_2025_renan_solicita_que_avalie_a_viabilidade_para_a_aquisicao_e_instalacao_de_equipamentos_de_trinamento_de_calistenia.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/ind_341_2025_renan_solicita_adocao_de_um_sistema_de_agendamento_por_senhas_no_cras.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/ind_342_2025_renan_solicita_providencias_quanto_a_construcao_de_calcadas_na_avenida_joao_domingues_goncalves.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/ind_343_2025_nego_solicita_providencias_quanto_a_retirada_de_uma_raiz_de_uma_arvore_na_calcada_ao_lado_do_cartorio.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/ind_344_2025_valdenice__wisc_.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/ind_345_2025_valdenice___andaime_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2379/ind_346_2025_valdenice__abertura_de_rua_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/ind_348_2025_jislaine___ampliacao_de___onibus__vila_i_e_ii_.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2381/ind_349_2025_jislaine___cameras_em_todos_os__acessos_ao_municipio_.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/ind_350_2025__baixinho_pedreiro___moledamento_agua_da_mina_ate_a_cruz_de_malta_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/ind_351_2025__baixinho_pedreiro___moledamenro_estrada_dos_moreira_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/ind_352_2025__baixinho_pedreiro___moledamenro_estrada_candiro_e_mandassaia_.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/ind_353_2025__baixinho_pedreiro__campo_suico_vila_rural_02_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/ind_354_2025__baixinho_pedreiro_melhorias_nas_vias_das_vilas_rurais_1_e_2_.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/ind_355_2025__baixinho_limpeza_dos_bueiros_e_reposicao_das_tampas_danificadas_ou_ausentes_na_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/ind_356_2025__baixinho_intalacao_de_academia_ao_ar_livre_na_aldeia_barreiro.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/ind_357_2025__baixinho_construcao_de_quadras_poliesportivas_nas_aldeias_agua_branca_barreiro_er_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/ind_358_2025__baixinho_construcao_de_uma_academia_ao_ar_livre_na_aldeia_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/ind_359_2025__baixinho_construcao_de_uma_academia_ao_ar_livre_na_reserva_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/ind_360_2025__baixinho_construcao_de_uma_pista_de_caminhada_na_aldeia_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/ind_361_2025__baixinho_realizacao_de_recape_asfaltico_na_rua_wili_jose_instein_no_bairro_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/ind_362_2025__baixinho_realizacao_de_recape_asfaltico_na_rua_saladmo_prestes_no_bairro_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/ind_363_2025__baixinho_realizacao_de_tapa-buraco_na_rua_messias_ferreira_martins_no_bairro_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/ind_364_2025__baixinho_solicito_providencias_em_relacao_aos_bueiros_localizados_na_rua_otavio_campos_lima.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/ind_365_2025__baixinho_solicito_que_viabilize_a_ampliacao_do_asfaltamento_na_rua_justino_branco.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2400/ind_366_2025__baixinho_solicito_que_viabilize_a_instalacao_de_lampadas_no_terminal_de_onibus_localizado_no_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2404/ind_367_2025__anauto__iluminacao_congregacao.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_368_2025_nego_pintura_da_feixa_de_divisao_de_fluxo_no_asfalto_novo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/ind_369_2025_nego_solicita_melhorias_para_os_servidores_do_patio_de_obras_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/ind_370_2025_nego_solicita_conserto_e_limpeza_das_canaletas_de_agua_no_trecho_entre_mercado_do_manoel_ate_a_ponte_do_rio_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/ind_371_2025_nego_pavimentacao_na_rua_pedro_gregorio_ultima_rua_do_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/ind_372_2025_nego_solicito_ao_poder_executivo_que_viabilize_a_instalacao_de_parquinho_infantil.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/ind_373_2025_nego_construcao_do___meu_campinho_no_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/ind_374_2025_nego__indica_a_construcao_da_arquibancada_no_campo_do_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/ind_375_2025_nego__solicito_ao_executivo_a_implantacao_de_um_plpano_de_saude_para_os_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/ind_376_2025_nego_do_levi-varricao_do_bairrodo_jardim_juny_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/ind_377_2025_valdenice_implantacao_de_uma_sala_de_recursos_multifuncional_na_escola_municipal_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/ind_378_2025_valdenice_salas_de_aula_adaptadas_para_o_atendimento_de_alunos_com_tea_nas_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/ind_379_2025_valdenice_solicitacao_de_formacao_continuada_para_professores_no_atendimemento_a_alunos_com_tea.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/ind_380_2025_valdenice_indico_a_aquisicao_e_e_disponibilidades_de_abafadores_de_ruidos_para_alunos_com_transtorno_do_espectro_autista_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/ind_381_2025_valdenice_solicitacao_de_instalacao_de_cobertura_no_cmei_adilson_siqueira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/ind_382_2025_valdenice_solicitacao_da_pavimentacao_das_viela_tupy_e_guarany.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/ind_383_2025_valdenice_solicita_pintura_e_correcao_do_muro_da_escola_munincipal_taeko_lima_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/ind_384_2025_valdenice_construcao_de_banheiros_publicos_na_praca_central_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/ind_385_2025_valdenice_solicito_que_viabilize_possivel_reforma_do_banheiro_localizado_no_ponto_de_taxi_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/ind_386_2025__baixinho_redutor_de_velocidade_rua_pedro_gregorio-jardim_esperanca-pdf.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/ind_387_2025__baixinho_instalacao_de_bancos_na_praca_antonio_bastista_pinto.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/ind_388_2025_angelica_solicito_ao_executivo_estudo_para_aumento_salarial_do_cargo_de_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/ind_389_2025__baixinho_solicito_que_viabilize_construcao_de_duas_quadras_de_areia_no_centro_social_urbano_para_praticas_de_volei.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/ind_390_2025__baixinho_solicito_a_manutencao_de_uma_das_galerias_pluviais_que_se_rompeu_na_rua_jose_antonio_amaro.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/ind_391_2025__baixinho_solicito_que_viabilize_a_construcao_de_banheiros_sanitarios_no_campo_society_localizado_no_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/ind_392_2025__baixinho_solicito_que_viabilize_a_construcao_de_banheiros_sanitarios_no_campo_society_localizado_na_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/ind_393_2025__baixinho_solicito_a_realizacao_do_patrolamento_e_moledamento_na_estrada_que_iniciana_saida_da_vila_rural_ii_ate_a_estrada_da_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/ind_394_2025__baixinho_solicito_a_revisao_dos_valores_cobrados_para_emissao_de_alvara_de_construcao_e_habite-se.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/ind_395_2025__baixinho_solicito_que_viabilize_a_instalacao_de_iluminacao_no_campo_do_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/ind_396_2025__valdenice_solicita_estudo_para_isencao_de_taxas_de_sepultamento_as_familias_em_situacao_de_vulnerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/ind_397_2025__baixinho_solicito_que_viabilize_a_instalacao_de_cobertura_na_arquibancada_do_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/ind_398_2025_nego_reitera_a_solicitacao_para_adequacao_do_terreno_localizado_na_praca_da_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/ind_399_2025__valdenice_realizacao_de_reforma_pintura_e_ampliacao_de_posto_de_saude_iracema_maria_decol.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/ind_400_2025__valdenice_solicitacao_para_execucao_de_obras_de_pavimentacao_na_rua_fernando_tadei.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/ind_401_2025__valdenice_solicita_pavimentacao_nas_ruas_matias_lemes_goncalces_e_arroio_grande.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/ind_402_2025__valdenice_solicita_que_sejam_adotadas_medidas_de_apoio_aos_alunos_com_diabetes_mellitus_nas_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/ind_403_2025__valdenice_solicita_a_construcao_de_um_ponto_de_onibus_com_cobertura_na_rua_demetrio_carneiro.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_404_2025_valdenice_solicita_que_viabilize_com_urgencia_a_realizacao_dos_servicos_de_limpeza_e_colocacao_de_tampa_em_bueiro_na_rua_octavio_campo_lima.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/ind_405_2025_nego_reitera_a_solicitacao_para_realizacao_de_pavimentacao_asfaltica_na_rua_joquim_paulo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/ind_406_2025_nego_reitera_a_solicitacao_para_construcao_de_uma_cancha_de_bocha_no_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/ind_407_2025_nego_reitera_a_solicitacao_para_construcao_de_uma_faixa_de_pedestre_elevada_em_frente_a_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_409_2025_jislaine_solicito_que_viabilize_a_relizacao_de_um_estudo_com_o_objetivo_de_instituir_uma_ajuda_de_custo_aos_pacientes_que_necessitam_se_deslocar_para_tratamento_de_saude_em_outros_municipios.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/ind_410_2025_valdenice_indica_a_instalacao_de_uma_faixa_elevada_travessia_de_pedestres_na_rua_evaristo_camargo.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_411_2025_valdenice_indica_a_instalacao_de_uma_placa_informativa_contendo_os_horarios_de_funcionamento_e_atendimento_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/ind_412_2025_valdenice_indica_a_manutencao_de_calcada_localizada_em_frente_ao_predio_do_detran_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/ind_413_2025_valdenice_indica_que_seja_implantada_a_casa_do_empreendedor_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2469/ind_414_2025_tega_solicita_a_construcao_de_um_mini_centro_esportivo_nos_bairros_jardim_juny_e_esperanca.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_415_2025_nego_solicito_que_seja_construido_um_redutor_de_velocidade_na_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/ind_416_2025_nego_solicito_que_seja_realizado_a_instalacao_de_lixeiras_novas_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/ind_417_2025_nego_solicito_a_construcao_de_uma_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_de_estacionamento_em_frente_ao_projeto_solipar.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/ind_418_2025_nego_solicito_a_construcao_de_uma_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_de_estacionamento_em_frente_a_apae.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/ind_419_2025_nego_solicito_a_implantacao_de_um_redutor_de_velocidade_em_frente_a_empresa_galleto.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/ind_420_2025_nego_solicito_que_viabilize_a_reforma_do_redutor_de_velocidade_existente_na_rua_c.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_422_2025_baixinho_solicito_a_construcao_de_um_quebra_molas_na_rua_rogerio_augusto_de_araujo_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/ind_423_2025_baixinho_solicito_a_instalacao_de_uma_academia_ao_ar_livre_para_moardores_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_424_2025_baixinho_solicito_que_seja_realizado_o_patrolamento_na_estrada_que_liga_agua_branca_ate_o_rio_apucarana_grande.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_425_2025_baixinho_solicito_que_seja_construido_um_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_426_2025_baixinho_solicito_a_instalacao_de_uma_academia_ao_ar_livre_no__agua_branca__ii.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_427_2025_baixinho_solicito_a_instalacao_de_um_reservatorio_de_agua_na_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_428_2025_baixinho_solicito_a_instalacao_de_um_reservatorio_de_agua_na_vila_rural_i.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_429_2025_baixinho_solicito_a_instalacao_de_um_poco_artesiano_na_serraria_moacir_viana.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/ind_430_2025_baixinho_reitero_a_construcao_de_um_quebra_molas_na_rua_rogerio_augusto_de_araujo_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/ind_431_2025_baixinho_reitero_que_seja_realizado_a_limpeza_das_caixas_d_agua_no_decorrer_do_asfalto_do_rio_apucaraninha_ate_serraria_do_moacir_viana.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/ind_432_2025_baixinho_reitero_que_seja_construido_um_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/ind_433_2025_baixinho_reitero_a_instalacao_de_uma_academia_ao_ar_livre_na_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/ind_434_2025_baixinho_reitero_a_ampliacao_do_campo_de_futebol_da_serraria_moacir_viana_transformando_em_um_campo_oficial_com_vestiario_e_alambrados.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2496/ind_435_2025_baixinho_reitero_que_seja_realizado_abertura_de_caixas_de_contencao_de_agua_na_entrada_que_liga_da_ponte_do_fiu_ate_a_estrada_da_reserva_indigena.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_436_2025_baixinho_reitero_que_seja_realizado_a_manutencao_na_ponte_de_madeira_em_frente_a_fazenda_unopar_sentido_a_cruz_de_malta.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/ind_437_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/ind_438_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_da_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/ind_439_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_do_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/ind_440_2025_valdenice_reitero_a_indicacao_que_seja_realizado_um_estudo_para_viabilizar_a_inclusao_de_uma_psicopedagogo_e_fonoaudiologo_no_quadro_de_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/ind_441_2025_valdenice_reitero_a_solicitacao_da_execucao_de_iluminacao_publica_na_viela_tupy.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ind_442_2025_valdenice_reitero_a_solicitacao_da_instalacao_de_um_bebedouro_no_cemiterio_municipal_jose_balotari.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/ind_443_2025_valdenice_reitero_a_solicitacao_de_melhorias_no_cemiterio_jose_balotari.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/ind_444_2025_valdenice_solicito_aquisicao_de_livros_destinados_a_biblioteca_publica__municipal_laura_maurison_catai.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/ind_445_2025_valdenice_solicito_aquisicao_de_livros_destinados_as_salas_de_leitura_das_escolas_e_cmeis_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/ind_446_2025_valdenice_solicito_aquisicao_de_brinquedos_pedagogicos_destinados_as_escolas_e_aos_centros_municipais_de_educacao_infantil_cmeis_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/ind_447_2025_valdenice_solicito_fornecimento_de_equipamentos_de_protecao_individual_para_sepultador.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/ind_448_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_estrada_que_sai_do_pporto_de_areia_ate_o_perobinha.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/ind_449_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_estrada_que_se_inicia_no_banhadao.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/ind_450_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_agua_da_mina.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_451_2025_nego_reitero_a_pacimentacao_asfaltica_na_rua_angelo_perez.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/ind_452_2025_nego_reitero_a_pacimentacao_asfaltica_do_trecho_entre_a_vila_siena_e_a_rodovia_victorio_francovig.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/ind_453_2025_ranan_solicito_providencias_quanto_a_construcao_de_calcada_na_avenida_joao_domingues_goncalves.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2520/ind_454_2025_baixinho_reitero_a_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/ind_455_2025_baixinho_reitero_a_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/ind_456_2025_baixinho_reitero_que_seja_realizado_aberturas_de_caixas_dagua_nas_estradas_que_ligam_a_vila_rural_ii_ate_a_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/ind_457_2025_baixinho_reitero_que_seja_instalado_um_ponto_de_iluminacao_publico_na_vila_rural_ii_quadra_4_lote_7.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2528/ind_458_2025_ranan_solicito_providencias_na_melhoria_da_ponte_que_liga_o_assentamento_tesouro_a_serraia_do_viana.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/ind_459_2025_baixinho_solicito_que_faca_estudo_para_desmembramento_do_departamento_de_esportes_criando_a_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind_460_2025_nego_solicito_que_seja_realizado_o_recapeamento_asfaltico_no_trecho_que_inicia_nas_proximidades_do_mercado_do_senhor_mane_estendnedo-se_ate_o_rio_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind_461_2025_anauto_solicito_que_seja_realizado_a_substituicao_da_tampa_de_bueiro_localizado_na_rua_joao_batista_pinto.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/ind_462_2025_valdenice_reitero_o_pedido_para_criacao_do_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_463_2025_valdenice_solicito_que_seja_realizado_a_troca_da_areia_do_parquinho_do_bairro_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_464_2025_valdenice_solicito_que_seja_realizado_a_colocacao_de_calcada_ou_plantio_de_grama_ao_lado_do_muro_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/ind_465_2025_valdenice_solicito_que_seja_realizado_o_patrolamento_cascalhamento_e_compactacao_da_estrada_que_da_acesso_ao_sitio_recanto_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/ind_466_2025_valdenice_solicita_medidas_que_visem_a_instalacao_de_grade_de_contencao_e_protecao_na_frente_do_cmei_adilson_siqueira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_467_2025_jislaine_solicita_sobre_a_capacitacao_dos_motoristas_de_veiculos_da_saude.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_468_2025_nego_solicita_a_construcao_de_um_redutor_de_velocidade__na_estrada_sentido_a_pasa.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_469_2025_nego_solicita_a_construcao_de_um_redutor_de_velocidade_na_estrada_sentido_a_pasa_nas_procimidades_da_chacara_e_vidracaria_martins.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_470_2025_nego_solicita_a_construcao_de_um_ponto_de_onibus_na_estrada_sentido_a_pasa_nas_proximidades_da_chacara_e_vidracaria_martins.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2551/ind_471_2025_nego_solicita_a_realizacao_de_pinturas_e_sinalizacoes__viarias_incluindo_faixas_de_pedestres_e_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/ind_472_2025_nego_reitero_que_realize_os_estudos_necessarios_para_a_criacao_da_secretaria_municipal_de_assuntos_dos_povos_aoariginarios_kaingang_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/ind_473_2025_anauto_solicito_que_viabilize_a_instalacao_de_uma_lixeira_na_entrada_do_banco_da_terra_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/ind_474_2025_nego_solicita_a_instalacao_de_tubulacao_para_escoamento_de_agua_na_estrada_que_segue_sentido_a_antiga_pasa.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/ind_475_2025_nego_solicita_providencias_quanto_a_remocao_de_arvore_em_risco_de_queda_no_centro_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/ind_476_2025_valdenice_indica_que_sejam_tomadas_as_providencias_necessarias_para_a_instalacao_de_um_portao_eletronica_na_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/ind_477_2025_valdenice_reitero_a_solicitacao_do_bebedouro_no_cemiterio_municipal_jose_bolotari.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/ind_478_2025_valdenice_reitero_a_solicitacao_de_aquisicao__de_conjuntos_escolares_para_o_refeitorio_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind_479_2025_valdenice_reitero_a_solicitacao_de_troca_dos_pisos_das_salas_de_aula_e_do_patio_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/ind_480_2025_anauto_solicito_a_construcao_de_uma_travessia_elevada_para_pedestres_na_rua_evaristo_camargo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/ind_481_2025_nego_solicito_a_necessidade_urgente_de_realizacao_de_limpeza_urbana_em_diversos_pontos_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/ind_482_2025_valdenice_solicito_que_viabiliz_a_contratacao_de_um_vigia_noturno_para_atuar_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/ind_483_2025_valdenice_solicito_que_viabiliz_a_substituicao_da_cobertura_do_ponto_de_onibus_escolar_localizado_no_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2595/ind_484_2025_valdenice_reitero_a_solicitacao_para_que_seja_viabilizada_a_construcao_de_um_ponto_de_onibus_na_rua_demetrio_carneiro.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/ind_485_2025_nego_reitero_a_instalacao_de_banheiro_publico_provisorio_no_terminal_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/ind_486_2025_valdenice_solicito_a_cobertura_do_ponto_de_onibus_localizado_em_frente_ao_colegio_cemca.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/ind_487_2025_valdenice_solicito_a_manutencao_das_lixeiras_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/ind_488_2025_valdenice_reitero_a_necessidade_de_aquisicao_de_brinquedos_pedagogicos_e_educativos_destinado_a_toda_rede_de_ensino_infantil.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/ind_489_2025_valdenice_reitero_a_necessidade_de_realizacao_de_estudo_para_a_inclusao_de_kits_de_saude_bucal_como_parte_do_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/ind_490_2025_tega_solicita_recapeamento_do_acostamento_da_rodovia_victorio_francovig.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2631/ind_491_2025_valdenice_solicita_que_seja_realizada_melhorias_estruturais_no_centro_infantil_adilson_siqueira.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind_492_2025_valdenice_solicita_que_seja_realizada_com_urgencia_os_devidos_reparos_na_cobertura_da_escola_municipal_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind_493_2025_valdenice_solicita_que_seja_adquiridos_e_instalados_playgrounds-parquinhos_adequados_as_diferentes_faixas_etarias_para_os_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/ind_494_2025_valdenice_solicita_a_viabilizacao_de_execucao_de_obras_na_avenida_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/ind_495_2025_valdenice_solicita_com_urgencia_melhorias_na_estrada_que_liga_a_comunidade_agrocem_ate_a_divisa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/req_001_2025_edson_festa.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/req_002_2025_joao_informacao_sobre_doacao_de_onibus_a_terra_indigena.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/req_003_2025_joao_informacao_sobre_pavimentacao_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/req_004_2025_joao_esclarecimentos_ponte_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/req_005_2025_geraldo_informacao_sobre_andamento_do_programa_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/req_006-2025_anauto_requer_informacoes_sobre_a_bem_brasil.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/req_007-2025_edson_complemento_do_requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/req_008-2025_anauto_requer_informacoes_sobre_a_agua_no_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/req_009-2025_valdenice_informacoes_sobre_terminal_urbano.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/req_010-2025_joao_casa_passagem.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/req_anauto_informacao_sobre_pavimentacao_asfaltica_na_serraia_do_viana_ate_ponte_do_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/req_012-2025_tega_fabiano_inf_sobre_a_emenda_parlamentar_impositiva.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/req_013-2025_baixinho_pedreiro_inf_sobre_a_secretaria_de_meio_ambiente_do_municipio_nos_anos_de_2021_e_2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/req_014-2025_joao_informacao_sobre_o_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/req_015_2025__anauto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/req_016_2025__jislaine_pereira_ferraz.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/req_017_2025__jislaine_pereira_ferraz_vigencia_da_concessao_da_sanepar_com_o_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/req_018_2025__anauto_informacoes_sobre_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2231/req._020_2025_baixinho_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/req_022-2025_tega_fabiano.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/req_023-2025_joao_requer_informacoes_sobre_as_providencias_que_vem_sendo_adotadas_para_garantir_o_cumprimento_da_lei_no1.402.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/req_025-2025_joao_solicito_informacoes_sobre_a_comstrucao_de_dependencia_anexa_ao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/req_026-2025_joao_solicito_informacoes_detalhadas_sobre_a_frota_de_veiculos_pertencentes_ao_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/req_027_2025_tega_fabiano_informacoes_sobre_o_creas_e_cras.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2367/req_028-2025_joao_apresentacao_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2365/req_029-2025_anauto_requer_informacoes_sobre_a_data_de_entrega_dos_novos_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/req_030-2025_ranan.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/req_031-2025_edson_solicita_informacoes_e_documentos_comprovatorios_referente_a_empresa_pedreira.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/req._032_2025_renan_leal__informacoes__acerca_do_decreto_municipal__no_190-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/req_033-2025_tega_informacoes_sobre_consorcio_tibagi.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/req_034-2025_ranan_solicita_informacoes_detalhadas_acerca_do_decreto_municipal_no202-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/req_035-2025_edson_solicita_informacoes_e_documentos_comprobatorios_referentes_as_ambulancias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_tega_fabiano.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/requerimento_37_2025_baixinho_pedido_de_informacao_acerca_da_frota_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/req_n16_anauto_solicita_informacoes_sobre_a_adesao_do_programa_terra_cidada_do_governo_federal.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/req_040_2025_nego_reitero_o_pedido_de_informacoes_aos_questionamentos_bem_como_o_complemento_das_informacoes_de_acordo_com_o_contido_no_pedido_sob_n004.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/req_41_2025_tega_requer_informacoes_sobre_a_emenda_parlamentar_impositiva.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/req_042_2025_nego_requer_informacoes_sobre_o_o_caminhao_comboio.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/req_043_2025_angelica_solicitacao_de_esclarecimento_e_providencias_sobre_oficio_n_388.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/req_044-2025_joao_icms__3.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/req_045_2025_angelica_reconsideracao_de_decisao_e_inclusao_de_requerimento_em_pauta_na_ordem_do_dia_para_debate.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/req_046_2025_angelica_solicitacao_de_informacoes_sobre_diarias_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2346/mocao_001-2025_aplausos_professores__angelica.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/mocao_de_apoio_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/mocao_de_aplausos_003-2025_alunos_do_curso_talento_tech.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/mocao_004-2025_mocao_de_congratulacoes_a_senhorita_aline_canedo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/mocao_005-2025__angelica.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/mocao_de_repudio_n001_2025_repudio_ao_decreto_n_12.686-2025_que_institui_a_polica_nacional_de_educacao_especial_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2369/parecer_047_2025__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/parecer_047_2025__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2355/parecer_048_2025__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/parecer_048_2025__comissao_de_justica_mocao_de_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/parecer_053_2025__comissao_de_justica_refere-se_ao_projeto_de_lei_no22.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/parecer_064_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n24.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/parecer_066_comissao_de_justica_refere-se_a_emenda_aditiva__ao_projeto_de_lei_n24.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/parecer_067_comissao_de_justica_refere-se_ao_projeto_de_lei_no024.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/parecer_068_comissao_de_justica_refere-se_ao_projeto_de_lei_no027.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/parecer_071_comissao_de_justica_refere-se_ao_projeto_de_lei_n035_refis.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/parecer_81_comissaode_justica_refere-se_ao_projeto_de_lei_n039_que_institui_o_comite_municipal_de_tamarana_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/parecer_82_comissaode_justica_refere-se_ao_projeto_de_lei_n033_cips.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/emenda_redacional__002_2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/emenda_subistitutiva_no_002_2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/emenda_001_ao_projeto_de_lei_20-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/emenda_supressiva_003_2025_comissao_de_justica_suprime-se_o_art._1o_do_projeto_de_resolucao_no__003-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/emenda_redacional_comissao_de_justica_2025_.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/emenda_redacional_carga_horaria_dos_cargos_de_medico_pediatra_e_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/emenda_separativa_ao_projeto_de_lei_n_039.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2627/emenda_substitutivo_n13_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/emenda_substitutiva_n14_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/emenda_aditiva_n15_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/emenda_redacional_n16_2025_estima_a_receita_e_fixa_a_despesa_do_municipio_de_tamarana__para_o_exercicio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/emenda_substitutiva_n17_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_lei_ordinaria_do_legislativo__001-2025_revisado.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_lei_ordinaria_do_legislativo__002-2025_revisado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_lei_ordinaria_do_legislativo__003-2025_revisado.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/of_001-2025_renan_encaminha_projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/of_001-2025_tega__encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/of_002_2025_baixinho_encaminha_projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/of_002_2025_baixinho_encaminha_projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/of_002_2025_baixinho_encaminha_projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2310/of_002_2025_baixinho_encaminha_projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/of_004_tega_encaminha_projeto_de_lei_no013.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/projeto_de_lei_n14_projeto_adote_uma_placa.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/of_011_renan_solicita_a_inscricao_do_sr._mauricio_chiesa_carvalho_para_uso_da_tribula_livre.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/of_005_2025_jislaine_encaminha_projeto_de_lei_n001.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_07.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_08.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_09.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_10.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/of_002_2025_baixinho_encaminha_projeto_de_lei_n11.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/of_026__cmt_2025_renan_leal-_indicacoes_deferidas.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/of_003_2025_tega__tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/of_011-2025_jislaine_solicita_urgencia_especial_ao_projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/of_010_2025_renan_encaminha_substitutivo_ao_projeto_de_lei_ordinaria_do_legislativo_no012-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/of_273-2025_enc_correcoes_no_ppa.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/of_010_renan_encaminha_o_substitutivo_ao_projeto_de_lei_no_012.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/of_375_gab_encaminha_projeto_de_lei_substituido_o_projeto_de_lei_030-2025_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/emenda_impositiva_n_02_2025_tega_recursos_para_aquisicao_de_fraldas_geriatatricas.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2657/emenda_impositiva_n_08_2025_jislaine_aquisicao_de_computadores_e_equipamentos_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/emenda_impositiva_n_04_2025_nego_aquisicao_de_cadeiras_de_rodas.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/emenda_impositiva_n_05_2025_renan.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/emenda_impositiva_n_06_2025_anauto.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2656/emenda_impositiva_n_07_2025_edson_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/parecer_-_comissao_de_educacao_011_-_chocolate_2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/parecer_021.2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/parecer_019.2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/parecer_018.2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/parecer_017.2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/parecer_022.2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/parecer_023__comisao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/parecer_024-2025__emenda_redacional.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/parecer_025_2025__comissao_de_justica_projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/parecer_026_2025__comissao_de_justica_projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/parecer_027_2025__comissao_de_justica_emenda.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/parecer_n_27_-_analise_do_projeto_de_lei_n_015_2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/parecer_n_29_-_analise_do_projeto_de_lei_n_018_2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/parecer_036_2025_comissao_de_justica-projeto_de_decreto_legislativo_no001-2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/parecer_031_2025_comissao_de_justica-projeto_de_lei_no007-2025_fica_nominada_a_rua_3_de_rua_laranjeira.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/parecer_037_2025_comissao_de_justica_ementa_racional_do_projeto_de_resolucao_no001.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/parecer_009_2025_comissao_de_viacao_projeto_de_lei_no007_fica_nominada_a_rua_3_de_rua_laranjeira.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/parecer_038_2025_comissao_de_justica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/parecer_039_2025_comissao_de_justica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/parecer_043_2025_comissao_de_justica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/parecer_044_2025_comissao_de_justica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/parecer_046_2025__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/parecer_052_2025__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/parecer_054_comissao_de_justica_o_presente_parecer_refere-se_a_mocao_de_apalusos_no005.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/parecer_055_comissao_de_justica_refere-se_ao_projeto_de_lei_no26_projeto_desenvolve_tamarana.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/parecer_056_2025_comissao_de_justica_refere-se_ao_projeto_de_lei_no028.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/parecer_059_comissao_de_justica_refere-se_ao_projeto_de_lei_ordinaria_no12.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/parecer_059_comissao_de_justica_refere-seao_projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/parecer_060_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n28.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/parecer_061_comissao_de_justica_refere-se_ao_projeto_de_lei_ordinaria_do_legislativo_n12.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/parecer_062_comissao_de_justica_refere-seao_projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/parecer_063_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n28.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/parecer_069_comissao_de_justica_refere-se_ao_projeto_de_lei_no027.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/parecer_070_comissao_de_justica_refere-se_a_mocao_de_repudio_n001.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/parecer_072_comissao_de_justica_refere-se_ao_projeto_de_lei_n031.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/parecer_073_comissao_de_justica_refere-se_ao_projeto_de_lei_n030.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/parecer_75_comissao_de_justica_refere-se_ao_veto_parcial_do__projeto_de_lei_n029.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/parecer_76_comissao_de_justica_refere-se_ao_projeto_de_lei_n037.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/parecer_77_comissao_de_justica_refere-se_ao_projeto_de_lei_n038.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/parecer_78_comissao_de_justica_refere-se_ao_projeto_de_lei_n032.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/parecer_079_comissao_de_justica_refere-se_ao_projeto_de_lei_n033.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/parecer_80_comissaode_justica_refere-se_ao_projeto_de_lei_n41_que_institui_a_politica_municipal_de_invovacao.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/parecer_83_comissaode_justica_refere-se_ao_projeto_de_lei_n024_ldo.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/parecer_84_comissaode_justica_refere-se_ao_projeto_de_lei_n040_que_estima_a_receita_e_fixa_a_despesa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/parecer_85_comissaode_justica_refere-se_a_emenda_substitutiva_a_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/parecer_86_comissaode_justica_refere-se_a_emenda_substitutiva_a_proposta_de_alteracao_do_percentual_de_recurso_livre_para_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/parecer_87_comissaode_justica_refere-se_a_emenda_aditiva_a_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/parecer_88_comissaode_justica_parecer_a_emenda_substitutiva_ao_substitutivo_do_projeto_de_lei__n024.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/parecer_89_comissaode_justica_parecer_a_emenda_substitutiva_ao_substitutivo_do_projeto_de_lei__n024.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2659/parecer_90_comissaode_justica_refere-se_ao_projeto_de_lei_n42.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2660/parecer_91_comissaode_justica_refere-se_ao_projeto_de_lei_ordinaria__n14.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2661/parecer_92_comissaode_justica_refere-se_a_emenda_impositiva_n_01.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2662/parecer_93_comissaode_justica_refere-se_a_emenda_impositiva_n_02.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2663/parecer_94_comissaode_justica_refere-se_a_emenda_impositiva_n_03.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2664/parecer_95_comissaode_justica_refere-se_a_emenda_impositiva_n_04.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2665/parecer_96_comissaode_justica_refere-se_a_emenda_impositiva_n_05.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2666/parecer_97_comissaode_justica_refere-se_a_emenda_impositiva_n_06.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2667/parecer_98_comissaode_justica_refere-se_a_emenda_impositiva_n_07.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2668/parecer_99_comissaode_justica_refere-se_a_emenda_impositiva_n_08.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2669/parecer_100_comissaode_justica_refere-se_ao_projeto_adote_uma_placa.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2672/parecer_101_comissaode_justica_refere-se_ao_projeto_de_lei_n44.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/parecer_013_2025_comissao_de_educacao_-_adequacao_de_programas_contemplados_pelo__cargo_de_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/parecer_014_2025_comissao_de_educacao_-_cria_cargo_de_tecnico_de_enfermagem_e_classe_g1.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/parecer_012_2025_comissao_de_educacao_-_servico_de_inspecao_animal_sin.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/parecer_015_2025_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/parecer_016_2025_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/parecer_018_2025_comissao_de_educacao_angelica.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2356/parecer_019_2025_comissao_de_educacao_angelica.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/parecer_030_2025_comisao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/parecer_017_2025_comissao_de_educacao_angelica.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/parecer_020_2025_comissao_de_educacao_angelica.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/parecer_033_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n027.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/parecer_034_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n031.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/parecer_035_2025_comissao_de_educacao_refere-se_ao_veto_parcial_projeto_de_lei_n029.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/parecer_036_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n030.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/parecer_37_comissaode_justica_refere-se_ao_projeto_de_lei_n039_que_institui_o_comite_municipal_de_tamarana_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/parecer_38_comissaode_justica_refere-se_ao_projeto_de_lei_n41_que_institui_a_politica_municipal_de_invovacao.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2620/parecer_39_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n033_que_ratifica_o_protocolo_de_intencoes.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2671/parecer_41_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n44.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/of_015_2025_jislaine_inscricao_para_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/of_32-2025_angelica_convite_evento_mulheres_que_brilham.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2670/of_046_angelica_orcamento_da_procuradoria_da_mulher_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/emenda_redacional_07_2025_baixinho_altera_o_artigo_1do_pprojeto_de_lei_n028.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/emenda_redacional_07_2025_baixinho_altera_o_artigo_1do_pprojeto_de_lei_n028.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/emenda_redacional_08_2025_baixinho_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/emenda_substitutiva_003_2025_comissao_de_justica_substitui_o_art._eo_do_projeto_de_resolucao_no__003-2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/emenda_supressiva_003_2025_comissao_de_justica_suprime-se_o_art._1o_do_projeto_de_resolucao_no__003-2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/emenda_aditiva_003_2025_comissao_de_justica_adiciona_os_incios_i_ii_iii_e_iv_ao_art._7o_do_projeto_de_resolucao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/emenda_aditiva_08_2025_baixinho_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/emenda_aditiva_projeto_de_lei_n035_refere-se_ao_novo_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/parecer_0010_2025__comissao_de_agricultura_refere-se_ao_projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/parecer_n_011_2025_comissao_de_agricultura_refere-se_ao_projeto_de_lei_n_041_ciencia_e_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/veto_parcial_projeto_de_lei_n29.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2673/parecer_n_14_2025_comissao_de_viacao_refere-se_ao_projeto_de_lei_n14.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2674/parecer_n_15_2025_comissao_de_viacao_refere-se_ao_projeto_de_lei_n14.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/of_005_2025_jislaine_encaminha_projeto_de_decreto_l__n001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/oficio_n_09_2025_gab-_projetos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_002_2025_executivo-_reposicao_serv.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/of_09_2025_gab-_projetos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/projeto_004_uniformes_e_kits_de_materiais.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/projeto_005_2025_altera_lei_1.535_de_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/projeto_006_2025_altera_lei_854_de_2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/projeto_007_2025_credito_adicional_incentivo_idoso.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/of_078_2025_gab_-_encaminha_projeto_de_lei_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/of_079_2025_gab_-_encaminha_projeto_de_lei_alt_art_10_da_lei_1267_enferm.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/of_080_2025_gab_-_encaminha_projeto_de_lei_altera_leis_orc_ovos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/of_080_2025_gab_-_encaminha_projeto_de_lei_altera_leis_orc_ovos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/of_087_2025_gab_-projeto_012_sim-poa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/of_105_2025_gab_-_projeto_013_prog_e_vagas_tec_enferm.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/of_151_2025_gab_-_encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/of_165_2025_gab_autoriza_o_executivo_a_incluir_novas_acoes_e_efetuar_aberturade_credito_adicional_n1570.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/of_166_2025_gab_extinguiu_vagas_e_cargos_da_estrutura_administrativa_lei_1501.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/of_201_2025_gab_encaminha_projeto_de_lei_que_institui_o_programa_municipal_de_aquisicao_e_distribuicao_gratuita_de_kits_de_material_esportivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/of_211_2025_gab_encaminha_projeto_de_lei_que_autoriza_o_poder_executivo_a_conceder_recomposicao_aoa_conselhos_titulares.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/of_213_2025_gab_encaminha_projeto_de_lei_que_cria_o_conselho_municipal_da_cidade_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/of_223_2025_gab_enaminha_projeto_de_lei_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2354/of_225_2025_gab_encaminha_projeto_de_lei_que_autoriza_o_poder_executivo_a_efetuar_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2375/of_259_2025_gab_encaminha_projeto_de_lei_ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2427/of_266_2025_gab_encaminha_projeto_de_lei_contratacao_de_pessoal_assistencia_s.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2455/of_277_2025_gab_encaminha_projeto_de_lei_instituto_desenvolve_t.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/of_282_gab_encaminha_projeto_de_lei_-_abertura_processo_seletivo_simplificado_em_atendimento_a_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2468/of_287_gab_encaminha_projeto_de_lei_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2560/of_332_2025__gabinete_da_prefeita.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2568/projeto_de_lei_n30_medico_auditor.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2569/projeto_de_lei_n31_medico_pediatra_e_medico_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2570/of_311_gab_encaminha_projeto_de_lei_-_consorcio_cispar_consorcio_intermunicipal_de_saneamento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2573/projeto_de_lei_n35_progama_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2590/of_355_gab_encaminha_projeto_de_lei_que_cria_o_fundo_municipal_de_saneamento_basico_ambiental.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2591/projeto_de_lei_no_37_desafetacao_de_area_intitucional.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2592/projeto_de_lei_no_38_credito_90.00000_cmt.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2608/of_370_gab_encaminha_projeto_comite_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2613/projeto_de_lei_n_40_loa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2615/of_393_gab_encaminha_projeto_de_lei_politica_de_inovacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2648/of_380_cmt_encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2754/of_355_gab_encaminha_projeto_de_lei_que_cria_o_fundo_municipal_de_saneamento_basico_ambiental.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2675/of_424_gab_encaminha_projeto_de_lei_plano_pme.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/of_089-2025_cmt_enc_proj_resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/projeto_resolucao_03-2025_altera_regimento_reformulado.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2539/projeto_de_resolucao_legislativa_no_04.2025_trabalho_remoto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2607/resolucao_legislativa_005-2025_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/ind_002_2025__joao_pintura_asfalto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/ind_003_2025__joao_patrolamento_serraria_viana.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/ind_004_2025__joao_patrolamento_reserva_ind.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1917/ind_005_2025__joao_patrolamento_candiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/ind_006_2025__jislaine_tampa_bueiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/ind_007_2025__geraldo__bueiros.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/ind_008_2025__geraldo__iluminacao_vilas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/ind_009_2025__valdenice_lixeiras_z_rural.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/ind_010_2025__jislaine_rocagem_pontes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/ind_011_2025__jislaine_travessia_elevada.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/ind_012_2025__angelica_quebra_mola_antonio_b_lanza.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/ind_013_2025__angelica_rocagem_igrejinha_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/ind_014_2025__joao_estrada__moreiras.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/ind_015_2025__joao_quadra_reserva_ind.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/ind_017_2025__joao_estrada__meia_serra.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/ind_018_2025__joao_melhorias_patio_de_obras.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/ind_019_2025__joao_canaletas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/ind_020_2025__joao_constr_ponto_de_onibus_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1932/ind_021_2025__joao_pavimentao_jd_esperanca.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/ind_022_2025__joao_faixa_de_advertencia_entrada_eloibes.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/ind_023_2025__joao_melhorias_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1935/ind_024_2025__joao__troca_local_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/ind_025_2025__joao_patrolamento_igrejinha_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/ind_026_2025__joao_academia_reserva_ind.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/ind_027_2025__joao_disponibiliza_onibus_gratuito_vilas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/ind_028_2025__joao_melhorias_nas_ruas_do_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/ind_029_2025__joao_melhorias_meu_campinho_juny.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/ind_030_2025__joao_acostamento_tamarana_a_serraria_viana.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/ind_031_2025__tega_mini_acostamento.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/ind_032_2025__anauto_tapa_buraco_viana.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/ind_033_2025_baixinho_troca_e_lampadas_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/ind_034_2025_baixinho_melhorias_nas_ruas__vila_rural_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/ind_035_2025_baixinho_cobertura_no_cras.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/ind_036_2025_valdenice_construcao_na_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/ind_037_2025_valdenice_melhorias_no_crianca_esperanca.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/ind_038_2025__jislaine_cursos_profissionalizantes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/ind_039_2025__jislaine_redutores_e_sinalizacao_prox_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/ind_040_2025_jislaine.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/ind_041_2025__jislaine_patrolamento_chaparral_a_cruz_de_malta.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/ind_042_2025__jislaine_marco_jd_europa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/ind_043_2025__jislaine_asflato_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/ind_044_2025__jislaine_ponte_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/ind_045_2025__jislaine_repasse_assoc_estudantil.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/ind_046_2025__jislaine_incentivo_agricultores.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/ind_047_2025_jislaine.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/ind_048_2025__jislaine_calcada_pista_conj_enes_e_manoel_b.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/ind_049_2025_anauto_cadeiras_de_rodas_e_muletas.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/ind_050_2025_valdenice__reforma_da_ubs_bairro_dos_moreira_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/ind_051_2025_valdenice_instalacao_da_cobertura_na_creche.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/ind_052_2025__joao_patrolamento_senador_a_moreiras.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/ind_053_2025_nego_do_levi_cobertura_arquibancadas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/ind_054_2025__nego_do_levi_palno_de_saude_servidores.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/ind_055_2025_baixinho_instalacao_campo_suico_vila_rural_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/ind_056_2025_nego_do_levi_patromento_chaparral_ao_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/ind_057_2025_nego_do_levi_patrolamento_ponte_apucaraninha_a_placa_da_vaca.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/ind_058_2025_nego_do_levi_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/ind_059_2025_tega_fabiano_solicita_reforma_centro_esportivo_enes_barbosa_e_manoel_batista_2.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/ind_060_2025_anauto_.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/ind_062_2025_nego_do_levi_instalacao_de_refletores_no_campo_de_futebol_do_centro_social.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/ind_063_2025_nego_do_levi_ampliacao_da_unidade_basica_de_saude_da_serraria.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/ind_064_202_nego_do_levi_ampliacao_da_unidade_basica_de_saude_do_incra.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/ind_065_2025_nego_do_levi_instalacao_de_parquinhos_e_academia_no_jd_europa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/ind_066_2025__nego_do_levi_instalacao_de_parquinhos_e_academia_no_conj_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/ind_067_2025_nego_do_levi_ampliacao_da_unidade_basica_de_saude_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/ind_068_2025_valdenice_construcao_de_dois_banheiros_acessiveis_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/ind_069_2025_valdenice_reforma_na_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/ind_070_2025_valdenice_reforma_na_capela.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2090/ind_071_2025_angelica_disponibilizacao_de_onibus_gratuito_para_os_alunos_que_estudam_em_londrina.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/ind_072_2025_angelica_criacao_de_conselho_municipal_do_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/ind_073_2025_angelica_quebra_molas_estrada_do_natinho.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/ind_074_2025_angelica_reforma_na_faixada_da_escola_iracema.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/ind_075_2025_angelica__instalacao_de_ponto_de_onibus_na_via_sentido_pasa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/ind_076_2025_angelica__construcao_de_quadra_de_volei_na_vila_i.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/ind_077_2025_angelica__obras_de_recuperacao_nas_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2077/ind_078_2025_angelica__construcao_de_praca_e_pista_de_caminhada_no_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/ind_079_2025_angelica__construcao_de_parque_infantil_no_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/ind_080_2025_angelica__construcao_de_galeria_pluvial_acesso_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/ind_081_2025_angelica__implantacao_de_uma_equipe_exclusiva_para_o_pdr.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/ind_082_2025_angelica__pintura_de_faixas_para_estacionar_e_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/ind_083_2025_baixinho__melhorias_nas_estradas_em_frente_ao_marco_avicultura.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/ind_084_2025_baixinho__patrolamento_na_reserva_indigena_ate_o_salto_do_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2070/ind_085_2025_angelica__patrolamento_ate_a_prainha_do_tibagi.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2069/ind_086_2025_baixinho__instalacao_de_banheiros_no_centro_social.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/ind_087_2025_baixinho__instalacao_de_quadra_de_volei_no_centro_social.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/ind_088_2025_baixinho__instalacao_de_galerias_pluviais_no_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/ind_089_2025_baixinho__contratacao_de_motorista_para_o_hospital_no_periodo_noturno.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/ind_090_2025_baixinho__manutencao_da_iluminacao_do_centro_social_e_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2064/ind_091_2025_baixinho__construcao_de_banheiros_no_centro_social.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/ind_092_2025_baixinho__construcao_de_banheiros_no_society_da_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/ind_093_2025_baixinho__patrolamento_na_vila_ll.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2061/ind_094_2025_anauto__tapa_buraco_no_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/ind_095_2025_nego_do_levi__construcao_de_pontos_de_onibus_no_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/ind_096_2025_nego_do_levi__ponto_de_onibus_em_frente_ao_projeto_solipar.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/ind_097_2025_nego_do_levi__ponto_de_onibus_no_jd_esperanca.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/ind_098_2025_nego_do_levi__ponto_de_onibus_entre_o_jd_esperanca_e_o_jd_juny.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/ind_099_2025_nego_do_levi__construcao_de_banheiro_no_conj_sebastiao_de_moura_tresse.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/ind_100_2025_nego_do_levi__instalacao_de_cestos_de_lixo_na_ultima_rua_do_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/ind_101_2025__nego_do_levi_tapa_buraco_no_conj_sebastiao_de_moura_tresse.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/ind_102_2025__nego_do_levi_iplantacao_de_vale_alimentacao_aos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/ind_103_2025_edinho_desvio_da_segunda_ponte_do_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/ind_104_2025_edinho_recolocacao_de_tubos_de_desvio_da_ponte_do_nazaro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/ind_105_2025_edinho_recolocacao_de_tubos_de_desvio_da_ponte_da_igrejinha_do_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/ind_106_2025_nego_do_levi_lombadas_e_faixa_de_atencao_radares_de_velocidade_no_percurso_da_rodovia_victorio_francovig.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1950/ind_107_2025_nego_do_levi_instalacao_de_semafaros.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1955/ind_108_2025__jislaine_contratacao_de_mais_um_motorista_para_a_linha_urbana.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/ind_109_2025__jislaine_aulas_de_violao_na_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1959/ind_110_2025__jislaine_enxovais_de_gestantes.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/ind_111_2025__jislaine_reservatoiro_de_agua_para_o_cmei.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/ind_112_2025_nego_do_levi_estrada__placas_indicativas_de_nomes_de_ruas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/ind_113_2025__valdenice_pavimentacao_nas_vielas_tupy_e_guarany.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/ind_114_2025__valdenice_pintura_e_correcao_do_muro_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/ind_115_2025__valdenice_coleta_de_exames_de_sangue_na_uaps.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/ind_116_2025__valdenice_pavimentacao_na_rua_fernando_tadei.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/ind_117_2025__valdenice_pavimentacao_nas_ruas_matias_lemes_goncalves_e_arroio_grande.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/ind_119_2025_edson_souza_tapa_buraco_em_frente_a_antiga_pasa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/ind_120_2025__jislaine_odontologica_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/ind_121_2025__jislaine_estudo_para_identificar_e_buscar_possiveis_verbas_estaduais_destinadas_a_recursos_para_acoes_e_melhorias_nas_estradas_rurais_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/ind_122_2025__valdenice_equipe_multidiciplinar_composta_por_assistente_social_psicopedagogo_fonoaudiologo....pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/ind_123_2025_valdenice__estudo_para_oferta_de_um_medico_especialista_em_neuropediatra.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/ind_124_2025_renan_construcao_de_uma_rotatoria_na_entrada_da_vila_rural_ii_e_no_inicio_da_estrada_que_passa_pelo_bairro_dos_moreira.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/ind_125_2025_nego_do_levi__aparelho_cardiotocografico.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/ind_126_2025__nego_do_levi_tapa_buraco_no_conjunto_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/ind_127_2025__nego_do_levi_recolocacao_de_manilhas_pluviais_sentido_a_segunda_estrada_da_unopar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/ind_128_2025_nego_do_levi_cancha_de_bocha_no_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/ind_129_2025_nego_do_levi_patrolamento_e_manutencao_de_estrada_que_vai_para_o_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2107/ind_130_2025_nego_do_levi_pavimentacao_asfaltica_rua_joaquim_paulo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/ind_132_2025_baixinho_um_computador_para_o_posto_de_saude_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/ind_133_2025_baixinho_impressora_para_o_posto_de_saude_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/ind_134_2025_baixinho_substituicao_de_cadeiras_de_espera_para_o_posto_de_saude_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/ind_135_2025_baixinho_rocagem_envolta_do_posto_de_saude_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/ind_136_2025_baixinho_rocagem_na_estrada_dos_mineiros_passando_pelo_sitio_seu_roberto_ate_o_sitio_do_sei_elio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/ind_137_2025_baixinho_instalacao_de_um_bebedouro_de_agua_na_escola_indigena_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/ind_138_2025_baixinho_instalacao_de_um_reservatorio_de_agua_na_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2116/ind_139_2025_baixinho_instalacao_de_um_reservatorio_de_agua_na_vila_rural_i.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/ind_140_2025_baixinho_instalacao_de_um_poco_artesiano_na_serraria_moacir_viana.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2145/ind_141_2025_baixinho_impressora_na_escola_indigena_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/ind_142_2025_baixinho_ponto_de_internet_no_salto_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/ind_143_2025_baixinho_quebra_molas_na_rua__rogerio_augusto_de_araujo_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/ind_144_2025_baixinho_a_reforma_da_calcada_no_inicio_da_rua_demetrio_carneiro_siqueira_ate_o_asilo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/ind_147_2025__jislaine_melhorias_com_massa_asfaltica_na_subida_localizada_na_rua_a_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/ind_148_2025__jislaine_melhorias_com_massa_asfaltica_na_via_que_acessa_o_jardim_juny_e_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2142/ind_149_2025_nego_do_levi_a_faixa_de_pedestre_em_frente_ao_taeko_lima_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/ind_150_2025__angelica_quebra_molas_na_rua_alcides_jose_maria.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/ind_151_2025__valdenice_postes_de_iluminacao_publica_na_viela_tupy.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/ind_152_2025__valdenice_iluminacao_praca.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2144/ind_153_2025_nego_do_levi_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/ind_154_2025_nego_do_levi_pavimentacao_leao_do_norte.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/ind_155_2025_nego_do_levi_pavimentacao_asfaltca_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/ind_157_2025_jislaine_oferecer_cursos_de_capacitacao_para_produtoas_mulheres.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/ind_158_2025_valdenice_reativacao_do_viveiro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/ind_159_2025_jislaine_medidas_de_incentivos_aos_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/ind_160_2025_valdenice_aquisicao_de_mobiliarios_para_a_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/ind_161_2025__angelca_ampliar_o_numero_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/ind_162_2025_nego_do_levi_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/ind_163_2025_nego_do_levi_instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/ind_164_2025_nego_do_levi_mais_medicos_no_hospital_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/ind_165_2025_nego_do_levi_patrolamento_e_modelamento_com_compactacao_igrejinha_do_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/ind_166_2025_nego_do_levi_fornecimento_de_hidroterapia_jislaine_angelica_e_baixinho.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2000/ind_167_baixinho_academia_ao_ar_livre_no_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2001/ind_168_2025_baixinho_patrolamento_agua_branca_ate_o_rio_apucarana_grande.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/ind_169_baixinho_limpeza_de_caixas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/ind_170_baixinho_limpeza_de_caixas_de_agua_candiro.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/ind_171_baixinho_limpeza_de_caixas_de_agua_candiro_ate_o_marco_avicultura.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/ind_172_baixinho_aumento_da_altura_dos_tres_redutores_de_velocidade_jardim_das_flores.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/ind_173_baixinho_redutor_de_velocidade_espaco_chanan.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/ind_174_baixinho_academia_ao_ar_livre_na_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/ind_175_2025_valdenice_paisagismo_nas_pracas_rotatorias_e_canteiros.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/ind_176_2025_renan_leal_fornecimento_de_agua_para_o_renascer_i.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/ind_177_2025_nego_do_levi_construcao_de_piscina_para_a_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/ind_178_2025_nego_do_levi_instalacao_de_manilhas_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/ind_179_2025_tega_fabiano_recape_no_acostamento_da_roddovia_francovig.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/ind_180_2025_valdenice_mapeamento_do_descarte_irregular_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/ind_181_2025_valdenice__construcao_de_um_banheiro_para_higiene_pessoal_com_chuveiro_e_um_espaco_retificada.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/ind_182_2025_baixinho_ampliacao_do_campo_de_futebol_da_serraria_moacir_viana.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/ind_205_2025_nego_do_levi_solicita_realizacao_de_estudos_para_implantacao_de_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/ind_184_2025_baixinho_abertura_de_caixas_de_contencao.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2068/ind_185_2025_baixinho_manutencao_na_ponte_de_madeira_em_frente_a_fazenda_unopar.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/ind_186_2025_baixinho_disponibilizacao_de_duas_traves_de_campo_de_futebol_para_reserva_indigena_barreiro.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/ind_187_2025_valdenice_colocacao_de_bebedouro_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/ind_188_jislaine_ciclovia_nas_vias_victorio_francovig.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/ind_189_2025_nego_do_levi_instalacao_de_parquinho_na_vila_l.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/ind_190_2025_tega_fabiano_reforma_do_marco_na_praca.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/ind_191_2025_nego_do_levi_caixas_de_contencao_saindo_da_unopar_ate_serraria_dos_viana.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/ind_192_2025_nego_do_levi_patrolamentomoledamento_e_caixas_de_contencao_estrada_dos_ingles_ate_ponte_barizon.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/ind_193_2025_nego_do_levi_construcao_de_faixa_elevada_em_frente_ao_projeto_solipar.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/ind_194_2025_nego_do_levi_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_em_frente_a_apae.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/ind_195_2025_nego_do_levi_patrolamento_aberturas_de_caixa_de_contencao_nas_estradas_assentamento_tesouro_ate_bairro_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/ind_196_2025_baixinho_reforma_do_barracao_comunitario_da_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/ind_197_2025_baixinho_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/ind_198_2025_baixinho_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/ind_199_2025_baixinho_aberturas_de_caixas_dagua_nas_estrada_que_liga_vila_rural_ii_ate_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/ind_200_2025_baixinho_ponto_de_iluminacao_publico_na_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2164/ind_201_2025_baixinho_patrolamento_estrada_perobinha_ate_o_candiro.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/ind_202_2025_baixinho_aberturas_de_caixas_dagua_na_estrada_do_perobinha_ate_o_candiro.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/ind_203_2025_edinho_instalacao_de_um_ponto_de_onbus_proximo_ao_sitio_5a_no_assentamento_tesouro.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/ind_204_2025_nego_do_levi___ecopontos_lixeiras_ecologicas.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2168/ind_205_2025_nego_do_levi_solicita_realizacao_de_estudos_para_implantacao_de_bueiros_inteligentes.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/ind_206_2025_anauto_de_souza___patrolamento_sr_amarildo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/ind_207_2025_baixinho__placas_de_identificacao_proibindo_descarte_de_lixo_na_prainha_e_no_salto.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/ind_208_2025_baixinho__abertura_de_caixa_de_agua_na_saida_do_cemiterio_ate_a_divisa_do_pari_paro.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/ind_209_2025_baixinho__troca_de_piso_da_quadra_de_futebol_do_centro_social.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/ind_210_2025_baixinho_construcao_de_mais_uma_arquibancada_no_centro_social.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/ind_211_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_reserva_indigena_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/ind_212_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_aldeia_agua_branca_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/ind_213_2025_baixinho_manutencao_das_lampadas_de_iluminacao_publica_da_aldeia_barreiro.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/ind_214_2025_tega_fabiano__consorcio_tibagi.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/ind_215_2025_baixinho_limpeza_das_calcadas_da_ruas_isaltino_jose_silvestre_ate_a_otacilio_rochedo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/ind_216_2025_baixinho_abertura_de_caixa_de_agua_perto_do_asfalto_novo_da_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/ind_217_2025_baixinho_construcao_de_lombada_na_estrada_de_chao_da_vila_siena_-_inicio_do_asfalto_novo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/ind_218_2025_baixinho_elevacao_com_moledo_em_frente_a_estancia_maraba.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/ind_219_2025_baixinho_abertura_de_caixa_de_agua_da_estrada_da_ponte_nova_ate_a_antiga_pasa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/ind_220_2025_baixinho_abertura_de_caixa_de_agua_ao_lado_do_cemiterio_ate_os_limites_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/ind_221_2025_baixinho_patrolamento_e_modelamento_estrada_do_cemiterio_ate_o_limite_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/ind_222_2025_valdenice__aquisicao_de_conjutos_escolar_para_o_refeitorio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/ind_223_2025_valdenice__troca_de_pisos_nas_salas_de_aula_taeko.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/ind_224_2025_valdenice__patrolamento_cascalhamento_e_desvio_para_ascoamento_de_agua_rua_dom_fernando_tadei.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/ind_225_2025_renan_leal__construcao_de_usina_fotovoltaica_no_hospital_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/ind_226_2025_nego_do_levi__construcao_de_capela_mortuaria_ao_lado_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/ind_227_2025_jislaine_reforma_de_guias_rebaixadas_para_a_acessibilidade_nas_calcadas_e_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/ind_228_2025__valdenice_aquisicao_de_conjuntos_escolar_para_o_cmei.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/ind_229_2025__valdenice_aquisicao_de_brinquedos_pedagogicos_destinados_a_educacao_infantil_e_fundamnetal.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/ind_230_2025_jislaine_rede_de_agua_potavel_no_jardim_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/ind_231_2025_nego_do_levi_acesso_direto_ao_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/ind_232_2025_nego_do_levi_pavimentacao_asfaltica_entre_a_vila_siena_e_rodovia_francovig.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/ind_233_2025_valdenice_ar_condicionado_na_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/ind_234_2025_valdenice_inclusao_de_kits_de_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/ind_235_2025__tega_instalacao_de_energia_eletrica_no_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/ind_236_2025__renan_leal_instalacao_de_placa_de_proibicao_de_descarte_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/ind_237_2025_baixinho_ambulancia_para_a_ubs_do_bairro_do_mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/ind_238_2025_baixinho_manutencao_da_ponte_do_nazarios.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2203/ind_239_2025_baixinho_manutencao_da_ponte_na_agua_branca_e_substituicao_de_madeiras_danificadas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/ind_240_2025_joao__contratacao_de_pediatra_para_o_hospital_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/ind_241_2025_valdenice__reabertura_do_telecentro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/ind_242_2025_valdenice_aquisicao_de_computadores_e_maquina_xerocadora_para_o_telecentro.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/ind_243_2025_valdenice_placas_de_identificacao_e_reparos_no_posto_maria_iracema_decol.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/ind_244_2025_valdenice_placa_de_identificacao_da_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/ind_245_2025_valdenice__instalacao_de_grade_de_contencao_e_protecao_na_cmei_adilson.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/ind_246_2025__joao_programa_permanente_de_castracao_para_animais_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/ind_247_2025__joao_implantacao_de_canil.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/ind_248_2025_baixinho_manutencao_da_ponte_na_estrada_do_tesouro_sentido_a_serraria_dos_viana__e_substituicao_de_madeiras_danificadas.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/ind_249_2025_baixinho_pavimentacao_na_viela_tupi.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/ind_251_2025_baixinho_construcao_de_lombada.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/ind_252_2025_valdenice_calcamento_e_drenagem_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/ind_253_2025_joao_placas_indicativas_na_reserva_indigena.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/ind_254_2025_joao_placas_indicativas_no_bairro_jardim_europa.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/ind_255_2025_joao_indenizacao_por_deslocacao_das_acs.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/ind_256_2025_joao_criacao_de_secretaria_para_tratar_de_assuntos_indigenas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/ind_257_2025_renan_ampliacao_da_avenida_joao_domingues.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2227/ind_258_2025__joao_banheiro_quimico_assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/ind_259_2025_anauto_solicita_instalacao_de_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/ind_260_2025_anauto_realizacao_de_servicos_de_moledamento_e_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/ind_261-2025__joao_psicologo_ubs_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2229/ind_262-2025__joao_faixa_elevada_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/ind_263_2025__joao_faixa_elevada_conj_flores_assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/ind_264_2025_joao_solicita_construcao_e_reforma_das_calcadas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/ind_265_2025_tega_pavimentacao_asfaltica_rua_otavio_liberio_e_alberto_zando.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/ind_266_2025_valdenice__computadores.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/ind_267_2025_valdenice__ponto__de__onibus.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/ind_268_2025_valdenice__terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/ind_269_2025_baixinho_construcao_de_arquibancada_no_campo_de_futebol_na_reserva_indigena_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/ind_270_2025_valdenice_painel_eletronico_hospital_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/ind_271_2025_valdenice_painel_eletronico_ubs__plinio_pereira_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/ind_272_2025_nego_reparos_na_ponte_rio_claro.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/ind_273_2025_nego_ampliacao_de_horario_de_atendimento.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/ind_274_2025_nego_pinturas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/ind_275_2025_anauto_reforma_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/ind_276_2025_anauto_solicitacao_de_rocagem.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/ind_277_2025_baixinho_construcao_de_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/ind_278_2025__geraldo__construca_deredutor_de_velocidade_rua_albino_lovo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/ind_279_2025__geraldo__construcao_de_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/ind_280_2025__geraldo__manutencao_das_lampadas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/ind_281_2025_baixinho_manutencao_das_lampadas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/ind_282_2025__geraldo__rocagem_estrada_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/ind_283_2025__geraldo__rocagem_estrada_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/ind_284_2025__geraldo__rocagem_rio_preto.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/ind_285_2025__geraldo__rocagem_serraria_do_viana.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/ind_286_2025__geraldo__rocagem_assentamento_renascer.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/ind_287_2025__geraldo__rocagem_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/ind_288_2025__geraldo__rocagem_rua_joaquim.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/ind_289_2025__geraldo__rocagem_rua_doprojeto_solipar.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/ind_290_2025__geraldo__rocagem_candiro.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/ind_291_2025__geraldo__passe_livre_no_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/ind_292_2025__geraldo__travessia_elevada.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/ind_293_2025__geraldo__construcao_de_benheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/ind_294_2025__jislaine_castracoes_de_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/ind_295_2025__joao_ampliacao_dos_dias_de_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/ind_296_2025__anauto_escritorio_sanepar.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/ind_297_2025__valdenice_indico_ao_executivo_a_necessidade_de_se_tomar_medidas_que_objetivem_o_patrolamento_cascalhamento_e_compactracao_na_estrada_do_bairro_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/ind_298_2025__valdenice_indico_ao_executivo_de_tomar_medidas_que_objetivem_na_rocagem_na_estrada_do_bairro_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/ind_299_2025__valdenice_indico_ao_executivo_que_seja_efetuada_com_urgencia_colocacao_da_tampa_de_protecao_do_bueiro_existente_na_rua_jose_fabiano_em_frente_ao_numero_11.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/ind_300_2025__geraldo__solicito_que_seja_realizado_a_limpeza_de_bueiro_e_desobstrucao_da_rede_localizado_em_frente_ao_hospital_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/ind_301_2025__geraldo__solicito_que_seja_realizado_a_construcao_de_um_redutor_de_velocidade_na_rua_justino_branco.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/ind_302_2025__geraldo__solicito_que_seja_realizado_a_rocagem_nas_ruas_da_vila_rural_i.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/ind_303_2025__geraldo__solicito_que_seja_realizado_a_rocagem_nas_ruas_da_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/ind_304_2025__geraldo__solicito_que_seja_realizado_a_rocagem_na_estrada_da_agua_da_mina_ate_fazenda_unopar.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/ind_305_2025__geraldo__solicito_que_seja_realizado_a_rocagem_na_estrada_dos_moreiras.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/ind_306_2025__valdenice_reconstrucao_em_concreto_da_ponte_da_ponte_estrada_unopar.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/ind_307_2025__valdenice_solicito_a_reforma_e_pintura_da_escola_municipal_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/ind_308_2025__valdenice_indico_a_instalacao_de_um_fraldario_na_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2295/ind_309_2025__valdenice_indico_que_seja_construido_redutor_de_velocidade_na_rua_do_progresso.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2296/ind_310_2025__valdenice_solicito_ao_executivo_a_execucao_de__limpeza_e_a_substituicao_da_tampa_do_bueiro_localizado_na_rua_do_progresso.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2297/ind_311_2025__valdenice_solicito_a_execucao_de_limpeza_e_substituicao_da_tamapa_do_bueiro_localizado_na_rua_da_fraternidade.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/ind_312_2025__valdenice_solicito_medidas_quanto_a_agua_parada_na_rua_do_progresso.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2304/ind_313_2025_tega_instalacao_de_iluminacao_publica_na_rua_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2305/ind_312_2025_anauto_solicita_com_urgencia_um_tapa-buraco_na_rua_joao_batista_pinto.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/ind_315_2025_tega_redutor_de_velocidade_na_rua_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/ind_316_2025_valdenice_solicita_a_construcao_de_um_espaco_adicional_adequado_para_atendimento_do_cras.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/ind_317_2025_nego_instalacao_de_postes_balizadores_flexiveis_e_refletivos_no_acostamento_da_rua_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/ind_318_2025_valdenice_solicita_que_seja_realizadas_as_podas_e_manutencao_das_arvores_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2324/ind_319_2025_valdenice_solicita_a_construcao_de_um_muro_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/ind_320_2025_renan_solicita_a_instalacao_de_alambrado_e_iluminacao_adequada_na_quadra_esportiva_localizada_na_praca_ubaldino_de_sa_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/ind_321_2025_renan_solicita_a_construcao_de_banheiro_publico_na_praca_ubaldino_de_sa_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2333/ind_322_2025__jislaine_indico_que_seja_realizado_esudo_para_que_proceda_o_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/ind_323_2025_nego_solicita_reforma_do_bueiro_localizada_na_estrada_da_fazenda_senador.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2350/ind_326_2025_renan_instalacao_de_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2353/ind_327_2025_nego_solicita_redutor_de_velocidade_no_final_do_asfalto_novo_na_serraria.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2351/ind_328_2025_valdenice_solicita_a_viabilidade_para_construcao_de_um_terminal_urbano_no_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2352/ind_329_2025_valdenice_solicita_a_elevacao_dos_quabra-molas_existentes_na_rua_beija_flor.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2357/ind_330_2025_valdenice_solicita_a_limpeza_e_colocacao_de_tampa_no_bueiro_da_rua_da_vitoria_em_frente_ao_no_75.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2358/ind_331_2025_valdenice_solicita_a_limpeza_e_colocacao_de_tampa_no_bueiro_localizado_na_rua_messias_ferraz_martins_em_frente_ao_no_12_b.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2359/ind_332_2025_nego_solicita_redutor_de_velocidade_na_rua_albino_lobo_no_233_em_frente_a_tornearia_eletromec_e_solda.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2360/ind_333_2025_valdenice_indica_estudo_da_possibilidade_de_instalacao_de_cameras_de_monitoramento_na_area_externa_do_hospital_municipal_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2361/ind_334_2025_nego_solicita_melhorias_no_parque_infantil_localizado_no_jardim_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2362/ind_335_2025_nego_solicita_melhorias_no_campo_society_localizado_no_jardim_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2363/ind_336_2025_valdenice_indica_um_espaco_publico_para_a_realizacao_de_aulas_de_capoeira_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2364/ind_337_2025_valdenice_indica_estudo_da_possibilidade_de_instalacao_de_cameras_de_monitoramento_no_cemiterio_municipal_jose_bolotari.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2366/ind_338_2025_anauto_solicita_patrolamento__cascalhamento_e_a_construcao_de_caixas_de_contencao_de_agua_pluviais_na_estrada_do_adaozinho.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2368/ind_339_2025_nego_solicita_melhorias_no_campo_society_localizado_na_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2370/ind_340_2025_renan_solicita_que_avalie_a_viabilidade_para_a_aquisicao_e_instalacao_de_equipamentos_de_trinamento_de_calistenia.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2371/ind_341_2025_renan_solicita_adocao_de_um_sistema_de_agendamento_por_senhas_no_cras.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2372/ind_342_2025_renan_solicita_providencias_quanto_a_construcao_de_calcadas_na_avenida_joao_domingues_goncalves.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2374/ind_343_2025_nego_solicita_providencias_quanto_a_retirada_de_uma_raiz_de_uma_arvore_na_calcada_ao_lado_do_cartorio.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2377/ind_344_2025_valdenice__wisc_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2378/ind_345_2025_valdenice___andaime_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2379/ind_346_2025_valdenice__abertura_de_rua_.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2380/ind_348_2025_jislaine___ampliacao_de___onibus__vila_i_e_ii_.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2381/ind_349_2025_jislaine___cameras_em_todos_os__acessos_ao_municipio_.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2384/ind_350_2025__baixinho_pedreiro___moledamento_agua_da_mina_ate_a_cruz_de_malta_.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2385/ind_351_2025__baixinho_pedreiro___moledamenro_estrada_dos_moreira_.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2386/ind_352_2025__baixinho_pedreiro___moledamenro_estrada_candiro_e_mandassaia_.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/ind_353_2025__baixinho_pedreiro__campo_suico_vila_rural_02_.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2388/ind_354_2025__baixinho_pedreiro_melhorias_nas_vias_das_vilas_rurais_1_e_2_.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2389/ind_355_2025__baixinho_limpeza_dos_bueiros_e_reposicao_das_tampas_danificadas_ou_ausentes_na_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2390/ind_356_2025__baixinho_intalacao_de_academia_ao_ar_livre_na_aldeia_barreiro.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2391/ind_357_2025__baixinho_construcao_de_quadras_poliesportivas_nas_aldeias_agua_branca_barreiro_er_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2392/ind_358_2025__baixinho_construcao_de_uma_academia_ao_ar_livre_na_aldeia_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2393/ind_359_2025__baixinho_construcao_de_uma_academia_ao_ar_livre_na_reserva_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2394/ind_360_2025__baixinho_construcao_de_uma_pista_de_caminhada_na_aldeia_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2395/ind_361_2025__baixinho_realizacao_de_recape_asfaltico_na_rua_wili_jose_instein_no_bairro_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2396/ind_362_2025__baixinho_realizacao_de_recape_asfaltico_na_rua_saladmo_prestes_no_bairro_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/ind_363_2025__baixinho_realizacao_de_tapa-buraco_na_rua_messias_ferreira_martins_no_bairro_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/ind_364_2025__baixinho_solicito_providencias_em_relacao_aos_bueiros_localizados_na_rua_otavio_campos_lima.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2399/ind_365_2025__baixinho_solicito_que_viabilize_a_ampliacao_do_asfaltamento_na_rua_justino_branco.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2400/ind_366_2025__baixinho_solicito_que_viabilize_a_instalacao_de_lampadas_no_terminal_de_onibus_localizado_no_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2404/ind_367_2025__anauto__iluminacao_congregacao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_368_2025_nego_pintura_da_feixa_de_divisao_de_fluxo_no_asfalto_novo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2406/ind_369_2025_nego_solicita_melhorias_para_os_servidores_do_patio_de_obras_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2407/ind_370_2025_nego_solicita_conserto_e_limpeza_das_canaletas_de_agua_no_trecho_entre_mercado_do_manoel_ate_a_ponte_do_rio_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2408/ind_371_2025_nego_pavimentacao_na_rua_pedro_gregorio_ultima_rua_do_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2409/ind_372_2025_nego_solicito_ao_poder_executivo_que_viabilize_a_instalacao_de_parquinho_infantil.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2410/ind_373_2025_nego_construcao_do___meu_campinho_no_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2411/ind_374_2025_nego__indica_a_construcao_da_arquibancada_no_campo_do_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2412/ind_375_2025_nego__solicito_ao_executivo_a_implantacao_de_um_plpano_de_saude_para_os_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2423/ind_376_2025_nego_do_levi-varricao_do_bairrodo_jardim_juny_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2420/ind_377_2025_valdenice_implantacao_de_uma_sala_de_recursos_multifuncional_na_escola_municipal_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2421/ind_378_2025_valdenice_salas_de_aula_adaptadas_para_o_atendimento_de_alunos_com_tea_nas_escolas_e_cmeis.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2419/ind_379_2025_valdenice_solicitacao_de_formacao_continuada_para_professores_no_atendimemento_a_alunos_com_tea.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2418/ind_380_2025_valdenice_indico_a_aquisicao_e_e_disponibilidades_de_abafadores_de_ruidos_para_alunos_com_transtorno_do_espectro_autista_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2416/ind_381_2025_valdenice_solicitacao_de_instalacao_de_cobertura_no_cmei_adilson_siqueira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2417/ind_382_2025_valdenice_solicitacao_da_pavimentacao_das_viela_tupy_e_guarany.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2415/ind_383_2025_valdenice_solicita_pintura_e_correcao_do_muro_da_escola_munincipal_taeko_lima_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2413/ind_384_2025_valdenice_construcao_de_banheiros_publicos_na_praca_central_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2414/ind_385_2025_valdenice_solicito_que_viabilize_possivel_reforma_do_banheiro_localizado_no_ponto_de_taxi_na_praca_central.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2425/ind_386_2025__baixinho_redutor_de_velocidade_rua_pedro_gregorio-jardim_esperanca-pdf.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2424/ind_387_2025__baixinho_instalacao_de_bancos_na_praca_antonio_bastista_pinto.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2443/ind_388_2025_angelica_solicito_ao_executivo_estudo_para_aumento_salarial_do_cargo_de_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2429/ind_389_2025__baixinho_solicito_que_viabilize_construcao_de_duas_quadras_de_areia_no_centro_social_urbano_para_praticas_de_volei.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2430/ind_390_2025__baixinho_solicito_a_manutencao_de_uma_das_galerias_pluviais_que_se_rompeu_na_rua_jose_antonio_amaro.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2431/ind_391_2025__baixinho_solicito_que_viabilize_a_construcao_de_banheiros_sanitarios_no_campo_society_localizado_no_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2432/ind_392_2025__baixinho_solicito_que_viabilize_a_construcao_de_banheiros_sanitarios_no_campo_society_localizado_na_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2433/ind_393_2025__baixinho_solicito_a_realizacao_do_patrolamento_e_moledamento_na_estrada_que_iniciana_saida_da_vila_rural_ii_ate_a_estrada_da_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2434/ind_394_2025__baixinho_solicito_a_revisao_dos_valores_cobrados_para_emissao_de_alvara_de_construcao_e_habite-se.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2435/ind_395_2025__baixinho_solicito_que_viabilize_a_instalacao_de_iluminacao_no_campo_do_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2428/ind_396_2025__valdenice_solicita_estudo_para_isencao_de_taxas_de_sepultamento_as_familias_em_situacao_de_vulnerabilidade_social.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2436/ind_397_2025__baixinho_solicito_que_viabilize_a_instalacao_de_cobertura_na_arquibancada_do_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/ind_398_2025_nego_reitera_a_solicitacao_para_adequacao_do_terreno_localizado_na_praca_da_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2448/ind_399_2025__valdenice_realizacao_de_reforma_pintura_e_ampliacao_de_posto_de_saude_iracema_maria_decol.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2449/ind_400_2025__valdenice_solicitacao_para_execucao_de_obras_de_pavimentacao_na_rua_fernando_tadei.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2450/ind_401_2025__valdenice_solicita_pavimentacao_nas_ruas_matias_lemes_goncalces_e_arroio_grande.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2451/ind_402_2025__valdenice_solicita_que_sejam_adotadas_medidas_de_apoio_aos_alunos_com_diabetes_mellitus_nas_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2452/ind_403_2025__valdenice_solicita_a_construcao_de_um_ponto_de_onibus_com_cobertura_na_rua_demetrio_carneiro.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_404_2025_valdenice_solicita_que_viabilize_com_urgencia_a_realizacao_dos_servicos_de_limpeza_e_colocacao_de_tampa_em_bueiro_na_rua_octavio_campo_lima.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/ind_405_2025_nego_reitera_a_solicitacao_para_realizacao_de_pavimentacao_asfaltica_na_rua_joquim_paulo_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/ind_406_2025_nego_reitera_a_solicitacao_para_construcao_de_uma_cancha_de_bocha_no_centro_social_urbano.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/ind_407_2025_nego_reitera_a_solicitacao_para_construcao_de_uma_faixa_de_pedestre_elevada_em_frente_a_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_409_2025_jislaine_solicito_que_viabilize_a_relizacao_de_um_estudo_com_o_objetivo_de_instituir_uma_ajuda_de_custo_aos_pacientes_que_necessitam_se_deslocar_para_tratamento_de_saude_em_outros_municipios.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/ind_410_2025_valdenice_indica_a_instalacao_de_uma_faixa_elevada_travessia_de_pedestres_na_rua_evaristo_camargo.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2471/ind_411_2025_valdenice_indica_a_instalacao_de_uma_placa_informativa_contendo_os_horarios_de_funcionamento_e_atendimento_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2473/ind_412_2025_valdenice_indica_a_manutencao_de_calcada_localizada_em_frente_ao_predio_do_detran_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2472/ind_413_2025_valdenice_indica_que_seja_implantada_a_casa_do_empreendedor_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2469/ind_414_2025_tega_solicita_a_construcao_de_um_mini_centro_esportivo_nos_bairros_jardim_juny_e_esperanca.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_415_2025_nego_solicito_que_seja_construido_um_redutor_de_velocidade_na_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/ind_416_2025_nego_solicito_que_seja_realizado_a_instalacao_de_lixeiras_novas_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/ind_417_2025_nego_solicito_a_construcao_de_uma_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_de_estacionamento_em_frente_ao_projeto_solipar.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/ind_418_2025_nego_solicito_a_construcao_de_uma_faixa_elevada_com_faixa_de_pedestre_e_placas_de_sinalizacao_de_estacionamento_em_frente_a_apae.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/ind_419_2025_nego_solicito_a_implantacao_de_um_redutor_de_velocidade_em_frente_a_empresa_galleto.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/ind_420_2025_nego_solicito_que_viabilize_a_reforma_do_redutor_de_velocidade_existente_na_rua_c.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_422_2025_baixinho_solicito_a_construcao_de_um_quebra_molas_na_rua_rogerio_augusto_de_araujo_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/ind_423_2025_baixinho_solicito_a_instalacao_de_uma_academia_ao_ar_livre_para_moardores_do_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_424_2025_baixinho_solicito_que_seja_realizado_o_patrolamento_na_estrada_que_liga_agua_branca_ate_o_rio_apucarana_grande.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_425_2025_baixinho_solicito_que_seja_construido_um_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_426_2025_baixinho_solicito_a_instalacao_de_uma_academia_ao_ar_livre_no__agua_branca__ii.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_427_2025_baixinho_solicito_a_instalacao_de_um_reservatorio_de_agua_na_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_428_2025_baixinho_solicito_a_instalacao_de_um_reservatorio_de_agua_na_vila_rural_i.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2474/ind_429_2025_baixinho_solicito_a_instalacao_de_um_poco_artesiano_na_serraria_moacir_viana.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/ind_430_2025_baixinho_reitero_a_construcao_de_um_quebra_molas_na_rua_rogerio_augusto_de_araujo_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/ind_431_2025_baixinho_reitero_que_seja_realizado_a_limpeza_das_caixas_d_agua_no_decorrer_do_asfalto_do_rio_apucaraninha_ate_serraria_do_moacir_viana.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/ind_432_2025_baixinho_reitero_que_seja_construido_um_redutor_de_velocidade_na_rua_sebastiao_luiz.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/ind_433_2025_baixinho_reitero_a_instalacao_de_uma_academia_ao_ar_livre_na_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/ind_434_2025_baixinho_reitero_a_ampliacao_do_campo_de_futebol_da_serraria_moacir_viana_transformando_em_um_campo_oficial_com_vestiario_e_alambrados.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2496/ind_435_2025_baixinho_reitero_que_seja_realizado_abertura_de_caixas_de_contencao_de_agua_na_entrada_que_liga_da_ponte_do_fiu_ate_a_estrada_da_reserva_indigena.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_436_2025_baixinho_reitero_que_seja_realizado_a_manutencao_na_ponte_de_madeira_em_frente_a_fazenda_unopar_sentido_a_cruz_de_malta.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/ind_437_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_jardim_juny.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/ind_438_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_da_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/ind_439_2025_baixinho_solicito_que_sejam_adotadas_as_providencias_necessarias_para_a_realizacao_de_recapeamento_asfaltico_nas_vias_do_bairro_do_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/ind_440_2025_valdenice_reitero_a_indicacao_que_seja_realizado_um_estudo_para_viabilizar_a_inclusao_de_uma_psicopedagogo_e_fonoaudiologo_no_quadro_de_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/ind_441_2025_valdenice_reitero_a_solicitacao_da_execucao_de_iluminacao_publica_na_viela_tupy.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ind_442_2025_valdenice_reitero_a_solicitacao_da_instalacao_de_um_bebedouro_no_cemiterio_municipal_jose_balotari.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/ind_443_2025_valdenice_reitero_a_solicitacao_de_melhorias_no_cemiterio_jose_balotari.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/ind_444_2025_valdenice_solicito_aquisicao_de_livros_destinados_a_biblioteca_publica__municipal_laura_maurison_catai.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/ind_445_2025_valdenice_solicito_aquisicao_de_livros_destinados_as_salas_de_leitura_das_escolas_e_cmeis_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/ind_446_2025_valdenice_solicito_aquisicao_de_brinquedos_pedagogicos_destinados_as_escolas_e_aos_centros_municipais_de_educacao_infantil_cmeis_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2508/ind_447_2025_valdenice_solicito_fornecimento_de_equipamentos_de_protecao_individual_para_sepultador.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/ind_448_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_estrada_que_sai_do_pporto_de_areia_ate_o_perobinha.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/ind_449_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_estrada_que_se_inicia_no_banhadao.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/ind_450_2025_anauto_solicito_que_seja_realizado_os_servicos_de_patrolamento_moledamento_e_abertura_de_caixas_de_contencao_de_agua_na_agua_da_mina.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/ind_451_2025_nego_reitero_a_pacimentacao_asfaltica_na_rua_angelo_perez.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/ind_452_2025_nego_reitero_a_pacimentacao_asfaltica_do_trecho_entre_a_vila_siena_e_a_rodovia_victorio_francovig.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/ind_453_2025_ranan_solicito_providencias_quanto_a_construcao_de_calcada_na_avenida_joao_domingues_goncalves.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2520/ind_454_2025_baixinho_reitero_a_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/ind_455_2025_baixinho_reitero_a_construcao_de_um_campo_de_futebol_suico_na_reserva_indigena_agua_branca_ii.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/ind_456_2025_baixinho_reitero_que_seja_realizado_aberturas_de_caixas_dagua_nas_estradas_que_ligam_a_vila_rural_ii_ate_a_ponte_nova.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2523/ind_457_2025_baixinho_reitero_que_seja_instalado_um_ponto_de_iluminacao_publico_na_vila_rural_ii_quadra_4_lote_7.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2528/ind_458_2025_ranan_solicito_providencias_na_melhoria_da_ponte_que_liga_o_assentamento_tesouro_a_serraia_do_viana.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2529/ind_459_2025_baixinho_solicito_que_faca_estudo_para_desmembramento_do_departamento_de_esportes_criando_a_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2537/ind_460_2025_nego_solicito_que_seja_realizado_o_recapeamento_asfaltico_no_trecho_que_inicia_nas_proximidades_do_mercado_do_senhor_mane_estendnedo-se_ate_o_rio_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2538/ind_461_2025_anauto_solicito_que_seja_realizado_a_substituicao_da_tampa_de_bueiro_localizado_na_rua_joao_batista_pinto.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2542/ind_462_2025_valdenice_reitero_o_pedido_para_criacao_do_viveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/ind_463_2025_valdenice_solicito_que_seja_realizado_a_troca_da_areia_do_parquinho_do_bairro_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_464_2025_valdenice_solicito_que_seja_realizado_a_colocacao_de_calcada_ou_plantio_de_grama_ao_lado_do_muro_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2545/ind_465_2025_valdenice_solicito_que_seja_realizado_o_patrolamento_cascalhamento_e_compactacao_da_estrada_que_da_acesso_ao_sitio_recanto_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2546/ind_466_2025_valdenice_solicita_medidas_que_visem_a_instalacao_de_grade_de_contencao_e_protecao_na_frente_do_cmei_adilson_siqueira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_467_2025_jislaine_solicita_sobre_a_capacitacao_dos_motoristas_de_veiculos_da_saude.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_468_2025_nego_solicita_a_construcao_de_um_redutor_de_velocidade__na_estrada_sentido_a_pasa.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_469_2025_nego_solicita_a_construcao_de_um_redutor_de_velocidade_na_estrada_sentido_a_pasa_nas_procimidades_da_chacara_e_vidracaria_martins.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_470_2025_nego_solicita_a_construcao_de_um_ponto_de_onibus_na_estrada_sentido_a_pasa_nas_proximidades_da_chacara_e_vidracaria_martins.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2551/ind_471_2025_nego_solicita_a_realizacao_de_pinturas_e_sinalizacoes__viarias_incluindo_faixas_de_pedestres_e_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2562/ind_472_2025_nego_reitero_que_realize_os_estudos_necessarios_para_a_criacao_da_secretaria_municipal_de_assuntos_dos_povos_aoariginarios_kaingang_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2561/ind_473_2025_anauto_solicito_que_viabilize_a_instalacao_de_uma_lixeira_na_entrada_do_banco_da_terra_agua_branca.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2563/ind_474_2025_nego_solicita_a_instalacao_de_tubulacao_para_escoamento_de_agua_na_estrada_que_segue_sentido_a_antiga_pasa.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2564/ind_475_2025_nego_solicita_providencias_quanto_a_remocao_de_arvore_em_risco_de_queda_no_centro_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2575/ind_476_2025_valdenice_indica_que_sejam_tomadas_as_providencias_necessarias_para_a_instalacao_de_um_portao_eletronica_na_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2576/ind_477_2025_valdenice_reitero_a_solicitacao_do_bebedouro_no_cemiterio_municipal_jose_bolotari.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2577/ind_478_2025_valdenice_reitero_a_solicitacao_de_aquisicao__de_conjuntos_escolares_para_o_refeitorio_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2578/ind_479_2025_valdenice_reitero_a_solicitacao_de_troca_dos_pisos_das_salas_de_aula_e_do_patio_da_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2582/ind_480_2025_anauto_solicito_a_construcao_de_uma_travessia_elevada_para_pedestres_na_rua_evaristo_camargo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2586/ind_481_2025_nego_solicito_a_necessidade_urgente_de_realizacao_de_limpeza_urbana_em_diversos_pontos_do_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2593/ind_482_2025_valdenice_solicito_que_viabiliz_a_contratacao_de_um_vigia_noturno_para_atuar_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2594/ind_483_2025_valdenice_solicito_que_viabiliz_a_substituicao_da_cobertura_do_ponto_de_onibus_escolar_localizado_no_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2595/ind_484_2025_valdenice_reitero_a_solicitacao_para_que_seja_viabilizada_a_construcao_de_um_ponto_de_onibus_na_rua_demetrio_carneiro.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2603/ind_485_2025_nego_reitero_a_instalacao_de_banheiro_publico_provisorio_no_terminal_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2610/ind_486_2025_valdenice_solicito_a_cobertura_do_ponto_de_onibus_localizado_em_frente_ao_colegio_cemca.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2609/ind_487_2025_valdenice_solicito_a_manutencao_das_lixeiras_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2611/ind_488_2025_valdenice_reitero_a_necessidade_de_aquisicao_de_brinquedos_pedagogicos_e_educativos_destinado_a_toda_rede_de_ensino_infantil.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2612/ind_489_2025_valdenice_reitero_a_necessidade_de_realizacao_de_estudo_para_a_inclusao_de_kits_de_saude_bucal_como_parte_do_material_escolar.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2624/ind_490_2025_tega_solicita_recapeamento_do_acostamento_da_rodovia_victorio_francovig.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2631/ind_491_2025_valdenice_solicita_que_seja_realizada_melhorias_estruturais_no_centro_infantil_adilson_siqueira.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2632/ind_492_2025_valdenice_solicita_que_seja_realizada_com_urgencia_os_devidos_reparos_na_cobertura_da_escola_municipal_professora_taeko_lima_almeida.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2633/ind_493_2025_valdenice_solicita_que_seja_adquiridos_e_instalados_playgrounds-parquinhos_adequados_as_diferentes_faixas_etarias_para_os_alunos_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2636/ind_494_2025_valdenice_solicita_a_viabilizacao_de_execucao_de_obras_na_avenida_jose_fabiano.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2637/ind_495_2025_valdenice_solicita_com_urgencia_melhorias_na_estrada_que_liga_a_comunidade_agrocem_ate_a_divisa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/req_001_2025_edson_festa.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/req_002_2025_joao_informacao_sobre_doacao_de_onibus_a_terra_indigena.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/req_003_2025_joao_informacao_sobre_pavimentacao_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/req_004_2025_joao_esclarecimentos_ponte_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/req_005_2025_geraldo_informacao_sobre_andamento_do_programa_vida_nova.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/req_006-2025_anauto_requer_informacoes_sobre_a_bem_brasil.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/req_007-2025_edson_complemento_do_requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/req_008-2025_anauto_requer_informacoes_sobre_a_agua_no_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/req_009-2025_valdenice_informacoes_sobre_terminal_urbano.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/req_010-2025_joao_casa_passagem.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/req_anauto_informacao_sobre_pavimentacao_asfaltica_na_serraia_do_viana_ate_ponte_do_apucaraninha.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/req_012-2025_tega_fabiano_inf_sobre_a_emenda_parlamentar_impositiva.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/req_013-2025_baixinho_pedreiro_inf_sobre_a_secretaria_de_meio_ambiente_do_municipio_nos_anos_de_2021_e_2024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/req_014-2025_joao_informacao_sobre_o_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/req_015_2025__anauto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/req_016_2025__jislaine_pereira_ferraz.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/req_017_2025__jislaine_pereira_ferraz_vigencia_da_concessao_da_sanepar_com_o_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/req_018_2025__anauto_informacoes_sobre_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2231/req._020_2025_baixinho_parque_industrial.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/req_022-2025_tega_fabiano.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/req_023-2025_joao_requer_informacoes_sobre_as_providencias_que_vem_sendo_adotadas_para_garantir_o_cumprimento_da_lei_no1.402.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2299/req_025-2025_joao_solicito_informacoes_sobre_a_comstrucao_de_dependencia_anexa_ao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2303/req_026-2025_joao_solicito_informacoes_detalhadas_sobre_a_frota_de_veiculos_pertencentes_ao_municipio_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/req_027_2025_tega_fabiano_informacoes_sobre_o_creas_e_cras.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2367/req_028-2025_joao_apresentacao_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2365/req_029-2025_anauto_requer_informacoes_sobre_a_data_de_entrega_dos_novos_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2373/req_030-2025_ranan.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/req_031-2025_edson_solicita_informacoes_e_documentos_comprovatorios_referente_a_empresa_pedreira.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2382/req._032_2025_renan_leal__informacoes__acerca_do_decreto_municipal__no_190-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2426/req_033-2025_tega_informacoes_sobre_consorcio_tibagi.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2437/req_034-2025_ranan_solicita_informacoes_detalhadas_acerca_do_decreto_municipal_no202-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2447/req_035-2025_edson_solicita_informacoes_e_documentos_comprobatorios_referentes_as_ambulancias_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/requerimento_tega_fabiano.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2526/requerimento_37_2025_baixinho_pedido_de_informacao_acerca_da_frota_de_maquinas.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2579/req_n16_anauto_solicita_informacoes_sobre_a_adesao_do_programa_terra_cidada_do_governo_federal.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2585/req_040_2025_nego_reitero_o_pedido_de_informacoes_aos_questionamentos_bem_como_o_complemento_das_informacoes_de_acordo_com_o_contido_no_pedido_sob_n004.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2596/req_41_2025_tega_requer_informacoes_sobre_a_emenda_parlamentar_impositiva.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2625/req_042_2025_nego_requer_informacoes_sobre_o_o_caminhao_comboio.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2630/req_043_2025_angelica_solicitacao_de_esclarecimento_e_providencias_sobre_oficio_n_388.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2634/req_044-2025_joao_icms__3.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2639/req_045_2025_angelica_reconsideracao_de_decisao_e_inclusao_de_requerimento_em_pauta_na_ordem_do_dia_para_debate.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2640/req_046_2025_angelica_solicitacao_de_informacoes_sobre_diarias_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2346/mocao_001-2025_aplausos_professores__angelica.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2341/mocao_de_apoio_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2348/mocao_de_aplausos_003-2025_alunos_do_curso_talento_tech.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/mocao_004-2025_mocao_de_congratulacoes_a_senhorita_aline_canedo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/mocao_005-2025__angelica.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2565/mocao_de_repudio_n001_2025_repudio_ao_decreto_n_12.686-2025_que_institui_a_polica_nacional_de_educacao_especial_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2369/parecer_047_2025__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2403/parecer_047_2025__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2355/parecer_048_2025__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2422/parecer_048_2025__comissao_de_justica_mocao_de_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/parecer_053_2025__comissao_de_justica_refere-se_ao_projeto_de_lei_no22.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2552/parecer_064_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n24.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2553/parecer_066_comissao_de_justica_refere-se_a_emenda_aditiva__ao_projeto_de_lei_n24.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2554/parecer_067_comissao_de_justica_refere-se_ao_projeto_de_lei_no024.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2557/parecer_068_comissao_de_justica_refere-se_ao_projeto_de_lei_no027.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2580/parecer_071_comissao_de_justica_refere-se_ao_projeto_de_lei_n035_refis.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2616/parecer_81_comissaode_justica_refere-se_ao_projeto_de_lei_n039_que_institui_o_comite_municipal_de_tamarana_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2622/parecer_82_comissaode_justica_refere-se_ao_projeto_de_lei_n033_cips.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/emenda_redacional__002_2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2337/emenda_subistitutiva_no_002_2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/emenda_001_ao_projeto_de_lei_20-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/emenda_supressiva_003_2025_comissao_de_justica_suprime-se_o_art._1o_do_projeto_de_resolucao_no__003-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2566/emenda_redacional_comissao_de_justica_2025_.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2584/emenda_redacional_carga_horaria_dos_cargos_de_medico_pediatra_e_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2623/emenda_separativa_ao_projeto_de_lei_n_039.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2627/emenda_substitutivo_n13_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2628/emenda_substitutiva_n14_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2629/emenda_aditiva_n15_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2641/emenda_redacional_n16_2025_estima_a_receita_e_fixa_a_despesa_do_municipio_de_tamarana__para_o_exercicio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2649/emenda_substitutiva_n17_referente_ao_projeto_de_lei_n_024_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/projeto_lei_ordinaria_do_legislativo__001-2025_revisado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1909/projeto_lei_ordinaria_do_legislativo__002-2025_revisado.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/projeto_lei_ordinaria_do_legislativo__003-2025_revisado.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2344/of_001-2025_renan_encaminha_projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/of_001-2025_tega__encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2306/of_002_2025_baixinho_encaminha_projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/of_002_2025_baixinho_encaminha_projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2309/of_002_2025_baixinho_encaminha_projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2310/of_002_2025_baixinho_encaminha_projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/of_004_tega_encaminha_projeto_de_lei_no013.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2655/projeto_de_lei_n14_projeto_adote_uma_placa.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2541/of_011_renan_solicita_a_inscricao_do_sr._mauricio_chiesa_carvalho_para_uso_da_tribula_livre.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/of_005_2025_jislaine_encaminha_projeto_de_lei_n001.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_07.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_08.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_09.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/of_002_2025_baixinho_encaminha_projeto_de_lei_numero_10.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/of_002_2025_baixinho_encaminha_projeto_de_lei_n11.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/of_026__cmt_2025_renan_leal-_indicacoes_deferidas.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2349/of_003_2025_tega__tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2446/of_011-2025_jislaine_solicita_urgencia_especial_ao_projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/of_010_2025_renan_encaminha_substitutivo_ao_projeto_de_lei_ordinaria_do_legislativo_no012-2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2442/of_273-2025_enc_correcoes_no_ppa.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/of_010_renan_encaminha_o_substitutivo_ao_projeto_de_lei_no_012.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2606/of_375_gab_encaminha_projeto_de_lei_substituido_o_projeto_de_lei_030-2025_em_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2635/emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2646/emenda_impositiva_n_02_2025_tega_recursos_para_aquisicao_de_fraldas_geriatatricas.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2657/emenda_impositiva_n_08_2025_jislaine_aquisicao_de_computadores_e_equipamentos_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2652/emenda_impositiva_n_04_2025_nego_aquisicao_de_cadeiras_de_rodas.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2653/emenda_impositiva_n_05_2025_renan.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2654/emenda_impositiva_n_06_2025_anauto.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2656/emenda_impositiva_n_07_2025_edson_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/parecer_021.2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/parecer_019.2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/parecer_018.2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/parecer_017.2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/parecer_022.2025_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/parecer_023__comisao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/parecer_024-2025__emenda_redacional.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/parecer_025_2025__comissao_de_justica_projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/parecer_026_2025__comissao_de_justica_projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/parecer_027_2025__comissao_de_justica_emenda.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/parecer_n_27_-_analise_do_projeto_de_lei_n_015_2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/parecer_n_29_-_analise_do_projeto_de_lei_n_018_2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/parecer_036_2025_comissao_de_justica-projeto_de_decreto_legislativo_no001-2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2300/parecer_031_2025_comissao_de_justica-projeto_de_lei_no007-2025_fica_nominada_a_rua_3_de_rua_laranjeira.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2301/parecer_037_2025_comissao_de_justica_ementa_racional_do_projeto_de_resolucao_no001.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2302/parecer_009_2025_comissao_de_viacao_projeto_de_lei_no007_fica_nominada_a_rua_3_de_rua_laranjeira.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/parecer_038_2025_comissao_de_justica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/parecer_039_2025_comissao_de_justica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/parecer_043_2025_comissao_de_justica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/parecer_044_2025_comissao_de_justica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2347/parecer_046_2025__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2444/parecer_052_2025__comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/parecer_054_comissao_de_justica_o_presente_parecer_refere-se_a_mocao_de_apalusos_no005.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/parecer_055_comissao_de_justica_refere-se_ao_projeto_de_lei_no26_projeto_desenvolve_tamarana.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/parecer_056_2025_comissao_de_justica_refere-se_ao_projeto_de_lei_no028.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/parecer_059_comissao_de_justica_refere-se_ao_projeto_de_lei_ordinaria_no12.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/parecer_059_comissao_de_justica_refere-seao_projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/parecer_060_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n28.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2524/parecer_061_comissao_de_justica_refere-se_ao_projeto_de_lei_ordinaria_do_legislativo_n12.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2525/parecer_062_comissao_de_justica_refere-seao_projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2527/parecer_063_comissao_de_justica_refere-se_a_emenda_redacional_ao_projeto_de_lei_n28.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2567/parecer_069_comissao_de_justica_refere-se_ao_projeto_de_lei_no027.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2574/parecer_070_comissao_de_justica_refere-se_a_mocao_de_repudio_n001.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2583/parecer_072_comissao_de_justica_refere-se_ao_projeto_de_lei_n031.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2597/parecer_073_comissao_de_justica_refere-se_ao_projeto_de_lei_n030.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2602/parecer_75_comissao_de_justica_refere-se_ao_veto_parcial_do__projeto_de_lei_n029.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2601/parecer_76_comissao_de_justica_refere-se_ao_projeto_de_lei_n037.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2599/parecer_77_comissao_de_justica_refere-se_ao_projeto_de_lei_n038.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2600/parecer_78_comissao_de_justica_refere-se_ao_projeto_de_lei_n032.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2598/parecer_079_comissao_de_justica_refere-se_ao_projeto_de_lei_n033.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2618/parecer_80_comissaode_justica_refere-se_ao_projeto_de_lei_n41_que_institui_a_politica_municipal_de_invovacao.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2626/parecer_83_comissaode_justica_refere-se_ao_projeto_de_lei_n024_ldo.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2642/parecer_84_comissaode_justica_refere-se_ao_projeto_de_lei_n040_que_estima_a_receita_e_fixa_a_despesa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2643/parecer_85_comissaode_justica_refere-se_a_emenda_substitutiva_a_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2650/parecer_86_comissaode_justica_refere-se_a_emenda_substitutiva_a_proposta_de_alteracao_do_percentual_de_recurso_livre_para_remanejamento.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2644/parecer_87_comissaode_justica_refere-se_a_emenda_aditiva_a_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2645/parecer_88_comissaode_justica_parecer_a_emenda_substitutiva_ao_substitutivo_do_projeto_de_lei__n024.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2651/parecer_89_comissaode_justica_parecer_a_emenda_substitutiva_ao_substitutivo_do_projeto_de_lei__n024.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2659/parecer_90_comissaode_justica_refere-se_ao_projeto_de_lei_n42.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2660/parecer_91_comissaode_justica_refere-se_ao_projeto_de_lei_ordinaria__n14.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2661/parecer_92_comissaode_justica_refere-se_a_emenda_impositiva_n_01.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2662/parecer_93_comissaode_justica_refere-se_a_emenda_impositiva_n_02.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2663/parecer_94_comissaode_justica_refere-se_a_emenda_impositiva_n_03.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2664/parecer_95_comissaode_justica_refere-se_a_emenda_impositiva_n_04.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2665/parecer_96_comissaode_justica_refere-se_a_emenda_impositiva_n_05.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2666/parecer_97_comissaode_justica_refere-se_a_emenda_impositiva_n_06.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2667/parecer_98_comissaode_justica_refere-se_a_emenda_impositiva_n_07.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2668/parecer_99_comissaode_justica_refere-se_a_emenda_impositiva_n_08.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2669/parecer_100_comissaode_justica_refere-se_ao_projeto_adote_uma_placa.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2672/parecer_101_comissaode_justica_refere-se_ao_projeto_de_lei_n44.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/parecer_013_2025_comissao_de_educacao_-_adequacao_de_programas_contemplados_pelo__cargo_de_tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/parecer_014_2025_comissao_de_educacao_-_cria_cargo_de_tecnico_de_enfermagem_e_classe_g1.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/parecer_012_2025_comissao_de_educacao_-_servico_de_inspecao_animal_sin.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/parecer_015_2025_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/parecer_016_2025_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/parecer_018_2025_comissao_de_educacao_angelica.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2356/parecer_019_2025_comissao_de_educacao_angelica.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/parecer_030_2025_comisao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/parecer_017_2025_comissao_de_educacao_angelica.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2445/parecer_020_2025_comissao_de_educacao_angelica.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2556/parecer_033_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n027.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2587/parecer_034_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n031.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2605/parecer_035_2025_comissao_de_educacao_refere-se_ao_veto_parcial_projeto_de_lei_n029.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2604/parecer_036_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n030.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2617/parecer_37_comissaode_justica_refere-se_ao_projeto_de_lei_n039_que_institui_o_comite_municipal_de_tamarana_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2619/parecer_38_comissaode_justica_refere-se_ao_projeto_de_lei_n41_que_institui_a_politica_municipal_de_invovacao.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2620/parecer_39_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n033_que_ratifica_o_protocolo_de_intencoes.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2671/parecer_41_2025_comissao_de_educacao_refere-se_ao_projeto_de_lei_n44.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/parecer_-_comissao_de_educacao_011_-_chocolate_2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2638/of_015_2025_jislaine_inscricao_para_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/of_32-2025_angelica_convite_evento_mulheres_que_brilham.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2670/of_046_angelica_orcamento_da_procuradoria_da_mulher_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/emenda_redacional_07_2025_baixinho_altera_o_artigo_1do_pprojeto_de_lei_n028.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/emenda_redacional_07_2025_baixinho_altera_o_artigo_1do_pprojeto_de_lei_n028.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2558/emenda_redacional_08_2025_baixinho_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2439/emenda_substitutiva_003_2025_comissao_de_justica_substitui_o_art._eo_do_projeto_de_resolucao_no__003-2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2440/emenda_supressiva_003_2025_comissao_de_justica_suprime-se_o_art._1o_do_projeto_de_resolucao_no__003-2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2438/emenda_aditiva_003_2025_comissao_de_justica_adiciona_os_incios_i_ii_iii_e_iv_ao_art._7o_do_projeto_de_resolucao_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2559/emenda_aditiva_08_2025_baixinho_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2581/emenda_aditiva_projeto_de_lei_n035_refere-se_ao_novo_programa_de_recuperacao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2531/parecer_0010_2025__comissao_de_agricultura_refere-se_ao_projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2621/parecer_n_011_2025_comissao_de_agricultura_refere-se_ao_projeto_de_lei_n_041_ciencia_e_tecnologia.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2589/veto_parcial_projeto_de_lei_n29.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2673/parecer_n_14_2025_comissao_de_viacao_refere-se_ao_projeto_de_lei_n14.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2025/2674/parecer_n_15_2025_comissao_de_viacao_refere-se_ao_projeto_de_lei_n14.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H752"/>
+  <dimension ref="A1:H753"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -10120,18427 +10126,18453 @@
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>183</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>184</v>
       </c>
       <c r="D45" t="s">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>185</v>
       </c>
       <c r="H45" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>186</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>187</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
+        <v>22</v>
+      </c>
+      <c r="E46" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="E46" t="s">
+      <c r="H46" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>191</v>
+      </c>
+      <c r="E47" t="s">
+        <v>192</v>
+      </c>
+      <c r="F47" t="s">
         <v>193</v>
       </c>
-      <c r="B47" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G47" s="1" t="s">
-        <v>19</v>
+        <v>194</v>
       </c>
       <c r="H47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E48" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F48" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>196</v>
+        <v>19</v>
       </c>
       <c r="H48" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>198</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D49" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E49" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F49" t="s">
+        <v>193</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>201</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50" t="s">
+        <v>191</v>
+      </c>
+      <c r="E50" t="s">
+        <v>192</v>
+      </c>
+      <c r="F50" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H50" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>205</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D51" t="s">
+        <v>191</v>
+      </c>
+      <c r="E51" t="s">
+        <v>192</v>
+      </c>
+      <c r="F51" t="s">
+        <v>193</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="E51" t="s">
+      <c r="H51" t="s">
         <v>207</v>
-      </c>
-[...7 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E52" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F52" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="G52" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H52" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>212</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>209</v>
+      </c>
+      <c r="E53" t="s">
+        <v>210</v>
+      </c>
+      <c r="F53" t="s">
         <v>213</v>
-      </c>
-[...13 lines deleted...]
-        <v>210</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H53" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>216</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D54" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E54" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F54" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>217</v>
       </c>
       <c r="H54" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>219</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D55" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E55" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F55" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>220</v>
       </c>
       <c r="H55" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>222</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D56" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E56" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>213</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>223</v>
       </c>
       <c r="H56" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>225</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D57" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E57" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>228</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>47</v>
+      </c>
+      <c r="D58" t="s">
+        <v>209</v>
+      </c>
+      <c r="E58" t="s">
+        <v>210</v>
+      </c>
+      <c r="F58" t="s">
         <v>229</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>230</v>
       </c>
       <c r="H58" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>232</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D59" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E59" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F59" t="s">
+        <v>229</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>235</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>55</v>
+      </c>
+      <c r="D60" t="s">
+        <v>209</v>
+      </c>
+      <c r="E60" t="s">
+        <v>210</v>
+      </c>
+      <c r="F60" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>237</v>
       </c>
       <c r="H60" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>239</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D61" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E61" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H61" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>242</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D62" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E62" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>245</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>67</v>
+      </c>
+      <c r="D63" t="s">
+        <v>209</v>
+      </c>
+      <c r="E63" t="s">
+        <v>210</v>
+      </c>
+      <c r="F63" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>243</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>247</v>
       </c>
       <c r="H63" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>249</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
+        <v>71</v>
+      </c>
+      <c r="D64" t="s">
+        <v>209</v>
+      </c>
+      <c r="E64" t="s">
+        <v>210</v>
+      </c>
+      <c r="F64" t="s">
+        <v>246</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="D64" t="s">
-[...8 lines deleted...]
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>252</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>253</v>
       </c>
-      <c r="B65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E65" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F65" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>254</v>
       </c>
       <c r="H65" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>256</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="D66" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E66" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F66" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H66" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>259</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D67" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E67" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F67" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H67" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>262</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D68" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E68" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F68" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>263</v>
       </c>
       <c r="H68" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>265</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D69" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E69" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F69" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H69" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>268</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D70" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E70" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F70" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>269</v>
       </c>
       <c r="H70" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>271</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D71" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E71" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F71" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>272</v>
       </c>
       <c r="H71" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>274</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D72" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E72" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F72" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>275</v>
       </c>
       <c r="H72" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>277</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D73" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E73" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F73" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>278</v>
       </c>
       <c r="H73" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>280</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D74" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E74" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F74" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>281</v>
       </c>
       <c r="H74" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>283</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D75" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E75" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F75" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>284</v>
       </c>
       <c r="H75" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>286</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D76" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E76" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F76" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H76" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>289</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D77" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E77" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F77" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>290</v>
       </c>
       <c r="H77" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>292</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D78" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E78" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F78" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>293</v>
       </c>
       <c r="H78" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>295</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D79" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E79" t="s">
-        <v>207</v>
+        <v>210</v>
+      </c>
+      <c r="F79" t="s">
+        <v>213</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>296</v>
       </c>
       <c r="H79" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>298</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D80" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E80" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="F80" t="s">
+        <v>210</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>301</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>138</v>
+      </c>
+      <c r="D81" t="s">
+        <v>209</v>
+      </c>
+      <c r="E81" t="s">
+        <v>210</v>
+      </c>
+      <c r="F81" t="s">
         <v>302</v>
       </c>
-      <c r="B81" t="s">
-[...11 lines deleted...]
-      <c r="F81" t="s">
+      <c r="G81" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>305</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>142</v>
+      </c>
+      <c r="D82" t="s">
+        <v>209</v>
+      </c>
+      <c r="E82" t="s">
+        <v>210</v>
+      </c>
+      <c r="F82" t="s">
         <v>306</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H82" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>309</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D83" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E83" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F83" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>310</v>
       </c>
       <c r="H83" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>312</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D84" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E84" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F84" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>313</v>
       </c>
       <c r="H84" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>315</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D85" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E85" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F85" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>316</v>
       </c>
       <c r="H85" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>318</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="D86" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E86" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F86" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>319</v>
       </c>
       <c r="H86" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>321</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D87" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E87" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>236</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>322</v>
       </c>
       <c r="H87" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>9</v>
+        <v>324</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D88" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E88" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F88" t="s">
-        <v>324</v>
+        <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>325</v>
       </c>
       <c r="H88" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>9</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>168</v>
+      </c>
+      <c r="D89" t="s">
+        <v>209</v>
+      </c>
+      <c r="E89" t="s">
+        <v>210</v>
+      </c>
+      <c r="F89" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>324</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>328</v>
       </c>
       <c r="H89" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>330</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="D90" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E90" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F90" t="s">
-        <v>13</v>
+        <v>327</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>331</v>
       </c>
       <c r="H90" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>333</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D91" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E91" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F91" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>334</v>
       </c>
       <c r="H91" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>336</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>337</v>
+        <v>180</v>
       </c>
       <c r="D92" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E92" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H92" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>184</v>
       </c>
       <c r="D93" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E93" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F93" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H93" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>344</v>
+        <v>187</v>
       </c>
       <c r="D94" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E94" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="H94" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="D95" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E95" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="H95" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>349</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>350</v>
+      </c>
+      <c r="D96" t="s">
+        <v>209</v>
+      </c>
+      <c r="E96" t="s">
+        <v>210</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="H96" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>353</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>354</v>
+      </c>
+      <c r="D97" t="s">
+        <v>209</v>
+      </c>
+      <c r="E97" t="s">
+        <v>210</v>
+      </c>
+      <c r="F97" t="s">
+        <v>327</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="H97" t="s">
         <v>356</v>
-      </c>
-[...13 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>357</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>358</v>
+      </c>
+      <c r="D98" t="s">
+        <v>209</v>
+      </c>
+      <c r="E98" t="s">
+        <v>210</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="H98" t="s">
         <v>360</v>
-      </c>
-[...13 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>361</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>362</v>
+      </c>
+      <c r="D99" t="s">
+        <v>209</v>
+      </c>
+      <c r="E99" t="s">
+        <v>210</v>
+      </c>
+      <c r="F99" t="s">
+        <v>306</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="H99" t="s">
         <v>364</v>
-      </c>
-[...13 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>365</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>366</v>
+      </c>
+      <c r="D100" t="s">
+        <v>209</v>
+      </c>
+      <c r="E100" t="s">
+        <v>210</v>
+      </c>
+      <c r="F100" t="s">
+        <v>367</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="B100" t="s">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="H100" t="s">
         <v>369</v>
-      </c>
-[...13 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>370</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>371</v>
+      </c>
+      <c r="D101" t="s">
+        <v>209</v>
+      </c>
+      <c r="E101" t="s">
+        <v>210</v>
+      </c>
+      <c r="F101" t="s">
+        <v>236</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="B101" t="s">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="H101" t="s">
         <v>373</v>
-      </c>
-[...13 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>374</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>375</v>
+      </c>
+      <c r="D102" t="s">
+        <v>209</v>
+      </c>
+      <c r="E102" t="s">
+        <v>210</v>
+      </c>
+      <c r="F102" t="s">
+        <v>213</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="H102" t="s">
         <v>377</v>
-      </c>
-[...13 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>378</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>379</v>
+      </c>
+      <c r="D103" t="s">
+        <v>209</v>
+      </c>
+      <c r="E103" t="s">
+        <v>210</v>
+      </c>
+      <c r="F103" t="s">
+        <v>213</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="B103" t="s">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="H103" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>382</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>383</v>
+      </c>
+      <c r="D104" t="s">
+        <v>209</v>
+      </c>
+      <c r="E104" t="s">
+        <v>210</v>
+      </c>
+      <c r="F104" t="s">
+        <v>213</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="H104" t="s">
         <v>385</v>
-      </c>
-[...13 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>386</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>387</v>
+      </c>
+      <c r="D105" t="s">
+        <v>209</v>
+      </c>
+      <c r="E105" t="s">
+        <v>210</v>
+      </c>
+      <c r="F105" t="s">
+        <v>229</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="B105" t="s">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="H105" t="s">
         <v>389</v>
-      </c>
-[...13 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>390</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>391</v>
+      </c>
+      <c r="D106" t="s">
+        <v>209</v>
+      </c>
+      <c r="E106" t="s">
+        <v>210</v>
+      </c>
+      <c r="F106" t="s">
+        <v>213</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="B106" t="s">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="H106" t="s">
         <v>393</v>
-      </c>
-[...13 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>394</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>395</v>
+      </c>
+      <c r="D107" t="s">
+        <v>209</v>
+      </c>
+      <c r="E107" t="s">
+        <v>210</v>
+      </c>
+      <c r="F107" t="s">
+        <v>213</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="B107" t="s">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="H107" t="s">
         <v>397</v>
-      </c>
-[...13 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>398</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>399</v>
+      </c>
+      <c r="D108" t="s">
+        <v>209</v>
+      </c>
+      <c r="E108" t="s">
+        <v>210</v>
+      </c>
+      <c r="F108" t="s">
+        <v>213</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="B108" t="s">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="H108" t="s">
         <v>401</v>
-      </c>
-[...13 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>402</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>403</v>
+      </c>
+      <c r="D109" t="s">
+        <v>209</v>
+      </c>
+      <c r="E109" t="s">
+        <v>210</v>
+      </c>
+      <c r="F109" t="s">
+        <v>302</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B109" t="s">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="H109" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>406</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>407</v>
+      </c>
+      <c r="D110" t="s">
+        <v>209</v>
+      </c>
+      <c r="E110" t="s">
+        <v>210</v>
+      </c>
+      <c r="F110" t="s">
+        <v>306</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="B110" t="s">
-[...2 lines deleted...]
-      <c r="C110" t="s">
+      <c r="H110" t="s">
         <v>409</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>410</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
         <v>411</v>
       </c>
-      <c r="B111" t="s">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="D111" t="s">
+        <v>209</v>
+      </c>
+      <c r="E111" t="s">
+        <v>210</v>
+      </c>
+      <c r="F111" t="s">
+        <v>213</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H111" t="s">
         <v>412</v>
-      </c>
-[...13 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>413</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>414</v>
+      </c>
+      <c r="D112" t="s">
+        <v>209</v>
+      </c>
+      <c r="E112" t="s">
+        <v>210</v>
+      </c>
+      <c r="F112" t="s">
+        <v>213</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="B112" t="s">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="H112" t="s">
         <v>416</v>
-      </c>
-[...13 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>417</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>418</v>
+      </c>
+      <c r="D113" t="s">
+        <v>209</v>
+      </c>
+      <c r="E113" t="s">
+        <v>210</v>
+      </c>
+      <c r="F113" t="s">
+        <v>213</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B113" t="s">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="H113" t="s">
         <v>420</v>
-      </c>
-[...13 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>421</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>422</v>
+      </c>
+      <c r="D114" t="s">
+        <v>209</v>
+      </c>
+      <c r="E114" t="s">
+        <v>210</v>
+      </c>
+      <c r="F114" t="s">
+        <v>213</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="B114" t="s">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="H114" t="s">
         <v>424</v>
-      </c>
-[...13 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>425</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>426</v>
+      </c>
+      <c r="D115" t="s">
+        <v>209</v>
+      </c>
+      <c r="E115" t="s">
+        <v>210</v>
+      </c>
+      <c r="F115" t="s">
+        <v>213</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="H115" t="s">
         <v>428</v>
-      </c>
-[...13 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>429</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>430</v>
+      </c>
+      <c r="D116" t="s">
+        <v>209</v>
+      </c>
+      <c r="E116" t="s">
+        <v>210</v>
+      </c>
+      <c r="F116" t="s">
+        <v>213</v>
+      </c>
+      <c r="G116" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B116" t="s">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="H116" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>433</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>434</v>
+      </c>
+      <c r="D117" t="s">
+        <v>209</v>
+      </c>
+      <c r="E117" t="s">
+        <v>210</v>
+      </c>
+      <c r="F117" t="s">
+        <v>213</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="B117" t="s">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="H117" t="s">
         <v>436</v>
-      </c>
-[...13 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>437</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>438</v>
+      </c>
+      <c r="D118" t="s">
+        <v>209</v>
+      </c>
+      <c r="E118" t="s">
+        <v>210</v>
+      </c>
+      <c r="F118" t="s">
+        <v>236</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="H118" t="s">
         <v>440</v>
-      </c>
-[...13 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>441</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>442</v>
+      </c>
+      <c r="D119" t="s">
+        <v>209</v>
+      </c>
+      <c r="E119" t="s">
+        <v>210</v>
+      </c>
+      <c r="F119" t="s">
+        <v>236</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="B119" t="s">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="H119" t="s">
         <v>444</v>
-      </c>
-[...13 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>445</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>446</v>
+      </c>
+      <c r="D120" t="s">
+        <v>209</v>
+      </c>
+      <c r="E120" t="s">
+        <v>210</v>
+      </c>
+      <c r="F120" t="s">
+        <v>236</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="H120" t="s">
         <v>448</v>
-      </c>
-[...13 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>449</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>450</v>
+      </c>
+      <c r="D121" t="s">
+        <v>209</v>
+      </c>
+      <c r="E121" t="s">
+        <v>210</v>
+      </c>
+      <c r="F121" t="s">
+        <v>246</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="B121" t="s">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="H121" t="s">
         <v>452</v>
-      </c>
-[...13 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>453</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>454</v>
+      </c>
+      <c r="D122" t="s">
+        <v>209</v>
+      </c>
+      <c r="E122" t="s">
+        <v>210</v>
+      </c>
+      <c r="F122" t="s">
+        <v>246</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="B122" t="s">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="H122" t="s">
         <v>456</v>
-      </c>
-[...13 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>457</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>458</v>
+      </c>
+      <c r="D123" t="s">
+        <v>209</v>
+      </c>
+      <c r="E123" t="s">
+        <v>210</v>
+      </c>
+      <c r="F123" t="s">
+        <v>246</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="H123" t="s">
         <v>460</v>
-      </c>
-[...13 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>461</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>462</v>
+      </c>
+      <c r="D124" t="s">
+        <v>209</v>
+      </c>
+      <c r="E124" t="s">
+        <v>210</v>
+      </c>
+      <c r="F124" t="s">
+        <v>246</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="B124" t="s">
-[...2 lines deleted...]
-      <c r="C124" t="s">
+      <c r="H124" t="s">
         <v>464</v>
-      </c>
-[...13 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>465</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>466</v>
+      </c>
+      <c r="D125" t="s">
+        <v>209</v>
+      </c>
+      <c r="E125" t="s">
+        <v>210</v>
+      </c>
+      <c r="F125" t="s">
+        <v>246</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="B125" t="s">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="H125" t="s">
         <v>468</v>
-      </c>
-[...13 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>469</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>470</v>
+      </c>
+      <c r="D126" t="s">
+        <v>209</v>
+      </c>
+      <c r="E126" t="s">
+        <v>210</v>
+      </c>
+      <c r="F126" t="s">
+        <v>246</v>
+      </c>
+      <c r="G126" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="H126" t="s">
         <v>472</v>
-      </c>
-[...13 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>473</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>474</v>
+      </c>
+      <c r="D127" t="s">
+        <v>209</v>
+      </c>
+      <c r="E127" t="s">
+        <v>210</v>
+      </c>
+      <c r="F127" t="s">
+        <v>246</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="H127" t="s">
         <v>476</v>
-      </c>
-[...13 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>477</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>478</v>
+      </c>
+      <c r="D128" t="s">
+        <v>209</v>
+      </c>
+      <c r="E128" t="s">
+        <v>210</v>
+      </c>
+      <c r="F128" t="s">
+        <v>246</v>
+      </c>
+      <c r="G128" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="B128" t="s">
-[...2 lines deleted...]
-      <c r="C128" t="s">
+      <c r="H128" t="s">
         <v>480</v>
-      </c>
-[...13 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>481</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>482</v>
+      </c>
+      <c r="D129" t="s">
+        <v>209</v>
+      </c>
+      <c r="E129" t="s">
+        <v>210</v>
+      </c>
+      <c r="F129" t="s">
+        <v>246</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="H129" t="s">
         <v>484</v>
-      </c>
-[...13 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
+        <v>485</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>486</v>
+      </c>
+      <c r="D130" t="s">
+        <v>209</v>
+      </c>
+      <c r="E130" t="s">
+        <v>210</v>
+      </c>
+      <c r="F130" t="s">
+        <v>246</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="B130" t="s">
-[...2 lines deleted...]
-      <c r="C130" t="s">
+      <c r="H130" t="s">
         <v>488</v>
-      </c>
-[...13 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
+        <v>489</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>490</v>
+      </c>
+      <c r="D131" t="s">
+        <v>209</v>
+      </c>
+      <c r="E131" t="s">
+        <v>210</v>
+      </c>
+      <c r="F131" t="s">
+        <v>246</v>
+      </c>
+      <c r="G131" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="B131" t="s">
-[...2 lines deleted...]
-      <c r="C131" t="s">
+      <c r="H131" t="s">
         <v>492</v>
-      </c>
-[...13 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>493</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>494</v>
+      </c>
+      <c r="D132" t="s">
+        <v>209</v>
+      </c>
+      <c r="E132" t="s">
+        <v>210</v>
+      </c>
+      <c r="F132" t="s">
+        <v>246</v>
+      </c>
+      <c r="G132" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="B132" t="s">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="H132" t="s">
         <v>496</v>
-      </c>
-[...13 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>497</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>498</v>
+      </c>
+      <c r="D133" t="s">
+        <v>209</v>
+      </c>
+      <c r="E133" t="s">
+        <v>210</v>
+      </c>
+      <c r="F133" t="s">
+        <v>229</v>
+      </c>
+      <c r="G133" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="B133" t="s">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="H133" t="s">
         <v>500</v>
-      </c>
-[...13 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>501</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>502</v>
+      </c>
+      <c r="D134" t="s">
+        <v>209</v>
+      </c>
+      <c r="E134" t="s">
+        <v>210</v>
+      </c>
+      <c r="F134" t="s">
+        <v>229</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="B134" t="s">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="H134" t="s">
         <v>504</v>
-      </c>
-[...13 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>505</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>506</v>
+      </c>
+      <c r="D135" t="s">
+        <v>209</v>
+      </c>
+      <c r="E135" t="s">
+        <v>210</v>
+      </c>
+      <c r="F135" t="s">
+        <v>229</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="B135" t="s">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="H135" t="s">
         <v>508</v>
-      </c>
-[...13 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>509</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>510</v>
+      </c>
+      <c r="D136" t="s">
+        <v>209</v>
+      </c>
+      <c r="E136" t="s">
+        <v>210</v>
+      </c>
+      <c r="F136" t="s">
+        <v>229</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="B136" t="s">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="H136" t="s">
         <v>512</v>
-      </c>
-[...13 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>513</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>514</v>
+      </c>
+      <c r="D137" t="s">
+        <v>209</v>
+      </c>
+      <c r="E137" t="s">
+        <v>210</v>
+      </c>
+      <c r="F137" t="s">
+        <v>229</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="B137" t="s">
-[...2 lines deleted...]
-      <c r="C137" t="s">
+      <c r="H137" t="s">
         <v>516</v>
-      </c>
-[...13 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>517</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>518</v>
+      </c>
+      <c r="D138" t="s">
+        <v>209</v>
+      </c>
+      <c r="E138" t="s">
+        <v>210</v>
+      </c>
+      <c r="F138" t="s">
+        <v>229</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="B138" t="s">
-[...2 lines deleted...]
-      <c r="C138" t="s">
+      <c r="H138" t="s">
         <v>520</v>
-      </c>
-[...13 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>521</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>522</v>
+      </c>
+      <c r="D139" t="s">
+        <v>209</v>
+      </c>
+      <c r="E139" t="s">
+        <v>210</v>
+      </c>
+      <c r="F139" t="s">
+        <v>229</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="B139" t="s">
-[...2 lines deleted...]
-      <c r="C139" t="s">
+      <c r="H139" t="s">
         <v>524</v>
-      </c>
-[...13 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>525</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>526</v>
+      </c>
+      <c r="D140" t="s">
+        <v>209</v>
+      </c>
+      <c r="E140" t="s">
+        <v>210</v>
+      </c>
+      <c r="F140" t="s">
+        <v>229</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="H140" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
+        <v>529</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>530</v>
+      </c>
+      <c r="D141" t="s">
+        <v>209</v>
+      </c>
+      <c r="E141" t="s">
+        <v>210</v>
+      </c>
+      <c r="F141" t="s">
+        <v>229</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="B141" t="s">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="H141" t="s">
         <v>532</v>
-      </c>
-[...13 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
+        <v>533</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>534</v>
+      </c>
+      <c r="D142" t="s">
+        <v>209</v>
+      </c>
+      <c r="E142" t="s">
+        <v>210</v>
+      </c>
+      <c r="F142" t="s">
+        <v>229</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B142" t="s">
-[...2 lines deleted...]
-      <c r="C142" t="s">
+      <c r="H142" t="s">
         <v>536</v>
-      </c>
-[...13 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
+        <v>537</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>538</v>
+      </c>
+      <c r="D143" t="s">
+        <v>209</v>
+      </c>
+      <c r="E143" t="s">
+        <v>210</v>
+      </c>
+      <c r="F143" t="s">
+        <v>229</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="B143" t="s">
-[...2 lines deleted...]
-      <c r="C143" t="s">
+      <c r="H143" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>541</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>542</v>
+      </c>
+      <c r="D144" t="s">
+        <v>209</v>
+      </c>
+      <c r="E144" t="s">
+        <v>210</v>
+      </c>
+      <c r="F144" t="s">
+        <v>306</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="B144" t="s">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="H144" t="s">
         <v>544</v>
-      </c>
-[...13 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>545</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>546</v>
+      </c>
+      <c r="D145" t="s">
+        <v>209</v>
+      </c>
+      <c r="E145" t="s">
+        <v>210</v>
+      </c>
+      <c r="F145" t="s">
+        <v>213</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B145" t="s">
-[...2 lines deleted...]
-      <c r="C145" t="s">
+      <c r="H145" t="s">
         <v>548</v>
-      </c>
-[...13 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
+        <v>549</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>550</v>
+      </c>
+      <c r="D146" t="s">
+        <v>209</v>
+      </c>
+      <c r="E146" t="s">
+        <v>210</v>
+      </c>
+      <c r="F146" t="s">
+        <v>213</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>551</v>
       </c>
-      <c r="B146" t="s">
-[...2 lines deleted...]
-      <c r="C146" t="s">
+      <c r="H146" t="s">
         <v>552</v>
-      </c>
-[...13 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>553</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>554</v>
+      </c>
+      <c r="D147" t="s">
+        <v>209</v>
+      </c>
+      <c r="E147" t="s">
+        <v>210</v>
+      </c>
+      <c r="F147" t="s">
+        <v>213</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="B147" t="s">
-[...2 lines deleted...]
-      <c r="C147" t="s">
+      <c r="H147" t="s">
         <v>556</v>
-      </c>
-[...13 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>557</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>558</v>
+      </c>
+      <c r="D148" t="s">
+        <v>209</v>
+      </c>
+      <c r="E148" t="s">
+        <v>210</v>
+      </c>
+      <c r="F148" t="s">
+        <v>213</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="B148" t="s">
-[...2 lines deleted...]
-      <c r="C148" t="s">
+      <c r="H148" t="s">
         <v>560</v>
-      </c>
-[...13 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>561</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>562</v>
+      </c>
+      <c r="D149" t="s">
+        <v>209</v>
+      </c>
+      <c r="E149" t="s">
+        <v>210</v>
+      </c>
+      <c r="F149" t="s">
+        <v>213</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="B149" t="s">
-[...2 lines deleted...]
-      <c r="C149" t="s">
+      <c r="H149" t="s">
         <v>564</v>
-      </c>
-[...13 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>565</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>566</v>
+      </c>
+      <c r="D150" t="s">
+        <v>209</v>
+      </c>
+      <c r="E150" t="s">
+        <v>210</v>
+      </c>
+      <c r="F150" t="s">
+        <v>213</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="B150" t="s">
-[...2 lines deleted...]
-      <c r="C150" t="s">
+      <c r="H150" t="s">
         <v>568</v>
-      </c>
-[...13 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>569</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>570</v>
+      </c>
+      <c r="D151" t="s">
+        <v>209</v>
+      </c>
+      <c r="E151" t="s">
+        <v>210</v>
+      </c>
+      <c r="F151" t="s">
+        <v>213</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="B151" t="s">
-[...2 lines deleted...]
-      <c r="C151" t="s">
+      <c r="H151" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>573</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>574</v>
+      </c>
+      <c r="D152" t="s">
+        <v>209</v>
+      </c>
+      <c r="E152" t="s">
+        <v>210</v>
+      </c>
+      <c r="F152" t="s">
+        <v>213</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="B152" t="s">
-[...2 lines deleted...]
-      <c r="C152" t="s">
+      <c r="H152" t="s">
         <v>576</v>
-      </c>
-[...13 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>577</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>578</v>
+      </c>
+      <c r="D153" t="s">
+        <v>209</v>
+      </c>
+      <c r="E153" t="s">
+        <v>210</v>
+      </c>
+      <c r="F153" t="s">
+        <v>579</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="B153" t="s">
-[...2 lines deleted...]
-      <c r="C153" t="s">
+      <c r="H153" t="s">
         <v>581</v>
-      </c>
-[...13 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>582</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>583</v>
+      </c>
+      <c r="D154" t="s">
+        <v>209</v>
+      </c>
+      <c r="E154" t="s">
+        <v>210</v>
+      </c>
+      <c r="F154" t="s">
+        <v>579</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="B154" t="s">
-[...2 lines deleted...]
-      <c r="C154" t="s">
+      <c r="H154" t="s">
         <v>585</v>
-      </c>
-[...13 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>586</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>587</v>
+      </c>
+      <c r="D155" t="s">
+        <v>209</v>
+      </c>
+      <c r="E155" t="s">
+        <v>210</v>
+      </c>
+      <c r="F155" t="s">
+        <v>579</v>
+      </c>
+      <c r="G155" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="B155" t="s">
-[...2 lines deleted...]
-      <c r="C155" t="s">
+      <c r="H155" t="s">
         <v>589</v>
-      </c>
-[...13 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>590</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>591</v>
+      </c>
+      <c r="D156" t="s">
+        <v>209</v>
+      </c>
+      <c r="E156" t="s">
+        <v>210</v>
+      </c>
+      <c r="F156" t="s">
+        <v>213</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="B156" t="s">
-[...2 lines deleted...]
-      <c r="C156" t="s">
+      <c r="H156" t="s">
         <v>593</v>
-      </c>
-[...13 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>594</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>595</v>
+      </c>
+      <c r="D157" t="s">
+        <v>209</v>
+      </c>
+      <c r="E157" t="s">
+        <v>210</v>
+      </c>
+      <c r="F157" t="s">
+        <v>213</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="B157" t="s">
-[...2 lines deleted...]
-      <c r="C157" t="s">
+      <c r="H157" t="s">
         <v>597</v>
-      </c>
-[...13 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="D158" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E158" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F158" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="H158" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>602</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>603</v>
+      </c>
+      <c r="D159" t="s">
+        <v>209</v>
+      </c>
+      <c r="E159" t="s">
+        <v>210</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="B159" t="s">
-[...2 lines deleted...]
-      <c r="C159" t="s">
+      <c r="H159" t="s">
         <v>605</v>
-      </c>
-[...13 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>606</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>607</v>
+      </c>
+      <c r="D160" t="s">
+        <v>209</v>
+      </c>
+      <c r="E160" t="s">
+        <v>210</v>
+      </c>
+      <c r="F160" t="s">
+        <v>327</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>608</v>
       </c>
-      <c r="B160" t="s">
-[...2 lines deleted...]
-      <c r="C160" t="s">
+      <c r="H160" t="s">
         <v>609</v>
-      </c>
-[...13 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>610</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>611</v>
+      </c>
+      <c r="D161" t="s">
+        <v>209</v>
+      </c>
+      <c r="E161" t="s">
+        <v>210</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="B161" t="s">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="H161" t="s">
         <v>613</v>
-      </c>
-[...13 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>614</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>615</v>
+      </c>
+      <c r="D162" t="s">
+        <v>209</v>
+      </c>
+      <c r="E162" t="s">
+        <v>210</v>
+      </c>
+      <c r="F162" t="s">
+        <v>213</v>
+      </c>
+      <c r="G162" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="B162" t="s">
-[...2 lines deleted...]
-      <c r="C162" t="s">
+      <c r="H162" t="s">
         <v>617</v>
-      </c>
-[...13 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>618</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>619</v>
+      </c>
+      <c r="D163" t="s">
+        <v>209</v>
+      </c>
+      <c r="E163" t="s">
+        <v>210</v>
+      </c>
+      <c r="F163" t="s">
+        <v>236</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="B163" t="s">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="H163" t="s">
         <v>621</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>622</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>623</v>
+      </c>
+      <c r="D164" t="s">
+        <v>209</v>
+      </c>
+      <c r="E164" t="s">
+        <v>210</v>
+      </c>
+      <c r="F164" t="s">
+        <v>236</v>
+      </c>
+      <c r="G164" s="1" t="s">
         <v>624</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="H164" t="s">
         <v>625</v>
-      </c>
-[...13 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>626</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>627</v>
+      </c>
+      <c r="D165" t="s">
+        <v>209</v>
+      </c>
+      <c r="E165" t="s">
+        <v>210</v>
+      </c>
+      <c r="F165" t="s">
+        <v>367</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="B165" t="s">
-[...2 lines deleted...]
-      <c r="C165" t="s">
+      <c r="H165" t="s">
         <v>629</v>
-      </c>
-[...13 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>630</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>631</v>
+      </c>
+      <c r="D166" t="s">
+        <v>209</v>
+      </c>
+      <c r="E166" t="s">
+        <v>210</v>
+      </c>
+      <c r="F166" t="s">
+        <v>236</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="B166" t="s">
-[...2 lines deleted...]
-      <c r="C166" t="s">
+      <c r="H166" t="s">
         <v>633</v>
-      </c>
-[...13 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>634</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>635</v>
+      </c>
+      <c r="D167" t="s">
+        <v>209</v>
+      </c>
+      <c r="E167" t="s">
+        <v>210</v>
+      </c>
+      <c r="F167" t="s">
+        <v>236</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="B167" t="s">
-[...2 lines deleted...]
-      <c r="C167" t="s">
+      <c r="H167" t="s">
         <v>637</v>
-      </c>
-[...13 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>638</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
         <v>639</v>
       </c>
-      <c r="B168" t="s">
-[...2 lines deleted...]
-      <c r="C168" t="s">
+      <c r="D168" t="s">
+        <v>209</v>
+      </c>
+      <c r="E168" t="s">
+        <v>210</v>
+      </c>
+      <c r="F168" t="s">
+        <v>202</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H168" t="s">
         <v>640</v>
-      </c>
-[...13 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>641</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>642</v>
+      </c>
+      <c r="D169" t="s">
+        <v>209</v>
+      </c>
+      <c r="E169" t="s">
+        <v>210</v>
+      </c>
+      <c r="F169" t="s">
+        <v>579</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>643</v>
       </c>
-      <c r="B169" t="s">
-[...2 lines deleted...]
-      <c r="C169" t="s">
+      <c r="H169" t="s">
         <v>644</v>
-      </c>
-[...13 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="D170" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E170" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F170" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="H170" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>649</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>650</v>
+      </c>
+      <c r="D171" t="s">
+        <v>209</v>
+      </c>
+      <c r="E171" t="s">
+        <v>210</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="B171" t="s">
-[...2 lines deleted...]
-      <c r="C171" t="s">
+      <c r="H171" t="s">
         <v>652</v>
-      </c>
-[...13 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>653</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>654</v>
+      </c>
+      <c r="D172" t="s">
+        <v>209</v>
+      </c>
+      <c r="E172" t="s">
+        <v>210</v>
+      </c>
+      <c r="F172" t="s">
+        <v>236</v>
+      </c>
+      <c r="G172" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="B172" t="s">
-[...2 lines deleted...]
-      <c r="C172" t="s">
+      <c r="H172" t="s">
         <v>656</v>
-      </c>
-[...13 lines deleted...]
-        <v>658</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>657</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>658</v>
+      </c>
+      <c r="D173" t="s">
+        <v>209</v>
+      </c>
+      <c r="E173" t="s">
+        <v>210</v>
+      </c>
+      <c r="F173" t="s">
+        <v>236</v>
+      </c>
+      <c r="G173" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="B173" t="s">
-[...2 lines deleted...]
-      <c r="C173" t="s">
+      <c r="H173" t="s">
         <v>660</v>
-      </c>
-[...13 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>661</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>662</v>
+      </c>
+      <c r="D174" t="s">
+        <v>209</v>
+      </c>
+      <c r="E174" t="s">
+        <v>210</v>
+      </c>
+      <c r="F174" t="s">
+        <v>202</v>
+      </c>
+      <c r="G174" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="B174" t="s">
-[...2 lines deleted...]
-      <c r="C174" t="s">
+      <c r="H174" t="s">
         <v>664</v>
-      </c>
-[...13 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>665</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>666</v>
+      </c>
+      <c r="D175" t="s">
+        <v>209</v>
+      </c>
+      <c r="E175" t="s">
+        <v>210</v>
+      </c>
+      <c r="F175" t="s">
+        <v>213</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="B175" t="s">
-[...2 lines deleted...]
-      <c r="C175" t="s">
+      <c r="H175" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>670</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>669</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>670</v>
+      </c>
+      <c r="D176" t="s">
+        <v>209</v>
+      </c>
+      <c r="E176" t="s">
+        <v>210</v>
+      </c>
+      <c r="F176" t="s">
+        <v>213</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>671</v>
       </c>
-      <c r="B176" t="s">
-[...2 lines deleted...]
-      <c r="C176" t="s">
+      <c r="H176" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>673</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>674</v>
+      </c>
+      <c r="D177" t="s">
+        <v>209</v>
+      </c>
+      <c r="E177" t="s">
+        <v>210</v>
+      </c>
+      <c r="F177" t="s">
+        <v>213</v>
+      </c>
+      <c r="G177" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="B177" t="s">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+      <c r="H177" t="s">
         <v>676</v>
-      </c>
-[...13 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>677</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>678</v>
+      </c>
+      <c r="D178" t="s">
+        <v>209</v>
+      </c>
+      <c r="E178" t="s">
+        <v>210</v>
+      </c>
+      <c r="F178" t="s">
+        <v>213</v>
+      </c>
+      <c r="G178" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="B178" t="s">
-[...2 lines deleted...]
-      <c r="C178" t="s">
+      <c r="H178" t="s">
         <v>680</v>
-      </c>
-[...13 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>681</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>682</v>
+      </c>
+      <c r="D179" t="s">
+        <v>209</v>
+      </c>
+      <c r="E179" t="s">
+        <v>210</v>
+      </c>
+      <c r="F179" t="s">
+        <v>213</v>
+      </c>
+      <c r="G179" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="B179" t="s">
-[...2 lines deleted...]
-      <c r="C179" t="s">
+      <c r="H179" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>685</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>686</v>
+      </c>
+      <c r="D180" t="s">
+        <v>209</v>
+      </c>
+      <c r="E180" t="s">
+        <v>210</v>
+      </c>
+      <c r="F180" t="s">
+        <v>213</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="B180" t="s">
-[...2 lines deleted...]
-      <c r="C180" t="s">
+      <c r="H180" t="s">
         <v>688</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>689</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
         <v>690</v>
       </c>
-      <c r="B181" t="s">
-[...2 lines deleted...]
-      <c r="C181" t="s">
+      <c r="D181" t="s">
+        <v>209</v>
+      </c>
+      <c r="E181" t="s">
+        <v>210</v>
+      </c>
+      <c r="F181" t="s">
+        <v>213</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H181" t="s">
         <v>691</v>
-      </c>
-[...13 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>692</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>693</v>
+      </c>
+      <c r="D182" t="s">
+        <v>209</v>
+      </c>
+      <c r="E182" t="s">
+        <v>210</v>
+      </c>
+      <c r="F182" t="s">
+        <v>229</v>
+      </c>
+      <c r="G182" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="B182" t="s">
-[...2 lines deleted...]
-      <c r="C182" t="s">
+      <c r="H182" t="s">
         <v>695</v>
-      </c>
-[...13 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>696</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>697</v>
+      </c>
+      <c r="D183" t="s">
+        <v>209</v>
+      </c>
+      <c r="E183" t="s">
+        <v>210</v>
+      </c>
+      <c r="F183" t="s">
+        <v>229</v>
+      </c>
+      <c r="G183" s="1" t="s">
         <v>698</v>
       </c>
-      <c r="B183" t="s">
-[...2 lines deleted...]
-      <c r="C183" t="s">
+      <c r="H183" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>700</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>701</v>
+      </c>
+      <c r="D184" t="s">
+        <v>209</v>
+      </c>
+      <c r="E184" t="s">
+        <v>210</v>
+      </c>
+      <c r="F184" t="s">
+        <v>229</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="B184" t="s">
-[...2 lines deleted...]
-      <c r="C184" t="s">
+      <c r="H184" t="s">
         <v>703</v>
-      </c>
-[...13 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>704</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>705</v>
+      </c>
+      <c r="D185" t="s">
+        <v>209</v>
+      </c>
+      <c r="E185" t="s">
+        <v>210</v>
+      </c>
+      <c r="F185" t="s">
+        <v>229</v>
+      </c>
+      <c r="G185" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="B185" t="s">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="H185" t="s">
         <v>707</v>
-      </c>
-[...13 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>708</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>709</v>
+      </c>
+      <c r="D186" t="s">
+        <v>209</v>
+      </c>
+      <c r="E186" t="s">
+        <v>210</v>
+      </c>
+      <c r="F186" t="s">
+        <v>229</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>710</v>
       </c>
-      <c r="B186" t="s">
-[...2 lines deleted...]
-      <c r="C186" t="s">
+      <c r="H186" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>712</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>713</v>
+      </c>
+      <c r="D187" t="s">
+        <v>209</v>
+      </c>
+      <c r="E187" t="s">
+        <v>210</v>
+      </c>
+      <c r="F187" t="s">
+        <v>714</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>715</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="C187" t="s">
+      <c r="H187" t="s">
         <v>716</v>
-      </c>
-[...13 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>717</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>718</v>
+      </c>
+      <c r="D188" t="s">
+        <v>209</v>
+      </c>
+      <c r="E188" t="s">
+        <v>210</v>
+      </c>
+      <c r="F188" t="s">
+        <v>229</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="B188" t="s">
-[...2 lines deleted...]
-      <c r="C188" t="s">
+      <c r="H188" t="s">
         <v>720</v>
-      </c>
-[...13 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>721</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>722</v>
+      </c>
+      <c r="D189" t="s">
+        <v>209</v>
+      </c>
+      <c r="E189" t="s">
+        <v>210</v>
+      </c>
+      <c r="F189" t="s">
+        <v>229</v>
+      </c>
+      <c r="G189" s="1" t="s">
         <v>723</v>
       </c>
-      <c r="B189" t="s">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="H189" t="s">
         <v>724</v>
-      </c>
-[...13 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>725</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>726</v>
+      </c>
+      <c r="D190" t="s">
+        <v>209</v>
+      </c>
+      <c r="E190" t="s">
+        <v>210</v>
+      </c>
+      <c r="F190" t="s">
+        <v>229</v>
+      </c>
+      <c r="G190" s="1" t="s">
         <v>727</v>
       </c>
-      <c r="B190" t="s">
-[...2 lines deleted...]
-      <c r="C190" t="s">
+      <c r="H190" t="s">
         <v>728</v>
-      </c>
-[...13 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>729</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>730</v>
+      </c>
+      <c r="D191" t="s">
+        <v>209</v>
+      </c>
+      <c r="E191" t="s">
+        <v>210</v>
+      </c>
+      <c r="F191" t="s">
+        <v>714</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="B191" t="s">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="H191" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>733</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>734</v>
+      </c>
+      <c r="D192" t="s">
+        <v>209</v>
+      </c>
+      <c r="E192" t="s">
+        <v>210</v>
+      </c>
+      <c r="F192" t="s">
+        <v>714</v>
+      </c>
+      <c r="G192" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="B192" t="s">
-[...2 lines deleted...]
-      <c r="C192" t="s">
+      <c r="H192" t="s">
         <v>736</v>
-      </c>
-[...13 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>737</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>738</v>
+      </c>
+      <c r="D193" t="s">
+        <v>209</v>
+      </c>
+      <c r="E193" t="s">
+        <v>210</v>
+      </c>
+      <c r="F193" t="s">
+        <v>229</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="B193" t="s">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="H193" t="s">
         <v>740</v>
-      </c>
-[...13 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>741</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>742</v>
+      </c>
+      <c r="D194" t="s">
+        <v>209</v>
+      </c>
+      <c r="E194" t="s">
+        <v>210</v>
+      </c>
+      <c r="F194" t="s">
+        <v>229</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="B194" t="s">
-[...2 lines deleted...]
-      <c r="C194" t="s">
+      <c r="H194" t="s">
         <v>744</v>
-      </c>
-[...13 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>745</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
         <v>746</v>
       </c>
-      <c r="B195" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D195" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E195" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F195" t="s">
-        <v>13</v>
+        <v>229</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H195" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>748</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
         <v>749</v>
       </c>
-      <c r="B196" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D196" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E196" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F196" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>751</v>
+        <v>19</v>
       </c>
       <c r="H196" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="D197" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E197" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F197" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="H197" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>755</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>756</v>
+      </c>
+      <c r="D198" t="s">
+        <v>209</v>
+      </c>
+      <c r="E198" t="s">
+        <v>210</v>
+      </c>
+      <c r="F198" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="B198" t="s">
-[...2 lines deleted...]
-      <c r="C198" t="s">
+      <c r="H198" t="s">
         <v>758</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>759</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>760</v>
+      </c>
+      <c r="D199" t="s">
+        <v>209</v>
+      </c>
+      <c r="E199" t="s">
+        <v>210</v>
+      </c>
+      <c r="F199" t="s">
+        <v>213</v>
+      </c>
+      <c r="G199" s="1" t="s">
         <v>761</v>
       </c>
-      <c r="B199" t="s">
-[...2 lines deleted...]
-      <c r="C199" t="s">
+      <c r="H199" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>763</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>764</v>
+      </c>
+      <c r="D200" t="s">
+        <v>209</v>
+      </c>
+      <c r="E200" t="s">
+        <v>210</v>
+      </c>
+      <c r="F200" t="s">
+        <v>246</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="B200" t="s">
-[...2 lines deleted...]
-      <c r="C200" t="s">
+      <c r="H200" t="s">
         <v>766</v>
-      </c>
-[...13 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>767</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>768</v>
+      </c>
+      <c r="D201" t="s">
+        <v>209</v>
+      </c>
+      <c r="E201" t="s">
+        <v>210</v>
+      </c>
+      <c r="F201" t="s">
+        <v>236</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>769</v>
       </c>
-      <c r="B201" t="s">
-[...2 lines deleted...]
-      <c r="C201" t="s">
+      <c r="H201" t="s">
         <v>770</v>
-      </c>
-[...13 lines deleted...]
-        <v>772</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>771</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>772</v>
+      </c>
+      <c r="D202" t="s">
+        <v>209</v>
+      </c>
+      <c r="E202" t="s">
+        <v>210</v>
+      </c>
+      <c r="F202" t="s">
+        <v>236</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="B202" t="s">
-[...2 lines deleted...]
-      <c r="C202" t="s">
+      <c r="H202" t="s">
         <v>774</v>
-      </c>
-[...13 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>775</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>776</v>
+      </c>
+      <c r="D203" t="s">
+        <v>209</v>
+      </c>
+      <c r="E203" t="s">
+        <v>210</v>
+      </c>
+      <c r="F203" t="s">
+        <v>213</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="B203" t="s">
-[...2 lines deleted...]
-      <c r="C203" t="s">
+      <c r="H203" t="s">
         <v>778</v>
-      </c>
-[...13 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>779</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>780</v>
+      </c>
+      <c r="D204" t="s">
+        <v>209</v>
+      </c>
+      <c r="E204" t="s">
+        <v>210</v>
+      </c>
+      <c r="F204" t="s">
+        <v>213</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="B204" t="s">
-[...2 lines deleted...]
-      <c r="C204" t="s">
+      <c r="H204" t="s">
         <v>782</v>
-      </c>
-[...13 lines deleted...]
-        <v>784</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>783</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>784</v>
+      </c>
+      <c r="D205" t="s">
+        <v>209</v>
+      </c>
+      <c r="E205" t="s">
+        <v>210</v>
+      </c>
+      <c r="F205" t="s">
+        <v>213</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="B205" t="s">
-[...2 lines deleted...]
-      <c r="C205" t="s">
+      <c r="H205" t="s">
         <v>786</v>
-      </c>
-[...13 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>787</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
         <v>788</v>
       </c>
-      <c r="B206" t="s">
-[...2 lines deleted...]
-      <c r="C206" t="s">
+      <c r="D206" t="s">
+        <v>209</v>
+      </c>
+      <c r="E206" t="s">
+        <v>210</v>
+      </c>
+      <c r="F206" t="s">
+        <v>213</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H206" t="s">
         <v>789</v>
-      </c>
-[...13 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>790</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>791</v>
+      </c>
+      <c r="D207" t="s">
+        <v>209</v>
+      </c>
+      <c r="E207" t="s">
+        <v>210</v>
+      </c>
+      <c r="F207" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="B207" t="s">
-[...2 lines deleted...]
-      <c r="C207" t="s">
+      <c r="H207" t="s">
         <v>793</v>
-      </c>
-[...13 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>794</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>795</v>
+      </c>
+      <c r="D208" t="s">
+        <v>209</v>
+      </c>
+      <c r="E208" t="s">
+        <v>210</v>
+      </c>
+      <c r="F208" t="s">
+        <v>236</v>
+      </c>
+      <c r="G208" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="B208" t="s">
-[...2 lines deleted...]
-      <c r="C208" t="s">
+      <c r="H208" t="s">
         <v>797</v>
-      </c>
-[...13 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>798</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>799</v>
+      </c>
+      <c r="D209" t="s">
+        <v>209</v>
+      </c>
+      <c r="E209" t="s">
+        <v>210</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="1" t="s">
         <v>800</v>
       </c>
-      <c r="B209" t="s">
-[...2 lines deleted...]
-      <c r="C209" t="s">
+      <c r="H209" t="s">
         <v>801</v>
-      </c>
-[...13 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>802</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>803</v>
+      </c>
+      <c r="D210" t="s">
+        <v>209</v>
+      </c>
+      <c r="E210" t="s">
+        <v>210</v>
+      </c>
+      <c r="F210" t="s">
+        <v>236</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="B210" t="s">
-[...2 lines deleted...]
-      <c r="C210" t="s">
+      <c r="H210" t="s">
         <v>805</v>
-      </c>
-[...13 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>806</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>807</v>
+      </c>
+      <c r="D211" t="s">
+        <v>209</v>
+      </c>
+      <c r="E211" t="s">
+        <v>210</v>
+      </c>
+      <c r="F211" t="s">
+        <v>246</v>
+      </c>
+      <c r="G211" s="1" t="s">
         <v>808</v>
       </c>
-      <c r="B211" t="s">
-[...2 lines deleted...]
-      <c r="C211" t="s">
+      <c r="H211" t="s">
         <v>809</v>
-      </c>
-[...13 lines deleted...]
-        <v>811</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>810</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>811</v>
+      </c>
+      <c r="D212" t="s">
+        <v>209</v>
+      </c>
+      <c r="E212" t="s">
+        <v>210</v>
+      </c>
+      <c r="F212" t="s">
+        <v>213</v>
+      </c>
+      <c r="G212" s="1" t="s">
         <v>812</v>
       </c>
-      <c r="B212" t="s">
-[...2 lines deleted...]
-      <c r="C212" t="s">
+      <c r="H212" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>814</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>815</v>
+      </c>
+      <c r="D213" t="s">
+        <v>209</v>
+      </c>
+      <c r="E213" t="s">
+        <v>210</v>
+      </c>
+      <c r="F213" t="s">
+        <v>213</v>
+      </c>
+      <c r="G213" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="B213" t="s">
-[...2 lines deleted...]
-      <c r="C213" t="s">
+      <c r="H213" t="s">
         <v>817</v>
-      </c>
-[...13 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>818</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>819</v>
+      </c>
+      <c r="D214" t="s">
+        <v>209</v>
+      </c>
+      <c r="E214" t="s">
+        <v>210</v>
+      </c>
+      <c r="F214" t="s">
+        <v>213</v>
+      </c>
+      <c r="G214" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="B214" t="s">
-[...2 lines deleted...]
-      <c r="C214" t="s">
+      <c r="H214" t="s">
         <v>821</v>
-      </c>
-[...13 lines deleted...]
-        <v>823</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>822</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>823</v>
+      </c>
+      <c r="D215" t="s">
+        <v>209</v>
+      </c>
+      <c r="E215" t="s">
+        <v>210</v>
+      </c>
+      <c r="F215" t="s">
+        <v>213</v>
+      </c>
+      <c r="G215" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="B215" t="s">
-[...2 lines deleted...]
-      <c r="C215" t="s">
+      <c r="H215" t="s">
         <v>825</v>
-      </c>
-[...13 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>826</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>827</v>
+      </c>
+      <c r="D216" t="s">
+        <v>209</v>
+      </c>
+      <c r="E216" t="s">
+        <v>210</v>
+      </c>
+      <c r="F216" t="s">
+        <v>246</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="B216" t="s">
-[...2 lines deleted...]
-      <c r="C216" t="s">
+      <c r="H216" t="s">
         <v>829</v>
-      </c>
-[...13 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>830</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>831</v>
+      </c>
+      <c r="D217" t="s">
+        <v>209</v>
+      </c>
+      <c r="E217" t="s">
+        <v>210</v>
+      </c>
+      <c r="F217" t="s">
+        <v>229</v>
+      </c>
+      <c r="G217" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="B217" t="s">
-[...2 lines deleted...]
-      <c r="C217" t="s">
+      <c r="H217" t="s">
         <v>833</v>
-      </c>
-[...13 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>834</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>835</v>
+      </c>
+      <c r="D218" t="s">
+        <v>209</v>
+      </c>
+      <c r="E218" t="s">
+        <v>210</v>
+      </c>
+      <c r="F218" t="s">
+        <v>229</v>
+      </c>
+      <c r="G218" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="B218" t="s">
-[...2 lines deleted...]
-      <c r="C218" t="s">
+      <c r="H218" t="s">
         <v>837</v>
-      </c>
-[...13 lines deleted...]
-        <v>839</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>838</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>839</v>
+      </c>
+      <c r="D219" t="s">
+        <v>209</v>
+      </c>
+      <c r="E219" t="s">
+        <v>210</v>
+      </c>
+      <c r="F219" t="s">
+        <v>229</v>
+      </c>
+      <c r="G219" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="B219" t="s">
-[...2 lines deleted...]
-      <c r="C219" t="s">
+      <c r="H219" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>842</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>843</v>
+      </c>
+      <c r="D220" t="s">
+        <v>209</v>
+      </c>
+      <c r="E220" t="s">
+        <v>210</v>
+      </c>
+      <c r="F220" t="s">
+        <v>229</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="B220" t="s">
-[...2 lines deleted...]
-      <c r="C220" t="s">
+      <c r="H220" t="s">
         <v>845</v>
-      </c>
-[...13 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>846</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>847</v>
+      </c>
+      <c r="D221" t="s">
+        <v>209</v>
+      </c>
+      <c r="E221" t="s">
+        <v>210</v>
+      </c>
+      <c r="F221" t="s">
+        <v>229</v>
+      </c>
+      <c r="G221" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="B221" t="s">
-[...2 lines deleted...]
-      <c r="C221" t="s">
+      <c r="H221" t="s">
         <v>849</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>850</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>851</v>
+      </c>
+      <c r="D222" t="s">
+        <v>209</v>
+      </c>
+      <c r="E222" t="s">
+        <v>210</v>
+      </c>
+      <c r="F222" t="s">
+        <v>229</v>
+      </c>
+      <c r="G222" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="B222" t="s">
-[...2 lines deleted...]
-      <c r="C222" t="s">
+      <c r="H222" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>855</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>854</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>855</v>
+      </c>
+      <c r="D223" t="s">
+        <v>209</v>
+      </c>
+      <c r="E223" t="s">
+        <v>210</v>
+      </c>
+      <c r="F223" t="s">
+        <v>229</v>
+      </c>
+      <c r="G223" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="B223" t="s">
-[...2 lines deleted...]
-      <c r="C223" t="s">
+      <c r="H223" t="s">
         <v>857</v>
-      </c>
-[...13 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>858</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>859</v>
+      </c>
+      <c r="D224" t="s">
+        <v>209</v>
+      </c>
+      <c r="E224" t="s">
+        <v>210</v>
+      </c>
+      <c r="F224" t="s">
+        <v>229</v>
+      </c>
+      <c r="G224" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="B224" t="s">
-[...2 lines deleted...]
-      <c r="C224" t="s">
+      <c r="H224" t="s">
         <v>861</v>
-      </c>
-[...13 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>862</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>863</v>
+      </c>
+      <c r="D225" t="s">
+        <v>209</v>
+      </c>
+      <c r="E225" t="s">
+        <v>210</v>
+      </c>
+      <c r="F225" t="s">
+        <v>236</v>
+      </c>
+      <c r="G225" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="B225" t="s">
-[...2 lines deleted...]
-      <c r="C225" t="s">
+      <c r="H225" t="s">
         <v>865</v>
-      </c>
-[...13 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>866</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>867</v>
+      </c>
+      <c r="D226" t="s">
+        <v>209</v>
+      </c>
+      <c r="E226" t="s">
+        <v>210</v>
+      </c>
+      <c r="F226" t="s">
+        <v>202</v>
+      </c>
+      <c r="G226" s="1" t="s">
         <v>868</v>
       </c>
-      <c r="B226" t="s">
-[...2 lines deleted...]
-      <c r="C226" t="s">
+      <c r="H226" t="s">
         <v>869</v>
-      </c>
-[...13 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>870</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>871</v>
+      </c>
+      <c r="D227" t="s">
+        <v>209</v>
+      </c>
+      <c r="E227" t="s">
+        <v>210</v>
+      </c>
+      <c r="F227" t="s">
+        <v>213</v>
+      </c>
+      <c r="G227" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="B227" t="s">
-[...2 lines deleted...]
-      <c r="C227" t="s">
+      <c r="H227" t="s">
         <v>873</v>
-      </c>
-[...13 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>874</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>875</v>
+      </c>
+      <c r="D228" t="s">
+        <v>209</v>
+      </c>
+      <c r="E228" t="s">
+        <v>210</v>
+      </c>
+      <c r="F228" t="s">
+        <v>213</v>
+      </c>
+      <c r="G228" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="B228" t="s">
-[...2 lines deleted...]
-      <c r="C228" t="s">
+      <c r="H228" t="s">
         <v>877</v>
-      </c>
-[...13 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
+        <v>878</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>879</v>
+      </c>
+      <c r="D229" t="s">
+        <v>209</v>
+      </c>
+      <c r="E229" t="s">
+        <v>210</v>
+      </c>
+      <c r="F229" t="s">
+        <v>302</v>
+      </c>
+      <c r="G229" s="1" t="s">
         <v>880</v>
       </c>
-      <c r="B229" t="s">
-[...2 lines deleted...]
-      <c r="C229" t="s">
+      <c r="H229" t="s">
         <v>881</v>
-      </c>
-[...13 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
+        <v>882</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>883</v>
+      </c>
+      <c r="D230" t="s">
+        <v>209</v>
+      </c>
+      <c r="E230" t="s">
+        <v>210</v>
+      </c>
+      <c r="F230" t="s">
+        <v>236</v>
+      </c>
+      <c r="G230" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="B230" t="s">
-[...2 lines deleted...]
-      <c r="C230" t="s">
+      <c r="H230" t="s">
         <v>885</v>
-      </c>
-[...13 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>886</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>887</v>
+      </c>
+      <c r="D231" t="s">
+        <v>209</v>
+      </c>
+      <c r="E231" t="s">
+        <v>210</v>
+      </c>
+      <c r="F231" t="s">
+        <v>236</v>
+      </c>
+      <c r="G231" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="B231" t="s">
-[...2 lines deleted...]
-      <c r="C231" t="s">
+      <c r="H231" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>891</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>890</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>891</v>
+      </c>
+      <c r="D232" t="s">
+        <v>209</v>
+      </c>
+      <c r="E232" t="s">
+        <v>210</v>
+      </c>
+      <c r="F232" t="s">
+        <v>229</v>
+      </c>
+      <c r="G232" s="1" t="s">
         <v>892</v>
       </c>
-      <c r="B232" t="s">
-[...2 lines deleted...]
-      <c r="C232" t="s">
+      <c r="H232" t="s">
         <v>893</v>
-      </c>
-[...13 lines deleted...]
-        <v>895</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>894</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>895</v>
+      </c>
+      <c r="D233" t="s">
+        <v>209</v>
+      </c>
+      <c r="E233" t="s">
+        <v>210</v>
+      </c>
+      <c r="F233" t="s">
+        <v>213</v>
+      </c>
+      <c r="G233" s="1" t="s">
         <v>896</v>
       </c>
-      <c r="B233" t="s">
-[...2 lines deleted...]
-      <c r="C233" t="s">
+      <c r="H233" t="s">
         <v>897</v>
-      </c>
-[...13 lines deleted...]
-        <v>899</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>898</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>899</v>
+      </c>
+      <c r="D234" t="s">
+        <v>209</v>
+      </c>
+      <c r="E234" t="s">
+        <v>210</v>
+      </c>
+      <c r="F234" t="s">
+        <v>229</v>
+      </c>
+      <c r="G234" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="B234" t="s">
-[...2 lines deleted...]
-      <c r="C234" t="s">
+      <c r="H234" t="s">
         <v>901</v>
-      </c>
-[...13 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>902</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>903</v>
+      </c>
+      <c r="D235" t="s">
+        <v>209</v>
+      </c>
+      <c r="E235" t="s">
+        <v>210</v>
+      </c>
+      <c r="F235" t="s">
+        <v>229</v>
+      </c>
+      <c r="G235" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="B235" t="s">
-[...2 lines deleted...]
-      <c r="C235" t="s">
+      <c r="H235" t="s">
         <v>905</v>
-      </c>
-[...13 lines deleted...]
-        <v>907</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>906</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>907</v>
+      </c>
+      <c r="D236" t="s">
+        <v>209</v>
+      </c>
+      <c r="E236" t="s">
+        <v>210</v>
+      </c>
+      <c r="F236" t="s">
+        <v>229</v>
+      </c>
+      <c r="G236" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="B236" t="s">
-[...2 lines deleted...]
-      <c r="C236" t="s">
+      <c r="H236" t="s">
         <v>909</v>
-      </c>
-[...13 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>910</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>911</v>
+      </c>
+      <c r="D237" t="s">
+        <v>209</v>
+      </c>
+      <c r="E237" t="s">
+        <v>210</v>
+      </c>
+      <c r="F237" t="s">
+        <v>236</v>
+      </c>
+      <c r="G237" s="1" t="s">
         <v>912</v>
       </c>
-      <c r="B237" t="s">
-[...2 lines deleted...]
-      <c r="C237" t="s">
+      <c r="H237" t="s">
         <v>913</v>
-      </c>
-[...13 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>914</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>915</v>
+      </c>
+      <c r="D238" t="s">
+        <v>209</v>
+      </c>
+      <c r="E238" t="s">
+        <v>210</v>
+      </c>
+      <c r="F238" t="s">
+        <v>13</v>
+      </c>
+      <c r="G238" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="B238" t="s">
-[...2 lines deleted...]
-      <c r="C238" t="s">
+      <c r="H238" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>919</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>918</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>919</v>
+      </c>
+      <c r="D239" t="s">
+        <v>209</v>
+      </c>
+      <c r="E239" t="s">
+        <v>210</v>
+      </c>
+      <c r="F239" t="s">
+        <v>213</v>
+      </c>
+      <c r="G239" s="1" t="s">
         <v>920</v>
       </c>
-      <c r="B239" t="s">
-[...2 lines deleted...]
-      <c r="C239" t="s">
+      <c r="H239" t="s">
         <v>921</v>
-      </c>
-[...13 lines deleted...]
-        <v>923</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>922</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>923</v>
+      </c>
+      <c r="D240" t="s">
+        <v>209</v>
+      </c>
+      <c r="E240" t="s">
+        <v>210</v>
+      </c>
+      <c r="F240" t="s">
+        <v>302</v>
+      </c>
+      <c r="G240" s="1" t="s">
         <v>924</v>
       </c>
-      <c r="B240" t="s">
-[...2 lines deleted...]
-      <c r="C240" t="s">
+      <c r="H240" t="s">
         <v>925</v>
-      </c>
-[...13 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>926</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>927</v>
+      </c>
+      <c r="D241" t="s">
+        <v>209</v>
+      </c>
+      <c r="E241" t="s">
+        <v>210</v>
+      </c>
+      <c r="F241" t="s">
+        <v>213</v>
+      </c>
+      <c r="G241" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="B241" t="s">
-[...2 lines deleted...]
-      <c r="C241" t="s">
+      <c r="H241" t="s">
         <v>929</v>
-      </c>
-[...13 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>930</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>931</v>
+      </c>
+      <c r="D242" t="s">
+        <v>209</v>
+      </c>
+      <c r="E242" t="s">
+        <v>210</v>
+      </c>
+      <c r="F242" t="s">
+        <v>213</v>
+      </c>
+      <c r="G242" s="1" t="s">
         <v>932</v>
       </c>
-      <c r="B242" t="s">
-[...2 lines deleted...]
-      <c r="C242" t="s">
+      <c r="H242" t="s">
         <v>933</v>
-      </c>
-[...13 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>934</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>935</v>
+      </c>
+      <c r="D243" t="s">
+        <v>209</v>
+      </c>
+      <c r="E243" t="s">
+        <v>210</v>
+      </c>
+      <c r="F243" t="s">
+        <v>213</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>936</v>
       </c>
-      <c r="B243" t="s">
-[...2 lines deleted...]
-      <c r="C243" t="s">
+      <c r="H243" t="s">
         <v>937</v>
-      </c>
-[...13 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>938</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>939</v>
+      </c>
+      <c r="D244" t="s">
+        <v>209</v>
+      </c>
+      <c r="E244" t="s">
+        <v>210</v>
+      </c>
+      <c r="F244" t="s">
+        <v>213</v>
+      </c>
+      <c r="G244" s="1" t="s">
         <v>940</v>
       </c>
-      <c r="B244" t="s">
-[...2 lines deleted...]
-      <c r="C244" t="s">
+      <c r="H244" t="s">
         <v>941</v>
-      </c>
-[...13 lines deleted...]
-        <v>943</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>942</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>943</v>
+      </c>
+      <c r="D245" t="s">
+        <v>209</v>
+      </c>
+      <c r="E245" t="s">
+        <v>210</v>
+      </c>
+      <c r="F245" t="s">
+        <v>213</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>944</v>
       </c>
-      <c r="B245" t="s">
-[...2 lines deleted...]
-      <c r="C245" t="s">
+      <c r="H245" t="s">
         <v>945</v>
-      </c>
-[...13 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>946</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>947</v>
+      </c>
+      <c r="D246" t="s">
+        <v>209</v>
+      </c>
+      <c r="E246" t="s">
+        <v>210</v>
+      </c>
+      <c r="F246" t="s">
+        <v>229</v>
+      </c>
+      <c r="G246" s="1" t="s">
         <v>948</v>
       </c>
-      <c r="B246" t="s">
-[...2 lines deleted...]
-      <c r="C246" t="s">
+      <c r="H246" t="s">
         <v>949</v>
-      </c>
-[...13 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>950</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>951</v>
+      </c>
+      <c r="D247" t="s">
+        <v>209</v>
+      </c>
+      <c r="E247" t="s">
+        <v>210</v>
+      </c>
+      <c r="F247" t="s">
+        <v>229</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="B247" t="s">
-[...2 lines deleted...]
-      <c r="C247" t="s">
+      <c r="H247" t="s">
         <v>953</v>
-      </c>
-[...13 lines deleted...]
-        <v>955</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>954</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>955</v>
+      </c>
+      <c r="D248" t="s">
+        <v>209</v>
+      </c>
+      <c r="E248" t="s">
+        <v>210</v>
+      </c>
+      <c r="F248" t="s">
+        <v>229</v>
+      </c>
+      <c r="G248" s="1" t="s">
         <v>956</v>
       </c>
-      <c r="B248" t="s">
-[...2 lines deleted...]
-      <c r="C248" t="s">
+      <c r="H248" t="s">
         <v>957</v>
-      </c>
-[...13 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>958</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>959</v>
+      </c>
+      <c r="D249" t="s">
+        <v>209</v>
+      </c>
+      <c r="E249" t="s">
+        <v>210</v>
+      </c>
+      <c r="F249" t="s">
+        <v>229</v>
+      </c>
+      <c r="G249" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="B249" t="s">
-[...2 lines deleted...]
-      <c r="C249" t="s">
+      <c r="H249" t="s">
         <v>961</v>
-      </c>
-[...13 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>962</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>963</v>
+      </c>
+      <c r="D250" t="s">
+        <v>209</v>
+      </c>
+      <c r="E250" t="s">
+        <v>210</v>
+      </c>
+      <c r="F250" t="s">
+        <v>229</v>
+      </c>
+      <c r="G250" s="1" t="s">
         <v>964</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="H250" t="s">
         <v>965</v>
-      </c>
-[...13 lines deleted...]
-        <v>967</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>966</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>967</v>
+      </c>
+      <c r="D251" t="s">
+        <v>209</v>
+      </c>
+      <c r="E251" t="s">
+        <v>210</v>
+      </c>
+      <c r="F251" t="s">
+        <v>229</v>
+      </c>
+      <c r="G251" s="1" t="s">
         <v>968</v>
       </c>
-      <c r="B251" t="s">
-[...2 lines deleted...]
-      <c r="C251" t="s">
+      <c r="H251" t="s">
         <v>969</v>
-      </c>
-[...13 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>970</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>971</v>
+      </c>
+      <c r="D252" t="s">
+        <v>209</v>
+      </c>
+      <c r="E252" t="s">
+        <v>210</v>
+      </c>
+      <c r="F252" t="s">
+        <v>229</v>
+      </c>
+      <c r="G252" s="1" t="s">
         <v>972</v>
       </c>
-      <c r="B252" t="s">
-[...2 lines deleted...]
-      <c r="C252" t="s">
+      <c r="H252" t="s">
         <v>973</v>
-      </c>
-[...13 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>974</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>975</v>
+      </c>
+      <c r="D253" t="s">
+        <v>209</v>
+      </c>
+      <c r="E253" t="s">
+        <v>210</v>
+      </c>
+      <c r="F253" t="s">
+        <v>579</v>
+      </c>
+      <c r="G253" s="1" t="s">
         <v>976</v>
       </c>
-      <c r="B253" t="s">
-[...2 lines deleted...]
-      <c r="C253" t="s">
+      <c r="H253" t="s">
         <v>977</v>
-      </c>
-[...13 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>978</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>979</v>
+      </c>
+      <c r="D254" t="s">
+        <v>209</v>
+      </c>
+      <c r="E254" t="s">
+        <v>210</v>
+      </c>
+      <c r="F254" t="s">
+        <v>213</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>980</v>
       </c>
-      <c r="B254" t="s">
-[...2 lines deleted...]
-      <c r="C254" t="s">
+      <c r="H254" t="s">
         <v>981</v>
-      </c>
-[...13 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>982</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>983</v>
+      </c>
+      <c r="D255" t="s">
+        <v>209</v>
+      </c>
+      <c r="E255" t="s">
+        <v>210</v>
+      </c>
+      <c r="F255" t="s">
+        <v>213</v>
+      </c>
+      <c r="G255" s="1" t="s">
         <v>984</v>
       </c>
-      <c r="B255" t="s">
-[...2 lines deleted...]
-      <c r="C255" t="s">
+      <c r="H255" t="s">
         <v>985</v>
-      </c>
-[...13 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>986</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>987</v>
+      </c>
+      <c r="D256" t="s">
+        <v>209</v>
+      </c>
+      <c r="E256" t="s">
+        <v>210</v>
+      </c>
+      <c r="F256" t="s">
+        <v>306</v>
+      </c>
+      <c r="G256" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="B256" t="s">
-[...2 lines deleted...]
-      <c r="C256" t="s">
+      <c r="H256" t="s">
         <v>989</v>
-      </c>
-[...13 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>990</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>991</v>
+      </c>
+      <c r="D257" t="s">
+        <v>209</v>
+      </c>
+      <c r="E257" t="s">
+        <v>210</v>
+      </c>
+      <c r="F257" t="s">
+        <v>229</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="B257" t="s">
-[...2 lines deleted...]
-      <c r="C257" t="s">
+      <c r="H257" t="s">
         <v>993</v>
-      </c>
-[...13 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>994</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>995</v>
+      </c>
+      <c r="D258" t="s">
+        <v>209</v>
+      </c>
+      <c r="E258" t="s">
+        <v>210</v>
+      </c>
+      <c r="F258" t="s">
+        <v>236</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="B258" t="s">
-[...2 lines deleted...]
-      <c r="C258" t="s">
+      <c r="H258" t="s">
         <v>997</v>
-      </c>
-[...13 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>998</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>999</v>
+      </c>
+      <c r="D259" t="s">
+        <v>209</v>
+      </c>
+      <c r="E259" t="s">
+        <v>210</v>
+      </c>
+      <c r="F259" t="s">
+        <v>229</v>
+      </c>
+      <c r="G259" s="1" t="s">
         <v>1000</v>
       </c>
-      <c r="B259" t="s">
-[...2 lines deleted...]
-      <c r="C259" t="s">
+      <c r="H259" t="s">
         <v>1001</v>
-      </c>
-[...13 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D260" t="s">
+        <v>209</v>
+      </c>
+      <c r="E260" t="s">
+        <v>210</v>
+      </c>
+      <c r="F260" t="s">
+        <v>229</v>
+      </c>
+      <c r="G260" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="B260" t="s">
-[...2 lines deleted...]
-      <c r="C260" t="s">
+      <c r="H260" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D261" t="s">
+        <v>209</v>
+      </c>
+      <c r="E261" t="s">
+        <v>210</v>
+      </c>
+      <c r="F261" t="s">
+        <v>229</v>
+      </c>
+      <c r="G261" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="B261" t="s">
-[...2 lines deleted...]
-      <c r="C261" t="s">
+      <c r="H261" t="s">
         <v>1009</v>
-      </c>
-[...13 lines deleted...]
-        <v>1011</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D262" t="s">
+        <v>209</v>
+      </c>
+      <c r="E262" t="s">
+        <v>210</v>
+      </c>
+      <c r="F262" t="s">
+        <v>229</v>
+      </c>
+      <c r="G262" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="B262" t="s">
-[...2 lines deleted...]
-      <c r="C262" t="s">
+      <c r="H262" t="s">
         <v>1013</v>
-      </c>
-[...13 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D263" t="s">
+        <v>209</v>
+      </c>
+      <c r="E263" t="s">
+        <v>210</v>
+      </c>
+      <c r="F263" t="s">
+        <v>229</v>
+      </c>
+      <c r="G263" s="1" t="s">
         <v>1016</v>
       </c>
-      <c r="B263" t="s">
-[...2 lines deleted...]
-      <c r="C263" t="s">
+      <c r="H263" t="s">
         <v>1017</v>
-      </c>
-[...13 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D264" t="s">
+        <v>209</v>
+      </c>
+      <c r="E264" t="s">
+        <v>210</v>
+      </c>
+      <c r="F264" t="s">
+        <v>302</v>
+      </c>
+      <c r="G264" s="1" t="s">
         <v>1020</v>
       </c>
-      <c r="B264" t="s">
-[...2 lines deleted...]
-      <c r="C264" t="s">
+      <c r="H264" t="s">
         <v>1021</v>
-      </c>
-[...13 lines deleted...]
-        <v>1023</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D265" t="s">
+        <v>209</v>
+      </c>
+      <c r="E265" t="s">
+        <v>210</v>
+      </c>
+      <c r="F265" t="s">
+        <v>229</v>
+      </c>
+      <c r="G265" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="B265" t="s">
-[...2 lines deleted...]
-      <c r="C265" t="s">
+      <c r="H265" t="s">
         <v>1025</v>
-      </c>
-[...13 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D266" t="s">
+        <v>209</v>
+      </c>
+      <c r="E266" t="s">
+        <v>210</v>
+      </c>
+      <c r="F266" t="s">
+        <v>229</v>
+      </c>
+      <c r="G266" s="1" t="s">
         <v>1028</v>
       </c>
-      <c r="B266" t="s">
-[...2 lines deleted...]
-      <c r="C266" t="s">
+      <c r="H266" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D267" t="s">
+        <v>209</v>
+      </c>
+      <c r="E267" t="s">
+        <v>210</v>
+      </c>
+      <c r="F267" t="s">
+        <v>229</v>
+      </c>
+      <c r="G267" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="B267" t="s">
-[...2 lines deleted...]
-      <c r="C267" t="s">
+      <c r="H267" t="s">
         <v>1033</v>
-      </c>
-[...13 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D268" t="s">
+        <v>209</v>
+      </c>
+      <c r="E268" t="s">
+        <v>210</v>
+      </c>
+      <c r="F268" t="s">
+        <v>229</v>
+      </c>
+      <c r="G268" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="B268" t="s">
-[...2 lines deleted...]
-      <c r="C268" t="s">
+      <c r="H268" t="s">
         <v>1037</v>
-      </c>
-[...13 lines deleted...]
-        <v>1039</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D269" t="s">
+        <v>209</v>
+      </c>
+      <c r="E269" t="s">
+        <v>210</v>
+      </c>
+      <c r="F269" t="s">
+        <v>229</v>
+      </c>
+      <c r="G269" s="1" t="s">
         <v>1040</v>
       </c>
-      <c r="B269" t="s">
-[...2 lines deleted...]
-      <c r="C269" t="s">
+      <c r="H269" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1043</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D270" t="s">
+        <v>209</v>
+      </c>
+      <c r="E270" t="s">
+        <v>210</v>
+      </c>
+      <c r="F270" t="s">
+        <v>229</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>1044</v>
       </c>
-      <c r="B270" t="s">
-[...2 lines deleted...]
-      <c r="C270" t="s">
+      <c r="H270" t="s">
         <v>1045</v>
-      </c>
-[...13 lines deleted...]
-        <v>1047</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D271" t="s">
+        <v>209</v>
+      </c>
+      <c r="E271" t="s">
+        <v>210</v>
+      </c>
+      <c r="F271" t="s">
+        <v>229</v>
+      </c>
+      <c r="G271" s="1" t="s">
         <v>1048</v>
       </c>
-      <c r="B271" t="s">
-[...2 lines deleted...]
-      <c r="C271" t="s">
+      <c r="H271" t="s">
         <v>1049</v>
-      </c>
-[...13 lines deleted...]
-        <v>1051</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D272" t="s">
+        <v>209</v>
+      </c>
+      <c r="E272" t="s">
+        <v>210</v>
+      </c>
+      <c r="F272" t="s">
+        <v>236</v>
+      </c>
+      <c r="G272" s="1" t="s">
         <v>1052</v>
       </c>
-      <c r="B272" t="s">
-[...2 lines deleted...]
-      <c r="C272" t="s">
+      <c r="H272" t="s">
         <v>1053</v>
-      </c>
-[...13 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D273" t="s">
+        <v>209</v>
+      </c>
+      <c r="E273" t="s">
+        <v>210</v>
+      </c>
+      <c r="F273" t="s">
+        <v>236</v>
+      </c>
+      <c r="G273" s="1" t="s">
         <v>1056</v>
       </c>
-      <c r="B273" t="s">
-[...2 lines deleted...]
-      <c r="C273" t="s">
+      <c r="H273" t="s">
         <v>1057</v>
-      </c>
-[...13 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D274" t="s">
+        <v>209</v>
+      </c>
+      <c r="E274" t="s">
+        <v>210</v>
+      </c>
+      <c r="F274" t="s">
+        <v>236</v>
+      </c>
+      <c r="G274" s="1" t="s">
         <v>1060</v>
       </c>
-      <c r="B274" t="s">
-[...2 lines deleted...]
-      <c r="C274" t="s">
+      <c r="H274" t="s">
         <v>1061</v>
-      </c>
-[...13 lines deleted...]
-        <v>1063</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D275" t="s">
+        <v>209</v>
+      </c>
+      <c r="E275" t="s">
+        <v>210</v>
+      </c>
+      <c r="F275" t="s">
+        <v>202</v>
+      </c>
+      <c r="G275" s="1" t="s">
         <v>1064</v>
       </c>
-      <c r="B275" t="s">
-[...2 lines deleted...]
-      <c r="C275" t="s">
+      <c r="H275" t="s">
         <v>1065</v>
-      </c>
-[...13 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D276" t="s">
+        <v>209</v>
+      </c>
+      <c r="E276" t="s">
+        <v>210</v>
+      </c>
+      <c r="F276" t="s">
+        <v>213</v>
+      </c>
+      <c r="G276" s="1" t="s">
         <v>1068</v>
       </c>
-      <c r="B276" t="s">
-[...2 lines deleted...]
-      <c r="C276" t="s">
+      <c r="H276" t="s">
         <v>1069</v>
-      </c>
-[...13 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D277" t="s">
+        <v>209</v>
+      </c>
+      <c r="E277" t="s">
+        <v>210</v>
+      </c>
+      <c r="F277" t="s">
+        <v>13</v>
+      </c>
+      <c r="G277" s="1" t="s">
         <v>1072</v>
       </c>
-      <c r="B277" t="s">
-[...2 lines deleted...]
-      <c r="C277" t="s">
+      <c r="H277" t="s">
         <v>1073</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D278" t="s">
+        <v>209</v>
+      </c>
+      <c r="E278" t="s">
+        <v>210</v>
+      </c>
+      <c r="F278" t="s">
+        <v>236</v>
+      </c>
+      <c r="G278" s="1" t="s">
         <v>1076</v>
       </c>
-      <c r="B278" t="s">
-[...2 lines deleted...]
-      <c r="C278" t="s">
+      <c r="H278" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D279" t="s">
+        <v>209</v>
+      </c>
+      <c r="E279" t="s">
+        <v>210</v>
+      </c>
+      <c r="F279" t="s">
+        <v>236</v>
+      </c>
+      <c r="G279" s="1" t="s">
         <v>1080</v>
       </c>
-      <c r="B279" t="s">
-[...2 lines deleted...]
-      <c r="C279" t="s">
+      <c r="H279" t="s">
         <v>1081</v>
-      </c>
-[...13 lines deleted...]
-        <v>1083</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D280" t="s">
+        <v>209</v>
+      </c>
+      <c r="E280" t="s">
+        <v>210</v>
+      </c>
+      <c r="F280" t="s">
+        <v>13</v>
+      </c>
+      <c r="G280" s="1" t="s">
         <v>1084</v>
       </c>
-      <c r="B280" t="s">
-[...2 lines deleted...]
-      <c r="C280" t="s">
+      <c r="H280" t="s">
         <v>1085</v>
-      </c>
-[...13 lines deleted...]
-        <v>1087</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D281" t="s">
+        <v>209</v>
+      </c>
+      <c r="E281" t="s">
+        <v>210</v>
+      </c>
+      <c r="F281" t="s">
+        <v>213</v>
+      </c>
+      <c r="G281" s="1" t="s">
         <v>1088</v>
       </c>
-      <c r="B281" t="s">
-[...2 lines deleted...]
-      <c r="C281" t="s">
+      <c r="H281" t="s">
         <v>1089</v>
-      </c>
-[...13 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D282" t="s">
+        <v>209</v>
+      </c>
+      <c r="E282" t="s">
+        <v>210</v>
+      </c>
+      <c r="F282" t="s">
+        <v>213</v>
+      </c>
+      <c r="G282" s="1" t="s">
         <v>1092</v>
       </c>
-      <c r="B282" t="s">
-[...2 lines deleted...]
-      <c r="C282" t="s">
+      <c r="H282" t="s">
         <v>1093</v>
-      </c>
-[...13 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D283" t="s">
+        <v>209</v>
+      </c>
+      <c r="E283" t="s">
+        <v>210</v>
+      </c>
+      <c r="F283" t="s">
+        <v>236</v>
+      </c>
+      <c r="G283" s="1" t="s">
         <v>1096</v>
       </c>
-      <c r="B283" t="s">
-[...2 lines deleted...]
-      <c r="C283" t="s">
+      <c r="H283" t="s">
         <v>1097</v>
-      </c>
-[...13 lines deleted...]
-        <v>1099</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D284" t="s">
+        <v>209</v>
+      </c>
+      <c r="E284" t="s">
+        <v>210</v>
+      </c>
+      <c r="F284" t="s">
+        <v>236</v>
+      </c>
+      <c r="G284" s="1" t="s">
         <v>1100</v>
       </c>
-      <c r="B284" t="s">
-[...2 lines deleted...]
-      <c r="C284" t="s">
+      <c r="H284" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D285" t="s">
+        <v>209</v>
+      </c>
+      <c r="E285" t="s">
+        <v>210</v>
+      </c>
+      <c r="F285" t="s">
+        <v>302</v>
+      </c>
+      <c r="G285" s="1" t="s">
         <v>1104</v>
       </c>
-      <c r="B285" t="s">
-[...2 lines deleted...]
-      <c r="C285" t="s">
+      <c r="H285" t="s">
         <v>1105</v>
-      </c>
-[...13 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D286" t="s">
+        <v>209</v>
+      </c>
+      <c r="E286" t="s">
+        <v>210</v>
+      </c>
+      <c r="F286" t="s">
+        <v>202</v>
+      </c>
+      <c r="G286" s="1" t="s">
         <v>1108</v>
       </c>
-      <c r="B286" t="s">
-[...2 lines deleted...]
-      <c r="C286" t="s">
+      <c r="H286" t="s">
         <v>1109</v>
-      </c>
-[...13 lines deleted...]
-        <v>1111</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D287" t="s">
+        <v>209</v>
+      </c>
+      <c r="E287" t="s">
+        <v>210</v>
+      </c>
+      <c r="F287" t="s">
+        <v>229</v>
+      </c>
+      <c r="G287" s="1" t="s">
         <v>1112</v>
       </c>
-      <c r="B287" t="s">
-[...2 lines deleted...]
-      <c r="C287" t="s">
+      <c r="H287" t="s">
         <v>1113</v>
-      </c>
-[...13 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D288" t="s">
+        <v>209</v>
+      </c>
+      <c r="E288" t="s">
+        <v>210</v>
+      </c>
+      <c r="F288" t="s">
+        <v>229</v>
+      </c>
+      <c r="G288" s="1" t="s">
         <v>1116</v>
       </c>
-      <c r="B288" t="s">
-[...2 lines deleted...]
-      <c r="C288" t="s">
+      <c r="H288" t="s">
         <v>1117</v>
-      </c>
-[...13 lines deleted...]
-        <v>1119</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D289" t="s">
+        <v>209</v>
+      </c>
+      <c r="E289" t="s">
+        <v>210</v>
+      </c>
+      <c r="F289" t="s">
+        <v>229</v>
+      </c>
+      <c r="G289" s="1" t="s">
         <v>1120</v>
       </c>
-      <c r="B289" t="s">
-[...2 lines deleted...]
-      <c r="C289" t="s">
+      <c r="H289" t="s">
         <v>1121</v>
-      </c>
-[...13 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D290" t="s">
+        <v>209</v>
+      </c>
+      <c r="E290" t="s">
+        <v>210</v>
+      </c>
+      <c r="F290" t="s">
+        <v>213</v>
+      </c>
+      <c r="G290" s="1" t="s">
         <v>1124</v>
       </c>
-      <c r="B290" t="s">
-[...2 lines deleted...]
-      <c r="C290" t="s">
+      <c r="H290" t="s">
         <v>1125</v>
-      </c>
-[...13 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D291" t="s">
+        <v>209</v>
+      </c>
+      <c r="E291" t="s">
+        <v>210</v>
+      </c>
+      <c r="F291" t="s">
+        <v>236</v>
+      </c>
+      <c r="G291" s="1" t="s">
         <v>1128</v>
       </c>
-      <c r="B291" t="s">
-[...2 lines deleted...]
-      <c r="C291" t="s">
+      <c r="H291" t="s">
         <v>1129</v>
-      </c>
-[...13 lines deleted...]
-        <v>1131</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D292" t="s">
+        <v>209</v>
+      </c>
+      <c r="E292" t="s">
+        <v>210</v>
+      </c>
+      <c r="F292" t="s">
+        <v>236</v>
+      </c>
+      <c r="G292" s="1" t="s">
         <v>1132</v>
       </c>
-      <c r="B292" t="s">
-[...2 lines deleted...]
-      <c r="C292" t="s">
+      <c r="H292" t="s">
         <v>1133</v>
-      </c>
-[...13 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D293" t="s">
+        <v>209</v>
+      </c>
+      <c r="E293" t="s">
+        <v>210</v>
+      </c>
+      <c r="F293" t="s">
+        <v>236</v>
+      </c>
+      <c r="G293" s="1" t="s">
         <v>1136</v>
       </c>
-      <c r="B293" t="s">
-[...2 lines deleted...]
-      <c r="C293" t="s">
+      <c r="H293" t="s">
         <v>1137</v>
-      </c>
-[...13 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D294" t="s">
+        <v>209</v>
+      </c>
+      <c r="E294" t="s">
+        <v>210</v>
+      </c>
+      <c r="F294" t="s">
+        <v>236</v>
+      </c>
+      <c r="G294" s="1" t="s">
         <v>1140</v>
       </c>
-      <c r="B294" t="s">
-[...2 lines deleted...]
-      <c r="C294" t="s">
+      <c r="H294" t="s">
         <v>1141</v>
-      </c>
-[...13 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D295" t="s">
+        <v>209</v>
+      </c>
+      <c r="E295" t="s">
+        <v>210</v>
+      </c>
+      <c r="F295" t="s">
+        <v>236</v>
+      </c>
+      <c r="G295" s="1" t="s">
         <v>1144</v>
       </c>
-      <c r="B295" t="s">
-[...2 lines deleted...]
-      <c r="C295" t="s">
+      <c r="H295" t="s">
         <v>1145</v>
-      </c>
-[...13 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D296" t="s">
+        <v>209</v>
+      </c>
+      <c r="E296" t="s">
+        <v>210</v>
+      </c>
+      <c r="F296" t="s">
+        <v>213</v>
+      </c>
+      <c r="G296" s="1" t="s">
         <v>1148</v>
       </c>
-      <c r="B296" t="s">
-[...2 lines deleted...]
-      <c r="C296" t="s">
+      <c r="H296" t="s">
         <v>1149</v>
-      </c>
-[...13 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D297" t="s">
+        <v>209</v>
+      </c>
+      <c r="E297" t="s">
+        <v>210</v>
+      </c>
+      <c r="F297" t="s">
+        <v>213</v>
+      </c>
+      <c r="G297" s="1" t="s">
         <v>1152</v>
       </c>
-      <c r="B297" t="s">
-[...2 lines deleted...]
-      <c r="C297" t="s">
+      <c r="H297" t="s">
         <v>1153</v>
-      </c>
-[...13 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D298" t="s">
+        <v>209</v>
+      </c>
+      <c r="E298" t="s">
+        <v>210</v>
+      </c>
+      <c r="F298" t="s">
+        <v>229</v>
+      </c>
+      <c r="G298" s="1" t="s">
         <v>1156</v>
       </c>
-      <c r="B298" t="s">
-[...2 lines deleted...]
-      <c r="C298" t="s">
+      <c r="H298" t="s">
         <v>1157</v>
-      </c>
-[...13 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D299" t="s">
+        <v>209</v>
+      </c>
+      <c r="E299" t="s">
+        <v>210</v>
+      </c>
+      <c r="F299" t="s">
+        <v>229</v>
+      </c>
+      <c r="G299" s="1" t="s">
         <v>1160</v>
       </c>
-      <c r="B299" t="s">
-[...2 lines deleted...]
-      <c r="C299" t="s">
+      <c r="H299" t="s">
         <v>1161</v>
-      </c>
-[...13 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
         <v>1163</v>
       </c>
-      <c r="B300" t="s">
-[...2 lines deleted...]
-      <c r="C300" t="s">
+      <c r="D300" t="s">
+        <v>209</v>
+      </c>
+      <c r="E300" t="s">
+        <v>210</v>
+      </c>
+      <c r="F300" t="s">
+        <v>229</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H300" t="s">
         <v>1164</v>
-      </c>
-[...13 lines deleted...]
-        <v>1166</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D301" t="s">
+        <v>209</v>
+      </c>
+      <c r="E301" t="s">
+        <v>210</v>
+      </c>
+      <c r="F301" t="s">
+        <v>236</v>
+      </c>
+      <c r="G301" s="1" t="s">
         <v>1167</v>
       </c>
-      <c r="B301" t="s">
-[...2 lines deleted...]
-      <c r="C301" t="s">
+      <c r="H301" t="s">
         <v>1168</v>
-      </c>
-[...13 lines deleted...]
-        <v>1170</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D302" t="s">
+        <v>209</v>
+      </c>
+      <c r="E302" t="s">
+        <v>210</v>
+      </c>
+      <c r="F302" t="s">
+        <v>236</v>
+      </c>
+      <c r="G302" s="1" t="s">
         <v>1171</v>
       </c>
-      <c r="B302" t="s">
-[...2 lines deleted...]
-      <c r="C302" t="s">
+      <c r="H302" t="s">
         <v>1172</v>
-      </c>
-[...13 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D303" t="s">
+        <v>209</v>
+      </c>
+      <c r="E303" t="s">
+        <v>210</v>
+      </c>
+      <c r="F303" t="s">
+        <v>213</v>
+      </c>
+      <c r="G303" s="1" t="s">
         <v>1175</v>
       </c>
-      <c r="B303" t="s">
-[...2 lines deleted...]
-      <c r="C303" t="s">
+      <c r="H303" t="s">
         <v>1176</v>
-      </c>
-[...13 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D304" t="s">
+        <v>209</v>
+      </c>
+      <c r="E304" t="s">
+        <v>210</v>
+      </c>
+      <c r="F304" t="s">
+        <v>13</v>
+      </c>
+      <c r="G304" s="1" t="s">
         <v>1179</v>
       </c>
-      <c r="B304" t="s">
-[...2 lines deleted...]
-      <c r="C304" t="s">
+      <c r="H304" t="s">
         <v>1180</v>
-      </c>
-[...13 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D305" t="s">
+        <v>209</v>
+      </c>
+      <c r="E305" t="s">
+        <v>210</v>
+      </c>
+      <c r="F305" t="s">
+        <v>213</v>
+      </c>
+      <c r="G305" s="1" t="s">
         <v>1183</v>
       </c>
-      <c r="B305" t="s">
-[...2 lines deleted...]
-      <c r="C305" t="s">
+      <c r="H305" t="s">
         <v>1184</v>
-      </c>
-[...13 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D306" t="s">
+        <v>209</v>
+      </c>
+      <c r="E306" t="s">
+        <v>210</v>
+      </c>
+      <c r="F306" t="s">
+        <v>213</v>
+      </c>
+      <c r="G306" s="1" t="s">
         <v>1187</v>
       </c>
-      <c r="B306" t="s">
-[...2 lines deleted...]
-      <c r="C306" t="s">
+      <c r="H306" t="s">
         <v>1188</v>
-      </c>
-[...13 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D307" t="s">
+        <v>209</v>
+      </c>
+      <c r="E307" t="s">
+        <v>210</v>
+      </c>
+      <c r="F307" t="s">
+        <v>202</v>
+      </c>
+      <c r="G307" s="1" t="s">
         <v>1191</v>
       </c>
-      <c r="B307" t="s">
-[...2 lines deleted...]
-      <c r="C307" t="s">
+      <c r="H307" t="s">
         <v>1192</v>
-      </c>
-[...13 lines deleted...]
-        <v>1194</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D308" t="s">
+        <v>209</v>
+      </c>
+      <c r="E308" t="s">
+        <v>210</v>
+      </c>
+      <c r="F308" t="s">
+        <v>213</v>
+      </c>
+      <c r="G308" s="1" t="s">
         <v>1195</v>
       </c>
-      <c r="B308" t="s">
-[...2 lines deleted...]
-      <c r="C308" t="s">
+      <c r="H308" t="s">
         <v>1196</v>
-      </c>
-[...13 lines deleted...]
-        <v>1198</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D309" t="s">
+        <v>209</v>
+      </c>
+      <c r="E309" t="s">
+        <v>210</v>
+      </c>
+      <c r="F309" t="s">
+        <v>306</v>
+      </c>
+      <c r="G309" s="1" t="s">
         <v>1199</v>
       </c>
-      <c r="B309" t="s">
-[...2 lines deleted...]
-      <c r="C309" t="s">
+      <c r="H309" t="s">
         <v>1200</v>
-      </c>
-[...13 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D310" t="s">
+        <v>209</v>
+      </c>
+      <c r="E310" t="s">
+        <v>210</v>
+      </c>
+      <c r="F310" t="s">
+        <v>306</v>
+      </c>
+      <c r="G310" s="1" t="s">
         <v>1203</v>
       </c>
-      <c r="B310" t="s">
-[...2 lines deleted...]
-      <c r="C310" t="s">
+      <c r="H310" t="s">
         <v>1204</v>
-      </c>
-[...13 lines deleted...]
-        <v>1206</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D311" t="s">
+        <v>209</v>
+      </c>
+      <c r="E311" t="s">
+        <v>210</v>
+      </c>
+      <c r="F311" t="s">
+        <v>213</v>
+      </c>
+      <c r="G311" s="1" t="s">
         <v>1207</v>
       </c>
-      <c r="B311" t="s">
-[...2 lines deleted...]
-      <c r="C311" t="s">
+      <c r="H311" t="s">
         <v>1208</v>
-      </c>
-[...13 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D312" t="s">
+        <v>209</v>
+      </c>
+      <c r="E312" t="s">
+        <v>210</v>
+      </c>
+      <c r="F312" t="s">
+        <v>213</v>
+      </c>
+      <c r="G312" s="1" t="s">
         <v>1211</v>
       </c>
-      <c r="B312" t="s">
-[...2 lines deleted...]
-      <c r="C312" t="s">
+      <c r="H312" t="s">
         <v>1212</v>
-      </c>
-[...13 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D313" t="s">
+        <v>209</v>
+      </c>
+      <c r="E313" t="s">
+        <v>210</v>
+      </c>
+      <c r="F313" t="s">
+        <v>213</v>
+      </c>
+      <c r="G313" s="1" t="s">
         <v>1215</v>
       </c>
-      <c r="B313" t="s">
-[...2 lines deleted...]
-      <c r="C313" t="s">
+      <c r="H313" t="s">
         <v>1216</v>
-      </c>
-[...13 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D314" t="s">
+        <v>209</v>
+      </c>
+      <c r="E314" t="s">
+        <v>210</v>
+      </c>
+      <c r="F314" t="s">
+        <v>213</v>
+      </c>
+      <c r="G314" s="1" t="s">
         <v>1219</v>
       </c>
-      <c r="B314" t="s">
-[...2 lines deleted...]
-      <c r="C314" t="s">
+      <c r="H314" t="s">
         <v>1220</v>
-      </c>
-[...13 lines deleted...]
-        <v>1222</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D315" t="s">
+        <v>209</v>
+      </c>
+      <c r="E315" t="s">
+        <v>210</v>
+      </c>
+      <c r="F315" t="s">
+        <v>302</v>
+      </c>
+      <c r="G315" s="1" t="s">
         <v>1223</v>
       </c>
-      <c r="B315" t="s">
-[...2 lines deleted...]
-      <c r="C315" t="s">
+      <c r="H315" t="s">
         <v>1224</v>
-      </c>
-[...13 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D316" t="s">
+        <v>209</v>
+      </c>
+      <c r="E316" t="s">
+        <v>210</v>
+      </c>
+      <c r="F316" t="s">
+        <v>236</v>
+      </c>
+      <c r="G316" s="1" t="s">
         <v>1227</v>
       </c>
-      <c r="B316" t="s">
-[...2 lines deleted...]
-      <c r="C316" t="s">
+      <c r="H316" t="s">
         <v>1228</v>
-      </c>
-[...13 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D317" t="s">
+        <v>209</v>
+      </c>
+      <c r="E317" t="s">
+        <v>210</v>
+      </c>
+      <c r="F317" t="s">
+        <v>236</v>
+      </c>
+      <c r="G317" s="1" t="s">
         <v>1231</v>
       </c>
-      <c r="B317" t="s">
-[...2 lines deleted...]
-      <c r="C317" t="s">
+      <c r="H317" t="s">
         <v>1232</v>
-      </c>
-[...13 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D318" t="s">
+        <v>209</v>
+      </c>
+      <c r="E318" t="s">
+        <v>210</v>
+      </c>
+      <c r="F318" t="s">
+        <v>236</v>
+      </c>
+      <c r="G318" s="1" t="s">
         <v>1235</v>
       </c>
-      <c r="B318" t="s">
-[...2 lines deleted...]
-      <c r="C318" t="s">
+      <c r="H318" t="s">
         <v>1236</v>
-      </c>
-[...13 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D319" t="s">
+        <v>209</v>
+      </c>
+      <c r="E319" t="s">
+        <v>210</v>
+      </c>
+      <c r="F319" t="s">
+        <v>229</v>
+      </c>
+      <c r="G319" s="1" t="s">
         <v>1239</v>
       </c>
-      <c r="B319" t="s">
-[...2 lines deleted...]
-      <c r="C319" t="s">
+      <c r="H319" t="s">
         <v>1240</v>
-      </c>
-[...13 lines deleted...]
-        <v>1242</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D320" t="s">
+        <v>209</v>
+      </c>
+      <c r="E320" t="s">
+        <v>210</v>
+      </c>
+      <c r="F320" t="s">
+        <v>236</v>
+      </c>
+      <c r="G320" s="1" t="s">
         <v>1243</v>
       </c>
-      <c r="B320" t="s">
-[...2 lines deleted...]
-      <c r="C320" t="s">
+      <c r="H320" t="s">
         <v>1244</v>
-      </c>
-[...13 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D321" t="s">
+        <v>209</v>
+      </c>
+      <c r="E321" t="s">
+        <v>210</v>
+      </c>
+      <c r="F321" t="s">
+        <v>236</v>
+      </c>
+      <c r="G321" s="1" t="s">
         <v>1247</v>
       </c>
-      <c r="B321" t="s">
-[...2 lines deleted...]
-      <c r="C321" t="s">
+      <c r="H321" t="s">
         <v>1248</v>
-      </c>
-[...13 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D322" t="s">
+        <v>209</v>
+      </c>
+      <c r="E322" t="s">
+        <v>210</v>
+      </c>
+      <c r="F322" t="s">
+        <v>213</v>
+      </c>
+      <c r="G322" s="1" t="s">
         <v>1251</v>
       </c>
-      <c r="B322" t="s">
-[...2 lines deleted...]
-      <c r="C322" t="s">
+      <c r="H322" t="s">
         <v>1252</v>
-      </c>
-[...13 lines deleted...]
-        <v>1254</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D323" t="s">
+        <v>209</v>
+      </c>
+      <c r="E323" t="s">
+        <v>210</v>
+      </c>
+      <c r="F323" t="s">
+        <v>213</v>
+      </c>
+      <c r="G323" s="1" t="s">
         <v>1255</v>
       </c>
-      <c r="B323" t="s">
-[...2 lines deleted...]
-      <c r="C323" t="s">
+      <c r="H323" t="s">
         <v>1256</v>
-      </c>
-[...13 lines deleted...]
-        <v>1258</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D324" t="s">
+        <v>209</v>
+      </c>
+      <c r="E324" t="s">
+        <v>210</v>
+      </c>
+      <c r="F324" t="s">
+        <v>213</v>
+      </c>
+      <c r="G324" s="1" t="s">
         <v>1259</v>
       </c>
-      <c r="B324" t="s">
-[...2 lines deleted...]
-      <c r="C324" t="s">
+      <c r="H324" t="s">
         <v>1260</v>
-      </c>
-[...13 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D325" t="s">
+        <v>209</v>
+      </c>
+      <c r="E325" t="s">
+        <v>210</v>
+      </c>
+      <c r="F325" t="s">
+        <v>306</v>
+      </c>
+      <c r="G325" s="1" t="s">
         <v>1263</v>
       </c>
-      <c r="B325" t="s">
-[...2 lines deleted...]
-      <c r="C325" t="s">
+      <c r="H325" t="s">
         <v>1264</v>
-      </c>
-[...13 lines deleted...]
-        <v>1266</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D326" t="s">
+        <v>209</v>
+      </c>
+      <c r="E326" t="s">
+        <v>210</v>
+      </c>
+      <c r="F326" t="s">
+        <v>306</v>
+      </c>
+      <c r="G326" s="1" t="s">
         <v>1267</v>
       </c>
-      <c r="B326" t="s">
-[...2 lines deleted...]
-      <c r="C326" t="s">
+      <c r="H326" t="s">
         <v>1268</v>
-      </c>
-[...13 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D327" t="s">
+        <v>209</v>
+      </c>
+      <c r="E327" t="s">
+        <v>210</v>
+      </c>
+      <c r="F327" t="s">
+        <v>229</v>
+      </c>
+      <c r="G327" s="1" t="s">
         <v>1271</v>
       </c>
-      <c r="B327" t="s">
-[...2 lines deleted...]
-      <c r="C327" t="s">
+      <c r="H327" t="s">
         <v>1272</v>
-      </c>
-[...13 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D328" t="s">
+        <v>209</v>
+      </c>
+      <c r="E328" t="s">
+        <v>210</v>
+      </c>
+      <c r="F328" t="s">
+        <v>229</v>
+      </c>
+      <c r="G328" s="1" t="s">
         <v>1275</v>
       </c>
-      <c r="B328" t="s">
-[...2 lines deleted...]
-      <c r="C328" t="s">
+      <c r="H328" t="s">
         <v>1276</v>
-      </c>
-[...13 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D329" t="s">
+        <v>209</v>
+      </c>
+      <c r="E329" t="s">
+        <v>210</v>
+      </c>
+      <c r="F329" t="s">
+        <v>229</v>
+      </c>
+      <c r="G329" s="1" t="s">
         <v>1279</v>
       </c>
-      <c r="B329" t="s">
-[...2 lines deleted...]
-      <c r="C329" t="s">
+      <c r="H329" t="s">
         <v>1280</v>
-      </c>
-[...13 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D330" t="s">
+        <v>209</v>
+      </c>
+      <c r="E330" t="s">
+        <v>210</v>
+      </c>
+      <c r="F330" t="s">
+        <v>229</v>
+      </c>
+      <c r="G330" s="1" t="s">
         <v>1283</v>
       </c>
-      <c r="B330" t="s">
-[...2 lines deleted...]
-      <c r="C330" t="s">
+      <c r="H330" t="s">
         <v>1284</v>
-      </c>
-[...13 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D331" t="s">
+        <v>209</v>
+      </c>
+      <c r="E331" t="s">
+        <v>210</v>
+      </c>
+      <c r="F331" t="s">
+        <v>229</v>
+      </c>
+      <c r="G331" s="1" t="s">
         <v>1287</v>
       </c>
-      <c r="B331" t="s">
-[...2 lines deleted...]
-      <c r="C331" t="s">
+      <c r="H331" t="s">
         <v>1288</v>
-      </c>
-[...13 lines deleted...]
-        <v>1290</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D332" t="s">
+        <v>209</v>
+      </c>
+      <c r="E332" t="s">
+        <v>210</v>
+      </c>
+      <c r="F332" t="s">
+        <v>229</v>
+      </c>
+      <c r="G332" s="1" t="s">
         <v>1291</v>
       </c>
-      <c r="B332" t="s">
-[...2 lines deleted...]
-      <c r="C332" t="s">
+      <c r="H332" t="s">
         <v>1292</v>
-      </c>
-[...13 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D333" t="s">
+        <v>209</v>
+      </c>
+      <c r="E333" t="s">
+        <v>210</v>
+      </c>
+      <c r="F333" t="s">
+        <v>229</v>
+      </c>
+      <c r="G333" s="1" t="s">
         <v>1295</v>
       </c>
-      <c r="B333" t="s">
-[...2 lines deleted...]
-      <c r="C333" t="s">
+      <c r="H333" t="s">
         <v>1296</v>
-      </c>
-[...13 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D334" t="s">
+        <v>209</v>
+      </c>
+      <c r="E334" t="s">
+        <v>210</v>
+      </c>
+      <c r="F334" t="s">
+        <v>229</v>
+      </c>
+      <c r="G334" s="1" t="s">
         <v>1299</v>
       </c>
-      <c r="B334" t="s">
-[...2 lines deleted...]
-      <c r="C334" t="s">
+      <c r="H334" t="s">
         <v>1300</v>
-      </c>
-[...13 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D335" t="s">
+        <v>209</v>
+      </c>
+      <c r="E335" t="s">
+        <v>210</v>
+      </c>
+      <c r="F335" t="s">
+        <v>229</v>
+      </c>
+      <c r="G335" s="1" t="s">
         <v>1303</v>
       </c>
-      <c r="B335" t="s">
-[...2 lines deleted...]
-      <c r="C335" t="s">
+      <c r="H335" t="s">
         <v>1304</v>
-      </c>
-[...13 lines deleted...]
-        <v>1306</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D336" t="s">
+        <v>209</v>
+      </c>
+      <c r="E336" t="s">
+        <v>210</v>
+      </c>
+      <c r="F336" t="s">
+        <v>229</v>
+      </c>
+      <c r="G336" s="1" t="s">
         <v>1307</v>
       </c>
-      <c r="B336" t="s">
-[...2 lines deleted...]
-      <c r="C336" t="s">
+      <c r="H336" t="s">
         <v>1308</v>
-      </c>
-[...13 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D337" t="s">
+        <v>209</v>
+      </c>
+      <c r="E337" t="s">
+        <v>210</v>
+      </c>
+      <c r="F337" t="s">
+        <v>229</v>
+      </c>
+      <c r="G337" s="1" t="s">
         <v>1311</v>
       </c>
-      <c r="B337" t="s">
-[...2 lines deleted...]
-      <c r="C337" t="s">
+      <c r="H337" t="s">
         <v>1312</v>
-      </c>
-[...13 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D338" t="s">
+        <v>209</v>
+      </c>
+      <c r="E338" t="s">
+        <v>210</v>
+      </c>
+      <c r="F338" t="s">
+        <v>229</v>
+      </c>
+      <c r="G338" s="1" t="s">
         <v>1315</v>
       </c>
-      <c r="B338" t="s">
-[...2 lines deleted...]
-      <c r="C338" t="s">
+      <c r="H338" t="s">
         <v>1316</v>
-      </c>
-[...13 lines deleted...]
-        <v>1318</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D339" t="s">
+        <v>209</v>
+      </c>
+      <c r="E339" t="s">
+        <v>210</v>
+      </c>
+      <c r="F339" t="s">
+        <v>229</v>
+      </c>
+      <c r="G339" s="1" t="s">
         <v>1319</v>
       </c>
-      <c r="B339" t="s">
-[...2 lines deleted...]
-      <c r="C339" t="s">
+      <c r="H339" t="s">
         <v>1320</v>
-      </c>
-[...13 lines deleted...]
-        <v>1322</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D340" t="s">
+        <v>209</v>
+      </c>
+      <c r="E340" t="s">
+        <v>210</v>
+      </c>
+      <c r="F340" t="s">
+        <v>229</v>
+      </c>
+      <c r="G340" s="1" t="s">
         <v>1323</v>
       </c>
-      <c r="B340" t="s">
-[...2 lines deleted...]
-      <c r="C340" t="s">
+      <c r="H340" t="s">
         <v>1324</v>
-      </c>
-[...13 lines deleted...]
-        <v>1326</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D341" t="s">
+        <v>209</v>
+      </c>
+      <c r="E341" t="s">
+        <v>210</v>
+      </c>
+      <c r="F341" t="s">
+        <v>229</v>
+      </c>
+      <c r="G341" s="1" t="s">
         <v>1327</v>
       </c>
-      <c r="B341" t="s">
-[...2 lines deleted...]
-      <c r="C341" t="s">
+      <c r="H341" t="s">
         <v>1328</v>
-      </c>
-[...13 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D342" t="s">
+        <v>209</v>
+      </c>
+      <c r="E342" t="s">
+        <v>210</v>
+      </c>
+      <c r="F342" t="s">
+        <v>229</v>
+      </c>
+      <c r="G342" s="1" t="s">
         <v>1331</v>
       </c>
-      <c r="B342" t="s">
-[...2 lines deleted...]
-      <c r="C342" t="s">
+      <c r="H342" t="s">
         <v>1332</v>
-      </c>
-[...13 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D343" t="s">
+        <v>209</v>
+      </c>
+      <c r="E343" t="s">
+        <v>210</v>
+      </c>
+      <c r="F343" t="s">
+        <v>229</v>
+      </c>
+      <c r="G343" s="1" t="s">
         <v>1335</v>
       </c>
-      <c r="B343" t="s">
-[...2 lines deleted...]
-      <c r="C343" t="s">
+      <c r="H343" t="s">
         <v>1336</v>
-      </c>
-[...13 lines deleted...]
-        <v>1338</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D344" t="s">
+        <v>209</v>
+      </c>
+      <c r="E344" t="s">
+        <v>210</v>
+      </c>
+      <c r="F344" t="s">
+        <v>13</v>
+      </c>
+      <c r="G344" s="1" t="s">
         <v>1339</v>
       </c>
-      <c r="B344" t="s">
-[...2 lines deleted...]
-      <c r="C344" t="s">
+      <c r="H344" t="s">
         <v>1340</v>
-      </c>
-[...13 lines deleted...]
-        <v>1342</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D345" t="s">
+        <v>209</v>
+      </c>
+      <c r="E345" t="s">
+        <v>210</v>
+      </c>
+      <c r="F345" t="s">
+        <v>213</v>
+      </c>
+      <c r="G345" s="1" t="s">
         <v>1343</v>
       </c>
-      <c r="B345" t="s">
-[...2 lines deleted...]
-      <c r="C345" t="s">
+      <c r="H345" t="s">
         <v>1344</v>
-      </c>
-[...13 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D346" t="s">
+        <v>209</v>
+      </c>
+      <c r="E346" t="s">
+        <v>210</v>
+      </c>
+      <c r="F346" t="s">
+        <v>306</v>
+      </c>
+      <c r="G346" s="1" t="s">
         <v>1347</v>
       </c>
-      <c r="B346" t="s">
-[...2 lines deleted...]
-      <c r="C346" t="s">
+      <c r="H346" t="s">
         <v>1348</v>
-      </c>
-[...13 lines deleted...]
-        <v>1350</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D347" t="s">
+        <v>209</v>
+      </c>
+      <c r="E347" t="s">
+        <v>210</v>
+      </c>
+      <c r="F347" t="s">
+        <v>236</v>
+      </c>
+      <c r="G347" s="1" t="s">
         <v>1351</v>
       </c>
-      <c r="B347" t="s">
-[...2 lines deleted...]
-      <c r="C347" t="s">
+      <c r="H347" t="s">
         <v>1352</v>
-      </c>
-[...13 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D348" t="s">
+        <v>209</v>
+      </c>
+      <c r="E348" t="s">
+        <v>210</v>
+      </c>
+      <c r="F348" t="s">
+        <v>236</v>
+      </c>
+      <c r="G348" s="1" t="s">
         <v>1355</v>
       </c>
-      <c r="B348" t="s">
-[...2 lines deleted...]
-      <c r="C348" t="s">
+      <c r="H348" t="s">
         <v>1356</v>
-      </c>
-[...13 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D349" t="s">
+        <v>209</v>
+      </c>
+      <c r="E349" t="s">
+        <v>210</v>
+      </c>
+      <c r="F349" t="s">
+        <v>236</v>
+      </c>
+      <c r="G349" s="1" t="s">
         <v>1359</v>
       </c>
-      <c r="B349" t="s">
-[...2 lines deleted...]
-      <c r="C349" t="s">
+      <c r="H349" t="s">
         <v>1360</v>
-      </c>
-[...13 lines deleted...]
-        <v>1362</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D350" t="s">
+        <v>209</v>
+      </c>
+      <c r="E350" t="s">
+        <v>210</v>
+      </c>
+      <c r="F350" t="s">
+        <v>229</v>
+      </c>
+      <c r="G350" s="1" t="s">
         <v>1363</v>
       </c>
-      <c r="B350" t="s">
-[...2 lines deleted...]
-      <c r="C350" t="s">
+      <c r="H350" t="s">
         <v>1364</v>
-      </c>
-[...13 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D351" t="s">
+        <v>209</v>
+      </c>
+      <c r="E351" t="s">
+        <v>210</v>
+      </c>
+      <c r="F351" t="s">
+        <v>229</v>
+      </c>
+      <c r="G351" s="1" t="s">
         <v>1367</v>
       </c>
-      <c r="B351" t="s">
-[...2 lines deleted...]
-      <c r="C351" t="s">
+      <c r="H351" t="s">
         <v>1368</v>
-      </c>
-[...13 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D352" t="s">
+        <v>209</v>
+      </c>
+      <c r="E352" t="s">
+        <v>210</v>
+      </c>
+      <c r="F352" t="s">
+        <v>229</v>
+      </c>
+      <c r="G352" s="1" t="s">
         <v>1371</v>
       </c>
-      <c r="B352" t="s">
-[...2 lines deleted...]
-      <c r="C352" t="s">
+      <c r="H352" t="s">
         <v>1372</v>
-      </c>
-[...13 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D353" t="s">
+        <v>209</v>
+      </c>
+      <c r="E353" t="s">
+        <v>210</v>
+      </c>
+      <c r="F353" t="s">
+        <v>229</v>
+      </c>
+      <c r="G353" s="1" t="s">
         <v>1375</v>
       </c>
-      <c r="B353" t="s">
-[...2 lines deleted...]
-      <c r="C353" t="s">
+      <c r="H353" t="s">
         <v>1376</v>
-      </c>
-[...13 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D354" t="s">
+        <v>209</v>
+      </c>
+      <c r="E354" t="s">
+        <v>210</v>
+      </c>
+      <c r="F354" t="s">
+        <v>229</v>
+      </c>
+      <c r="G354" s="1" t="s">
         <v>1379</v>
       </c>
-      <c r="B354" t="s">
-[...2 lines deleted...]
-      <c r="C354" t="s">
+      <c r="H354" t="s">
         <v>1380</v>
-      </c>
-[...13 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D355" t="s">
+        <v>209</v>
+      </c>
+      <c r="E355" t="s">
+        <v>210</v>
+      </c>
+      <c r="F355" t="s">
+        <v>229</v>
+      </c>
+      <c r="G355" s="1" t="s">
         <v>1383</v>
       </c>
-      <c r="B355" t="s">
-[...2 lines deleted...]
-      <c r="C355" t="s">
+      <c r="H355" t="s">
         <v>1384</v>
-      </c>
-[...13 lines deleted...]
-        <v>1386</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D356" t="s">
+        <v>209</v>
+      </c>
+      <c r="E356" t="s">
+        <v>210</v>
+      </c>
+      <c r="F356" t="s">
+        <v>236</v>
+      </c>
+      <c r="G356" s="1" t="s">
         <v>1387</v>
       </c>
-      <c r="B356" t="s">
-[...2 lines deleted...]
-      <c r="C356" t="s">
+      <c r="H356" t="s">
         <v>1388</v>
-      </c>
-[...13 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D357" t="s">
+        <v>209</v>
+      </c>
+      <c r="E357" t="s">
+        <v>210</v>
+      </c>
+      <c r="F357" t="s">
+        <v>236</v>
+      </c>
+      <c r="G357" s="1" t="s">
         <v>1391</v>
       </c>
-      <c r="B357" t="s">
-[...2 lines deleted...]
-      <c r="C357" t="s">
+      <c r="H357" t="s">
         <v>1392</v>
-      </c>
-[...13 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D358" t="s">
+        <v>209</v>
+      </c>
+      <c r="E358" t="s">
+        <v>210</v>
+      </c>
+      <c r="F358" t="s">
+        <v>236</v>
+      </c>
+      <c r="G358" s="1" t="s">
         <v>1395</v>
       </c>
-      <c r="B358" t="s">
-[...2 lines deleted...]
-      <c r="C358" t="s">
+      <c r="H358" t="s">
         <v>1396</v>
-      </c>
-[...13 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D359" t="s">
+        <v>209</v>
+      </c>
+      <c r="E359" t="s">
+        <v>210</v>
+      </c>
+      <c r="F359" t="s">
+        <v>236</v>
+      </c>
+      <c r="G359" s="1" t="s">
         <v>1399</v>
       </c>
-      <c r="B359" t="s">
-[...2 lines deleted...]
-      <c r="C359" t="s">
+      <c r="H359" t="s">
         <v>1400</v>
-      </c>
-[...13 lines deleted...]
-        <v>1402</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D360" t="s">
+        <v>209</v>
+      </c>
+      <c r="E360" t="s">
+        <v>210</v>
+      </c>
+      <c r="F360" t="s">
+        <v>236</v>
+      </c>
+      <c r="G360" s="1" t="s">
         <v>1403</v>
       </c>
-      <c r="B360" t="s">
-[...2 lines deleted...]
-      <c r="C360" t="s">
+      <c r="H360" t="s">
         <v>1404</v>
-      </c>
-[...13 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D361" t="s">
+        <v>209</v>
+      </c>
+      <c r="E361" t="s">
+        <v>210</v>
+      </c>
+      <c r="F361" t="s">
+        <v>236</v>
+      </c>
+      <c r="G361" s="1" t="s">
         <v>1407</v>
       </c>
-      <c r="B361" t="s">
-[...2 lines deleted...]
-      <c r="C361" t="s">
+      <c r="H361" t="s">
         <v>1408</v>
-      </c>
-[...13 lines deleted...]
-        <v>1410</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D362" t="s">
+        <v>209</v>
+      </c>
+      <c r="E362" t="s">
+        <v>210</v>
+      </c>
+      <c r="F362" t="s">
+        <v>236</v>
+      </c>
+      <c r="G362" s="1" t="s">
         <v>1411</v>
       </c>
-      <c r="B362" t="s">
-[...2 lines deleted...]
-      <c r="C362" t="s">
+      <c r="H362" t="s">
         <v>1412</v>
-      </c>
-[...13 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D363" t="s">
+        <v>209</v>
+      </c>
+      <c r="E363" t="s">
+        <v>210</v>
+      </c>
+      <c r="F363" t="s">
+        <v>302</v>
+      </c>
+      <c r="G363" s="1" t="s">
         <v>1415</v>
       </c>
-      <c r="B363" t="s">
-[...2 lines deleted...]
-      <c r="C363" t="s">
+      <c r="H363" t="s">
         <v>1416</v>
-      </c>
-[...13 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D364" t="s">
+        <v>209</v>
+      </c>
+      <c r="E364" t="s">
+        <v>210</v>
+      </c>
+      <c r="F364" t="s">
+        <v>306</v>
+      </c>
+      <c r="G364" s="1" t="s">
         <v>1419</v>
       </c>
-      <c r="B364" t="s">
-[...2 lines deleted...]
-      <c r="C364" t="s">
+      <c r="H364" t="s">
         <v>1420</v>
-      </c>
-[...13 lines deleted...]
-        <v>1422</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D365" t="s">
+        <v>209</v>
+      </c>
+      <c r="E365" t="s">
+        <v>210</v>
+      </c>
+      <c r="F365" t="s">
+        <v>302</v>
+      </c>
+      <c r="G365" s="1" t="s">
         <v>1423</v>
       </c>
-      <c r="B365" t="s">
-[...2 lines deleted...]
-      <c r="C365" t="s">
+      <c r="H365" t="s">
         <v>1424</v>
-      </c>
-[...13 lines deleted...]
-        <v>1426</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D366" t="s">
+        <v>209</v>
+      </c>
+      <c r="E366" t="s">
+        <v>210</v>
+      </c>
+      <c r="F366" t="s">
+        <v>236</v>
+      </c>
+      <c r="G366" s="1" t="s">
         <v>1427</v>
       </c>
-      <c r="B366" t="s">
-[...2 lines deleted...]
-      <c r="C366" t="s">
+      <c r="H366" t="s">
         <v>1428</v>
-      </c>
-[...13 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D367" t="s">
+        <v>209</v>
+      </c>
+      <c r="E367" t="s">
+        <v>210</v>
+      </c>
+      <c r="F367" t="s">
+        <v>213</v>
+      </c>
+      <c r="G367" s="1" t="s">
         <v>1431</v>
       </c>
-      <c r="B367" t="s">
-[...2 lines deleted...]
-      <c r="C367" t="s">
+      <c r="H367" t="s">
         <v>1432</v>
-      </c>
-[...13 lines deleted...]
-        <v>1434</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D368" t="s">
+        <v>209</v>
+      </c>
+      <c r="E368" t="s">
+        <v>210</v>
+      </c>
+      <c r="F368" t="s">
+        <v>236</v>
+      </c>
+      <c r="G368" s="1" t="s">
         <v>1435</v>
       </c>
-      <c r="B368" t="s">
-[...2 lines deleted...]
-      <c r="C368" t="s">
+      <c r="H368" t="s">
         <v>1436</v>
-      </c>
-[...13 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D369" t="s">
+        <v>209</v>
+      </c>
+      <c r="E369" t="s">
+        <v>210</v>
+      </c>
+      <c r="F369" t="s">
+        <v>236</v>
+      </c>
+      <c r="G369" s="1" t="s">
         <v>1439</v>
       </c>
-      <c r="B369" t="s">
-[...2 lines deleted...]
-      <c r="C369" t="s">
+      <c r="H369" t="s">
         <v>1440</v>
-      </c>
-[...13 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D370" t="s">
+        <v>209</v>
+      </c>
+      <c r="E370" t="s">
+        <v>210</v>
+      </c>
+      <c r="F370" t="s">
+        <v>202</v>
+      </c>
+      <c r="G370" s="1" t="s">
         <v>1443</v>
       </c>
-      <c r="B370" t="s">
-[...2 lines deleted...]
-      <c r="C370" t="s">
+      <c r="H370" t="s">
         <v>1444</v>
-      </c>
-[...13 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D371" t="s">
+        <v>209</v>
+      </c>
+      <c r="E371" t="s">
+        <v>210</v>
+      </c>
+      <c r="F371" t="s">
+        <v>202</v>
+      </c>
+      <c r="G371" s="1" t="s">
         <v>1447</v>
       </c>
-      <c r="B371" t="s">
-[...2 lines deleted...]
-      <c r="C371" t="s">
+      <c r="H371" t="s">
         <v>1448</v>
-      </c>
-[...13 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D372" t="s">
+        <v>209</v>
+      </c>
+      <c r="E372" t="s">
+        <v>210</v>
+      </c>
+      <c r="F372" t="s">
+        <v>13</v>
+      </c>
+      <c r="G372" s="1" t="s">
         <v>1451</v>
       </c>
-      <c r="B372" t="s">
-[...2 lines deleted...]
-      <c r="C372" t="s">
+      <c r="H372" t="s">
         <v>1452</v>
-      </c>
-[...13 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D373" t="s">
+        <v>209</v>
+      </c>
+      <c r="E373" t="s">
+        <v>210</v>
+      </c>
+      <c r="F373" t="s">
+        <v>213</v>
+      </c>
+      <c r="G373" s="1" t="s">
         <v>1455</v>
       </c>
-      <c r="B373" t="s">
-[...2 lines deleted...]
-      <c r="C373" t="s">
+      <c r="H373" t="s">
         <v>1456</v>
-      </c>
-[...13 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
         <v>1458</v>
       </c>
-      <c r="B374" t="s">
-[...2 lines deleted...]
-      <c r="C374" t="s">
+      <c r="D374" t="s">
+        <v>209</v>
+      </c>
+      <c r="E374" t="s">
+        <v>210</v>
+      </c>
+      <c r="F374" t="s">
+        <v>202</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H374" t="s">
         <v>1459</v>
-      </c>
-[...13 lines deleted...]
-        <v>1461</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D375" t="s">
+        <v>209</v>
+      </c>
+      <c r="E375" t="s">
+        <v>210</v>
+      </c>
+      <c r="F375" t="s">
+        <v>202</v>
+      </c>
+      <c r="G375" s="1" t="s">
         <v>1462</v>
       </c>
-      <c r="B375" t="s">
-[...2 lines deleted...]
-      <c r="C375" t="s">
+      <c r="H375" t="s">
         <v>1463</v>
-      </c>
-[...13 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D376" t="s">
+        <v>209</v>
+      </c>
+      <c r="E376" t="s">
+        <v>210</v>
+      </c>
+      <c r="F376" t="s">
+        <v>213</v>
+      </c>
+      <c r="G376" s="1" t="s">
         <v>1466</v>
       </c>
-      <c r="B376" t="s">
-[...2 lines deleted...]
-      <c r="C376" t="s">
+      <c r="H376" t="s">
         <v>1467</v>
-      </c>
-[...13 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D377" t="s">
+        <v>209</v>
+      </c>
+      <c r="E377" t="s">
+        <v>210</v>
+      </c>
+      <c r="F377" t="s">
+        <v>236</v>
+      </c>
+      <c r="G377" s="1" t="s">
         <v>1470</v>
       </c>
-      <c r="B377" t="s">
-[...2 lines deleted...]
-      <c r="C377" t="s">
+      <c r="H377" t="s">
         <v>1471</v>
-      </c>
-[...13 lines deleted...]
-        <v>1473</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D378" t="s">
+        <v>209</v>
+      </c>
+      <c r="E378" t="s">
+        <v>210</v>
+      </c>
+      <c r="F378" t="s">
+        <v>236</v>
+      </c>
+      <c r="G378" s="1" t="s">
         <v>1474</v>
       </c>
-      <c r="B378" t="s">
-[...2 lines deleted...]
-      <c r="C378" t="s">
+      <c r="H378" t="s">
         <v>1475</v>
-      </c>
-[...13 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D379" t="s">
+        <v>209</v>
+      </c>
+      <c r="E379" t="s">
+        <v>210</v>
+      </c>
+      <c r="F379" t="s">
+        <v>236</v>
+      </c>
+      <c r="G379" s="1" t="s">
         <v>1478</v>
       </c>
-      <c r="B379" t="s">
-[...2 lines deleted...]
-      <c r="C379" t="s">
+      <c r="H379" t="s">
         <v>1479</v>
-      </c>
-[...13 lines deleted...]
-        <v>1481</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D380" t="s">
+        <v>209</v>
+      </c>
+      <c r="E380" t="s">
+        <v>210</v>
+      </c>
+      <c r="F380" t="s">
+        <v>236</v>
+      </c>
+      <c r="G380" s="1" t="s">
         <v>1482</v>
       </c>
-      <c r="B380" t="s">
-[...2 lines deleted...]
-      <c r="C380" t="s">
+      <c r="H380" t="s">
         <v>1483</v>
-      </c>
-[...13 lines deleted...]
-        <v>1485</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D381" t="s">
+        <v>209</v>
+      </c>
+      <c r="E381" t="s">
+        <v>210</v>
+      </c>
+      <c r="F381" t="s">
+        <v>213</v>
+      </c>
+      <c r="G381" s="1" t="s">
         <v>1486</v>
       </c>
-      <c r="B381" t="s">
-[...2 lines deleted...]
-      <c r="C381" t="s">
+      <c r="H381" t="s">
         <v>1487</v>
-      </c>
-[...13 lines deleted...]
-        <v>1489</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D382" t="s">
+        <v>209</v>
+      </c>
+      <c r="E382" t="s">
+        <v>210</v>
+      </c>
+      <c r="F382" t="s">
+        <v>236</v>
+      </c>
+      <c r="G382" s="1" t="s">
         <v>1490</v>
       </c>
-      <c r="B382" t="s">
-[...2 lines deleted...]
-      <c r="C382" t="s">
+      <c r="H382" t="s">
         <v>1491</v>
-      </c>
-[...13 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D383" t="s">
+        <v>209</v>
+      </c>
+      <c r="E383" t="s">
+        <v>210</v>
+      </c>
+      <c r="F383" t="s">
+        <v>213</v>
+      </c>
+      <c r="G383" s="1" t="s">
         <v>1494</v>
       </c>
-      <c r="B383" t="s">
-[...2 lines deleted...]
-      <c r="C383" t="s">
+      <c r="H383" t="s">
         <v>1495</v>
-      </c>
-[...13 lines deleted...]
-        <v>1497</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D384" t="s">
+        <v>209</v>
+      </c>
+      <c r="E384" t="s">
+        <v>210</v>
+      </c>
+      <c r="F384" t="s">
+        <v>213</v>
+      </c>
+      <c r="G384" s="1" t="s">
         <v>1498</v>
       </c>
-      <c r="B384" t="s">
-[...2 lines deleted...]
-      <c r="C384" t="s">
+      <c r="H384" t="s">
         <v>1499</v>
-      </c>
-[...13 lines deleted...]
-        <v>1501</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D385" t="s">
+        <v>209</v>
+      </c>
+      <c r="E385" t="s">
+        <v>210</v>
+      </c>
+      <c r="F385" t="s">
+        <v>236</v>
+      </c>
+      <c r="G385" s="1" t="s">
         <v>1502</v>
       </c>
-      <c r="B385" t="s">
-[...2 lines deleted...]
-      <c r="C385" t="s">
+      <c r="H385" t="s">
         <v>1503</v>
-      </c>
-[...13 lines deleted...]
-        <v>1505</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D386" t="s">
+        <v>209</v>
+      </c>
+      <c r="E386" t="s">
+        <v>210</v>
+      </c>
+      <c r="F386" t="s">
+        <v>236</v>
+      </c>
+      <c r="G386" s="1" t="s">
         <v>1506</v>
       </c>
-      <c r="B386" t="s">
-[...2 lines deleted...]
-      <c r="C386" t="s">
+      <c r="H386" t="s">
         <v>1507</v>
-      </c>
-[...13 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D387" t="s">
+        <v>209</v>
+      </c>
+      <c r="E387" t="s">
+        <v>210</v>
+      </c>
+      <c r="F387" t="s">
+        <v>306</v>
+      </c>
+      <c r="G387" s="1" t="s">
         <v>1510</v>
       </c>
-      <c r="B387" t="s">
-[...2 lines deleted...]
-      <c r="C387" t="s">
+      <c r="H387" t="s">
         <v>1511</v>
-      </c>
-[...13 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D388" t="s">
+        <v>209</v>
+      </c>
+      <c r="E388" t="s">
+        <v>210</v>
+      </c>
+      <c r="F388" t="s">
+        <v>213</v>
+      </c>
+      <c r="G388" s="1" t="s">
         <v>1514</v>
       </c>
-      <c r="B388" t="s">
-[...2 lines deleted...]
-      <c r="C388" t="s">
+      <c r="H388" t="s">
         <v>1515</v>
-      </c>
-[...13 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D389" t="s">
+        <v>209</v>
+      </c>
+      <c r="E389" t="s">
+        <v>210</v>
+      </c>
+      <c r="F389" t="s">
+        <v>202</v>
+      </c>
+      <c r="G389" s="1" t="s">
         <v>1518</v>
       </c>
-      <c r="B389" t="s">
-[...2 lines deleted...]
-      <c r="C389" t="s">
+      <c r="H389" t="s">
         <v>1519</v>
-      </c>
-[...13 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D390" t="s">
+        <v>209</v>
+      </c>
+      <c r="E390" t="s">
+        <v>210</v>
+      </c>
+      <c r="F390" t="s">
+        <v>202</v>
+      </c>
+      <c r="G390" s="1" t="s">
         <v>1522</v>
       </c>
-      <c r="B390" t="s">
-[...2 lines deleted...]
-      <c r="C390" t="s">
+      <c r="H390" t="s">
         <v>1523</v>
-      </c>
-[...13 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D391" t="s">
+        <v>209</v>
+      </c>
+      <c r="E391" t="s">
+        <v>210</v>
+      </c>
+      <c r="F391" t="s">
+        <v>202</v>
+      </c>
+      <c r="G391" s="1" t="s">
         <v>1526</v>
       </c>
-      <c r="B391" t="s">
-[...2 lines deleted...]
-      <c r="C391" t="s">
+      <c r="H391" t="s">
         <v>1527</v>
-      </c>
-[...13 lines deleted...]
-        <v>1529</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D392" t="s">
+        <v>209</v>
+      </c>
+      <c r="E392" t="s">
+        <v>210</v>
+      </c>
+      <c r="F392" t="s">
+        <v>213</v>
+      </c>
+      <c r="G392" s="1" t="s">
         <v>1530</v>
       </c>
-      <c r="B392" t="s">
-[...2 lines deleted...]
-      <c r="C392" t="s">
+      <c r="H392" t="s">
         <v>1531</v>
-      </c>
-[...13 lines deleted...]
-        <v>1533</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D393" t="s">
+        <v>209</v>
+      </c>
+      <c r="E393" t="s">
+        <v>210</v>
+      </c>
+      <c r="F393" t="s">
+        <v>236</v>
+      </c>
+      <c r="G393" s="1" t="s">
         <v>1534</v>
       </c>
-      <c r="B393" t="s">
-[...2 lines deleted...]
-      <c r="C393" t="s">
+      <c r="H393" t="s">
         <v>1535</v>
-      </c>
-[...13 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D394" t="s">
+        <v>209</v>
+      </c>
+      <c r="E394" t="s">
+        <v>210</v>
+      </c>
+      <c r="F394" t="s">
+        <v>236</v>
+      </c>
+      <c r="G394" s="1" t="s">
         <v>1538</v>
       </c>
-      <c r="B394" t="s">
-[...2 lines deleted...]
-      <c r="C394" t="s">
+      <c r="H394" t="s">
         <v>1539</v>
-      </c>
-[...13 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D395" t="s">
+        <v>209</v>
+      </c>
+      <c r="E395" t="s">
+        <v>210</v>
+      </c>
+      <c r="F395" t="s">
+        <v>236</v>
+      </c>
+      <c r="G395" s="1" t="s">
         <v>1542</v>
       </c>
-      <c r="B395" t="s">
-[...2 lines deleted...]
-      <c r="C395" t="s">
+      <c r="H395" t="s">
         <v>1543</v>
-      </c>
-[...13 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
         <v>1545</v>
       </c>
-      <c r="B396" t="s">
-[...2 lines deleted...]
-      <c r="C396" t="s">
+      <c r="D396" t="s">
+        <v>209</v>
+      </c>
+      <c r="E396" t="s">
+        <v>210</v>
+      </c>
+      <c r="F396" t="s">
+        <v>229</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H396" t="s">
         <v>1546</v>
-      </c>
-[...13 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1549</v>
+        <v>1547</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1550</v>
+        <v>1548</v>
       </c>
       <c r="D397" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E397" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F397" t="s">
         <v>13</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1551</v>
+        <v>1549</v>
       </c>
       <c r="H397" t="s">
-        <v>1552</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D398" t="s">
+        <v>209</v>
+      </c>
+      <c r="E398" t="s">
+        <v>210</v>
+      </c>
+      <c r="F398" t="s">
+        <v>13</v>
+      </c>
+      <c r="G398" s="1" t="s">
         <v>1553</v>
       </c>
-      <c r="B398" t="s">
-[...2 lines deleted...]
-      <c r="C398" t="s">
+      <c r="H398" t="s">
         <v>1554</v>
-      </c>
-[...13 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D399" t="s">
+        <v>209</v>
+      </c>
+      <c r="E399" t="s">
+        <v>210</v>
+      </c>
+      <c r="F399" t="s">
+        <v>229</v>
+      </c>
+      <c r="G399" s="1" t="s">
         <v>1557</v>
       </c>
-      <c r="B399" t="s">
-[...2 lines deleted...]
-      <c r="C399" t="s">
+      <c r="H399" t="s">
         <v>1558</v>
-      </c>
-[...13 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D400" t="s">
+        <v>209</v>
+      </c>
+      <c r="E400" t="s">
+        <v>210</v>
+      </c>
+      <c r="F400" t="s">
+        <v>229</v>
+      </c>
+      <c r="G400" s="1" t="s">
         <v>1561</v>
       </c>
-      <c r="B400" t="s">
-[...2 lines deleted...]
-      <c r="C400" t="s">
+      <c r="H400" t="s">
         <v>1562</v>
-      </c>
-[...13 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D401" t="s">
+        <v>209</v>
+      </c>
+      <c r="E401" t="s">
+        <v>210</v>
+      </c>
+      <c r="F401" t="s">
+        <v>229</v>
+      </c>
+      <c r="G401" s="1" t="s">
         <v>1565</v>
       </c>
-      <c r="B401" t="s">
-[...2 lines deleted...]
-      <c r="C401" t="s">
+      <c r="H401" t="s">
         <v>1566</v>
-      </c>
-[...13 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D402" t="s">
+        <v>209</v>
+      </c>
+      <c r="E402" t="s">
+        <v>210</v>
+      </c>
+      <c r="F402" t="s">
+        <v>229</v>
+      </c>
+      <c r="G402" s="1" t="s">
         <v>1569</v>
       </c>
-      <c r="B402" t="s">
-[...2 lines deleted...]
-      <c r="C402" t="s">
+      <c r="H402" t="s">
         <v>1570</v>
-      </c>
-[...13 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D403" t="s">
+        <v>209</v>
+      </c>
+      <c r="E403" t="s">
+        <v>210</v>
+      </c>
+      <c r="F403" t="s">
+        <v>229</v>
+      </c>
+      <c r="G403" s="1" t="s">
         <v>1573</v>
       </c>
-      <c r="B403" t="s">
-[...2 lines deleted...]
-      <c r="C403" t="s">
+      <c r="H403" t="s">
         <v>1574</v>
-      </c>
-[...13 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D404" t="s">
+        <v>209</v>
+      </c>
+      <c r="E404" t="s">
+        <v>210</v>
+      </c>
+      <c r="F404" t="s">
+        <v>229</v>
+      </c>
+      <c r="G404" s="1" t="s">
         <v>1577</v>
       </c>
-      <c r="B404" t="s">
-[...2 lines deleted...]
-      <c r="C404" t="s">
+      <c r="H404" t="s">
         <v>1578</v>
-      </c>
-[...13 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D405" t="s">
+        <v>209</v>
+      </c>
+      <c r="E405" t="s">
+        <v>210</v>
+      </c>
+      <c r="F405" t="s">
+        <v>229</v>
+      </c>
+      <c r="G405" s="1" t="s">
         <v>1581</v>
       </c>
-      <c r="B405" t="s">
-[...2 lines deleted...]
-      <c r="C405" t="s">
+      <c r="H405" t="s">
         <v>1582</v>
-      </c>
-[...13 lines deleted...]
-        <v>1584</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D406" t="s">
+        <v>209</v>
+      </c>
+      <c r="E406" t="s">
+        <v>210</v>
+      </c>
+      <c r="F406" t="s">
+        <v>229</v>
+      </c>
+      <c r="G406" s="1" t="s">
         <v>1585</v>
       </c>
-      <c r="B406" t="s">
-[...2 lines deleted...]
-      <c r="C406" t="s">
+      <c r="H406" t="s">
         <v>1586</v>
-      </c>
-[...13 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D407" t="s">
+        <v>209</v>
+      </c>
+      <c r="E407" t="s">
+        <v>210</v>
+      </c>
+      <c r="F407" t="s">
+        <v>229</v>
+      </c>
+      <c r="G407" s="1" t="s">
         <v>1589</v>
       </c>
-      <c r="B407" t="s">
-[...2 lines deleted...]
-      <c r="C407" t="s">
+      <c r="H407" t="s">
         <v>1590</v>
-      </c>
-[...13 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D408" t="s">
+        <v>209</v>
+      </c>
+      <c r="E408" t="s">
+        <v>210</v>
+      </c>
+      <c r="F408" t="s">
+        <v>229</v>
+      </c>
+      <c r="G408" s="1" t="s">
         <v>1593</v>
       </c>
-      <c r="B408" t="s">
-[...2 lines deleted...]
-      <c r="C408" t="s">
+      <c r="H408" t="s">
         <v>1594</v>
-      </c>
-[...13 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D409" t="s">
+        <v>209</v>
+      </c>
+      <c r="E409" t="s">
+        <v>210</v>
+      </c>
+      <c r="F409" t="s">
+        <v>229</v>
+      </c>
+      <c r="G409" s="1" t="s">
         <v>1597</v>
       </c>
-      <c r="B409" t="s">
-[...2 lines deleted...]
-      <c r="C409" t="s">
+      <c r="H409" t="s">
         <v>1598</v>
-      </c>
-[...13 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D410" t="s">
+        <v>209</v>
+      </c>
+      <c r="E410" t="s">
+        <v>210</v>
+      </c>
+      <c r="F410" t="s">
+        <v>229</v>
+      </c>
+      <c r="G410" s="1" t="s">
         <v>1601</v>
       </c>
-      <c r="B410" t="s">
-[...2 lines deleted...]
-      <c r="C410" t="s">
+      <c r="H410" t="s">
         <v>1602</v>
-      </c>
-[...13 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D411" t="s">
+        <v>209</v>
+      </c>
+      <c r="E411" t="s">
+        <v>210</v>
+      </c>
+      <c r="F411" t="s">
+        <v>229</v>
+      </c>
+      <c r="G411" s="1" t="s">
         <v>1605</v>
       </c>
-      <c r="B411" t="s">
-[...2 lines deleted...]
-      <c r="C411" t="s">
+      <c r="H411" t="s">
         <v>1606</v>
-      </c>
-[...13 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D412" t="s">
+        <v>209</v>
+      </c>
+      <c r="E412" t="s">
+        <v>210</v>
+      </c>
+      <c r="F412" t="s">
+        <v>229</v>
+      </c>
+      <c r="G412" s="1" t="s">
         <v>1609</v>
       </c>
-      <c r="B412" t="s">
-[...2 lines deleted...]
-      <c r="C412" t="s">
+      <c r="H412" t="s">
         <v>1610</v>
-      </c>
-[...13 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D413" t="s">
+        <v>209</v>
+      </c>
+      <c r="E413" t="s">
+        <v>210</v>
+      </c>
+      <c r="F413" t="s">
+        <v>229</v>
+      </c>
+      <c r="G413" s="1" t="s">
         <v>1613</v>
       </c>
-      <c r="B413" t="s">
-[...2 lines deleted...]
-      <c r="C413" t="s">
+      <c r="H413" t="s">
         <v>1614</v>
-      </c>
-[...13 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D414" t="s">
+        <v>209</v>
+      </c>
+      <c r="E414" t="s">
+        <v>210</v>
+      </c>
+      <c r="F414" t="s">
+        <v>229</v>
+      </c>
+      <c r="G414" s="1" t="s">
         <v>1617</v>
       </c>
-      <c r="B414" t="s">
-[...2 lines deleted...]
-      <c r="C414" t="s">
+      <c r="H414" t="s">
         <v>1618</v>
-      </c>
-[...13 lines deleted...]
-        <v>1620</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D415" t="s">
+        <v>209</v>
+      </c>
+      <c r="E415" t="s">
+        <v>210</v>
+      </c>
+      <c r="F415" t="s">
+        <v>229</v>
+      </c>
+      <c r="G415" s="1" t="s">
         <v>1621</v>
       </c>
-      <c r="B415" t="s">
-[...2 lines deleted...]
-      <c r="C415" t="s">
+      <c r="H415" t="s">
         <v>1622</v>
-      </c>
-[...13 lines deleted...]
-        <v>1624</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D416" t="s">
+        <v>209</v>
+      </c>
+      <c r="E416" t="s">
+        <v>210</v>
+      </c>
+      <c r="F416" t="s">
+        <v>306</v>
+      </c>
+      <c r="G416" s="1" t="s">
         <v>1625</v>
       </c>
-      <c r="B416" t="s">
-[...2 lines deleted...]
-      <c r="C416" t="s">
+      <c r="H416" t="s">
         <v>1626</v>
-      </c>
-[...13 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D417" t="s">
+        <v>209</v>
+      </c>
+      <c r="E417" t="s">
+        <v>210</v>
+      </c>
+      <c r="F417" t="s">
+        <v>213</v>
+      </c>
+      <c r="G417" s="1" t="s">
         <v>1629</v>
       </c>
-      <c r="B417" t="s">
-[...2 lines deleted...]
-      <c r="C417" t="s">
+      <c r="H417" t="s">
         <v>1630</v>
-      </c>
-[...13 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D418" t="s">
+        <v>209</v>
+      </c>
+      <c r="E418" t="s">
+        <v>210</v>
+      </c>
+      <c r="F418" t="s">
+        <v>213</v>
+      </c>
+      <c r="G418" s="1" t="s">
         <v>1633</v>
       </c>
-      <c r="B418" t="s">
-[...2 lines deleted...]
-      <c r="C418" t="s">
+      <c r="H418" t="s">
         <v>1634</v>
-      </c>
-[...13 lines deleted...]
-        <v>1636</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D419" t="s">
+        <v>209</v>
+      </c>
+      <c r="E419" t="s">
+        <v>210</v>
+      </c>
+      <c r="F419" t="s">
+        <v>213</v>
+      </c>
+      <c r="G419" s="1" t="s">
         <v>1637</v>
       </c>
-      <c r="B419" t="s">
-[...2 lines deleted...]
-      <c r="C419" t="s">
+      <c r="H419" t="s">
         <v>1638</v>
-      </c>
-[...13 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D420" t="s">
+        <v>209</v>
+      </c>
+      <c r="E420" t="s">
+        <v>210</v>
+      </c>
+      <c r="F420" t="s">
+        <v>213</v>
+      </c>
+      <c r="G420" s="1" t="s">
         <v>1641</v>
       </c>
-      <c r="B420" t="s">
-[...2 lines deleted...]
-      <c r="C420" t="s">
+      <c r="H420" t="s">
         <v>1642</v>
-      </c>
-[...13 lines deleted...]
-        <v>1644</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D421" t="s">
+        <v>209</v>
+      </c>
+      <c r="E421" t="s">
+        <v>210</v>
+      </c>
+      <c r="F421" t="s">
+        <v>213</v>
+      </c>
+      <c r="G421" s="1" t="s">
         <v>1645</v>
       </c>
-      <c r="B421" t="s">
-[...2 lines deleted...]
-      <c r="C421" t="s">
+      <c r="H421" t="s">
         <v>1646</v>
-      </c>
-[...13 lines deleted...]
-        <v>1648</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D422" t="s">
+        <v>209</v>
+      </c>
+      <c r="E422" t="s">
+        <v>210</v>
+      </c>
+      <c r="F422" t="s">
+        <v>213</v>
+      </c>
+      <c r="G422" s="1" t="s">
         <v>1649</v>
       </c>
-      <c r="B422" t="s">
-[...2 lines deleted...]
-      <c r="C422" t="s">
+      <c r="H422" t="s">
         <v>1650</v>
-      </c>
-[...13 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D423" t="s">
+        <v>209</v>
+      </c>
+      <c r="E423" t="s">
+        <v>210</v>
+      </c>
+      <c r="F423" t="s">
+        <v>213</v>
+      </c>
+      <c r="G423" s="1" t="s">
         <v>1653</v>
       </c>
-      <c r="B423" t="s">
-[...2 lines deleted...]
-      <c r="C423" t="s">
+      <c r="H423" t="s">
         <v>1654</v>
-      </c>
-[...13 lines deleted...]
-        <v>1656</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D424" t="s">
+        <v>209</v>
+      </c>
+      <c r="E424" t="s">
+        <v>210</v>
+      </c>
+      <c r="F424" t="s">
+        <v>213</v>
+      </c>
+      <c r="G424" s="1" t="s">
         <v>1657</v>
       </c>
-      <c r="B424" t="s">
-[...2 lines deleted...]
-      <c r="C424" t="s">
+      <c r="H424" t="s">
         <v>1658</v>
-      </c>
-[...13 lines deleted...]
-        <v>1660</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D425" t="s">
+        <v>209</v>
+      </c>
+      <c r="E425" t="s">
+        <v>210</v>
+      </c>
+      <c r="F425" t="s">
+        <v>213</v>
+      </c>
+      <c r="G425" s="1" t="s">
         <v>1661</v>
       </c>
-      <c r="B425" t="s">
-[...2 lines deleted...]
-      <c r="C425" t="s">
+      <c r="H425" t="s">
         <v>1662</v>
-      </c>
-[...13 lines deleted...]
-        <v>1664</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D426" t="s">
+        <v>209</v>
+      </c>
+      <c r="E426" t="s">
+        <v>210</v>
+      </c>
+      <c r="F426" t="s">
+        <v>236</v>
+      </c>
+      <c r="G426" s="1" t="s">
         <v>1665</v>
       </c>
-      <c r="B426" t="s">
-[...2 lines deleted...]
-      <c r="C426" t="s">
+      <c r="H426" t="s">
         <v>1666</v>
-      </c>
-[...13 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D427" t="s">
+        <v>209</v>
+      </c>
+      <c r="E427" t="s">
+        <v>210</v>
+      </c>
+      <c r="F427" t="s">
+        <v>236</v>
+      </c>
+      <c r="G427" s="1" t="s">
         <v>1669</v>
       </c>
-      <c r="B427" t="s">
-[...2 lines deleted...]
-      <c r="C427" t="s">
+      <c r="H427" t="s">
         <v>1670</v>
-      </c>
-[...13 lines deleted...]
-        <v>1672</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D428" t="s">
+        <v>209</v>
+      </c>
+      <c r="E428" t="s">
+        <v>210</v>
+      </c>
+      <c r="F428" t="s">
+        <v>236</v>
+      </c>
+      <c r="G428" s="1" t="s">
         <v>1673</v>
       </c>
-      <c r="B428" t="s">
-[...2 lines deleted...]
-      <c r="C428" t="s">
+      <c r="H428" t="s">
         <v>1674</v>
-      </c>
-[...13 lines deleted...]
-        <v>1676</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D429" t="s">
+        <v>209</v>
+      </c>
+      <c r="E429" t="s">
+        <v>210</v>
+      </c>
+      <c r="F429" t="s">
+        <v>236</v>
+      </c>
+      <c r="G429" s="1" t="s">
         <v>1677</v>
       </c>
-      <c r="B429" t="s">
-[...2 lines deleted...]
-      <c r="C429" t="s">
+      <c r="H429" t="s">
         <v>1678</v>
-      </c>
-[...13 lines deleted...]
-        <v>1680</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D430" t="s">
+        <v>209</v>
+      </c>
+      <c r="E430" t="s">
+        <v>210</v>
+      </c>
+      <c r="F430" t="s">
+        <v>236</v>
+      </c>
+      <c r="G430" s="1" t="s">
         <v>1681</v>
       </c>
-      <c r="B430" t="s">
-[...2 lines deleted...]
-      <c r="C430" t="s">
+      <c r="H430" t="s">
         <v>1682</v>
-      </c>
-[...13 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D431" t="s">
+        <v>209</v>
+      </c>
+      <c r="E431" t="s">
+        <v>210</v>
+      </c>
+      <c r="F431" t="s">
+        <v>236</v>
+      </c>
+      <c r="G431" s="1" t="s">
         <v>1685</v>
       </c>
-      <c r="B431" t="s">
-[...2 lines deleted...]
-      <c r="C431" t="s">
+      <c r="H431" t="s">
         <v>1686</v>
-      </c>
-[...13 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D432" t="s">
+        <v>209</v>
+      </c>
+      <c r="E432" t="s">
+        <v>210</v>
+      </c>
+      <c r="F432" t="s">
+        <v>236</v>
+      </c>
+      <c r="G432" s="1" t="s">
         <v>1689</v>
       </c>
-      <c r="B432" t="s">
-[...2 lines deleted...]
-      <c r="C432" t="s">
+      <c r="H432" t="s">
         <v>1690</v>
-      </c>
-[...13 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D433" t="s">
+        <v>209</v>
+      </c>
+      <c r="E433" t="s">
+        <v>210</v>
+      </c>
+      <c r="F433" t="s">
+        <v>236</v>
+      </c>
+      <c r="G433" s="1" t="s">
         <v>1693</v>
       </c>
-      <c r="B433" t="s">
-[...2 lines deleted...]
-      <c r="C433" t="s">
+      <c r="H433" t="s">
         <v>1694</v>
-      </c>
-[...13 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D434" t="s">
+        <v>209</v>
+      </c>
+      <c r="E434" t="s">
+        <v>210</v>
+      </c>
+      <c r="F434" t="s">
+        <v>236</v>
+      </c>
+      <c r="G434" s="1" t="s">
         <v>1697</v>
       </c>
-      <c r="B434" t="s">
-[...2 lines deleted...]
-      <c r="C434" t="s">
+      <c r="H434" t="s">
         <v>1698</v>
-      </c>
-[...13 lines deleted...]
-        <v>1700</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D435" t="s">
+        <v>209</v>
+      </c>
+      <c r="E435" t="s">
+        <v>210</v>
+      </c>
+      <c r="F435" t="s">
+        <v>229</v>
+      </c>
+      <c r="G435" s="1" t="s">
         <v>1701</v>
       </c>
-      <c r="B435" t="s">
-[...2 lines deleted...]
-      <c r="C435" t="s">
+      <c r="H435" t="s">
         <v>1702</v>
-      </c>
-[...13 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D436" t="s">
+        <v>209</v>
+      </c>
+      <c r="E436" t="s">
+        <v>210</v>
+      </c>
+      <c r="F436" t="s">
+        <v>229</v>
+      </c>
+      <c r="G436" s="1" t="s">
         <v>1705</v>
       </c>
-      <c r="B436" t="s">
-[...2 lines deleted...]
-      <c r="C436" t="s">
+      <c r="H436" t="s">
         <v>1706</v>
-      </c>
-[...13 lines deleted...]
-        <v>1708</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D437" t="s">
+        <v>209</v>
+      </c>
+      <c r="E437" t="s">
+        <v>210</v>
+      </c>
+      <c r="F437" t="s">
+        <v>246</v>
+      </c>
+      <c r="G437" s="1" t="s">
         <v>1709</v>
       </c>
-      <c r="B437" t="s">
-[...2 lines deleted...]
-      <c r="C437" t="s">
+      <c r="H437" t="s">
         <v>1710</v>
-      </c>
-[...13 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D438" t="s">
+        <v>209</v>
+      </c>
+      <c r="E438" t="s">
+        <v>210</v>
+      </c>
+      <c r="F438" t="s">
+        <v>229</v>
+      </c>
+      <c r="G438" s="1" t="s">
         <v>1713</v>
       </c>
-      <c r="B438" t="s">
-[...2 lines deleted...]
-      <c r="C438" t="s">
+      <c r="H438" t="s">
         <v>1714</v>
-      </c>
-[...13 lines deleted...]
-        <v>1716</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D439" t="s">
+        <v>209</v>
+      </c>
+      <c r="E439" t="s">
+        <v>210</v>
+      </c>
+      <c r="F439" t="s">
+        <v>229</v>
+      </c>
+      <c r="G439" s="1" t="s">
         <v>1717</v>
       </c>
-      <c r="B439" t="s">
-[...2 lines deleted...]
-      <c r="C439" t="s">
+      <c r="H439" t="s">
         <v>1718</v>
-      </c>
-[...13 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D440" t="s">
+        <v>209</v>
+      </c>
+      <c r="E440" t="s">
+        <v>210</v>
+      </c>
+      <c r="F440" t="s">
+        <v>229</v>
+      </c>
+      <c r="G440" s="1" t="s">
         <v>1721</v>
       </c>
-      <c r="B440" t="s">
-[...2 lines deleted...]
-      <c r="C440" t="s">
+      <c r="H440" t="s">
         <v>1722</v>
-      </c>
-[...13 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D441" t="s">
+        <v>209</v>
+      </c>
+      <c r="E441" t="s">
+        <v>210</v>
+      </c>
+      <c r="F441" t="s">
+        <v>229</v>
+      </c>
+      <c r="G441" s="1" t="s">
         <v>1725</v>
       </c>
-      <c r="B441" t="s">
-[...2 lines deleted...]
-      <c r="C441" t="s">
+      <c r="H441" t="s">
         <v>1726</v>
-      </c>
-[...13 lines deleted...]
-        <v>1728</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D442" t="s">
+        <v>209</v>
+      </c>
+      <c r="E442" t="s">
+        <v>210</v>
+      </c>
+      <c r="F442" t="s">
+        <v>229</v>
+      </c>
+      <c r="G442" s="1" t="s">
         <v>1729</v>
       </c>
-      <c r="B442" t="s">
-[...2 lines deleted...]
-      <c r="C442" t="s">
+      <c r="H442" t="s">
         <v>1730</v>
-      </c>
-[...13 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D443" t="s">
+        <v>209</v>
+      </c>
+      <c r="E443" t="s">
+        <v>210</v>
+      </c>
+      <c r="F443" t="s">
+        <v>229</v>
+      </c>
+      <c r="G443" s="1" t="s">
         <v>1733</v>
       </c>
-      <c r="B443" t="s">
-[...2 lines deleted...]
-      <c r="C443" t="s">
+      <c r="H443" t="s">
         <v>1734</v>
-      </c>
-[...13 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D444" t="s">
+        <v>209</v>
+      </c>
+      <c r="E444" t="s">
+        <v>210</v>
+      </c>
+      <c r="F444" t="s">
+        <v>229</v>
+      </c>
+      <c r="G444" s="1" t="s">
         <v>1737</v>
       </c>
-      <c r="B444" t="s">
-[...2 lines deleted...]
-      <c r="C444" t="s">
+      <c r="H444" t="s">
         <v>1738</v>
-      </c>
-[...13 lines deleted...]
-        <v>1740</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D445" t="s">
+        <v>209</v>
+      </c>
+      <c r="E445" t="s">
+        <v>210</v>
+      </c>
+      <c r="F445" t="s">
+        <v>236</v>
+      </c>
+      <c r="G445" s="1" t="s">
         <v>1741</v>
       </c>
-      <c r="B445" t="s">
-[...2 lines deleted...]
-      <c r="C445" t="s">
+      <c r="H445" t="s">
         <v>1742</v>
-      </c>
-[...13 lines deleted...]
-        <v>1744</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D446" t="s">
+        <v>209</v>
+      </c>
+      <c r="E446" t="s">
+        <v>210</v>
+      </c>
+      <c r="F446" t="s">
+        <v>229</v>
+      </c>
+      <c r="G446" s="1" t="s">
         <v>1745</v>
       </c>
-      <c r="B446" t="s">
-[...2 lines deleted...]
-      <c r="C446" t="s">
+      <c r="H446" t="s">
         <v>1746</v>
-      </c>
-[...13 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D447" t="s">
+        <v>209</v>
+      </c>
+      <c r="E447" t="s">
+        <v>210</v>
+      </c>
+      <c r="F447" t="s">
+        <v>213</v>
+      </c>
+      <c r="G447" s="1" t="s">
         <v>1749</v>
       </c>
-      <c r="B447" t="s">
-[...2 lines deleted...]
-      <c r="C447" t="s">
+      <c r="H447" t="s">
         <v>1750</v>
-      </c>
-[...13 lines deleted...]
-        <v>1752</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D448" t="s">
+        <v>209</v>
+      </c>
+      <c r="E448" t="s">
+        <v>210</v>
+      </c>
+      <c r="F448" t="s">
+        <v>236</v>
+      </c>
+      <c r="G448" s="1" t="s">
         <v>1753</v>
       </c>
-      <c r="B448" t="s">
-[...2 lines deleted...]
-      <c r="C448" t="s">
+      <c r="H448" t="s">
         <v>1754</v>
-      </c>
-[...13 lines deleted...]
-        <v>1756</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D449" t="s">
+        <v>209</v>
+      </c>
+      <c r="E449" t="s">
+        <v>210</v>
+      </c>
+      <c r="F449" t="s">
+        <v>236</v>
+      </c>
+      <c r="G449" s="1" t="s">
         <v>1757</v>
       </c>
-      <c r="B449" t="s">
-[...2 lines deleted...]
-      <c r="C449" t="s">
+      <c r="H449" t="s">
         <v>1758</v>
-      </c>
-[...13 lines deleted...]
-        <v>1760</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D450" t="s">
+        <v>209</v>
+      </c>
+      <c r="E450" t="s">
+        <v>210</v>
+      </c>
+      <c r="F450" t="s">
+        <v>236</v>
+      </c>
+      <c r="G450" s="1" t="s">
         <v>1761</v>
       </c>
-      <c r="B450" t="s">
-[...2 lines deleted...]
-      <c r="C450" t="s">
+      <c r="H450" t="s">
         <v>1762</v>
-      </c>
-[...13 lines deleted...]
-        <v>1764</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D451" t="s">
+        <v>209</v>
+      </c>
+      <c r="E451" t="s">
+        <v>210</v>
+      </c>
+      <c r="F451" t="s">
+        <v>236</v>
+      </c>
+      <c r="G451" s="1" t="s">
         <v>1765</v>
       </c>
-      <c r="B451" t="s">
-[...2 lines deleted...]
-      <c r="C451" t="s">
+      <c r="H451" t="s">
         <v>1766</v>
-      </c>
-[...13 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D452" t="s">
+        <v>209</v>
+      </c>
+      <c r="E452" t="s">
+        <v>210</v>
+      </c>
+      <c r="F452" t="s">
+        <v>236</v>
+      </c>
+      <c r="G452" s="1" t="s">
         <v>1769</v>
       </c>
-      <c r="B452" t="s">
-[...2 lines deleted...]
-      <c r="C452" t="s">
+      <c r="H452" t="s">
         <v>1770</v>
-      </c>
-[...13 lines deleted...]
-        <v>1772</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D453" t="s">
+        <v>209</v>
+      </c>
+      <c r="E453" t="s">
+        <v>210</v>
+      </c>
+      <c r="F453" t="s">
+        <v>236</v>
+      </c>
+      <c r="G453" s="1" t="s">
         <v>1773</v>
       </c>
-      <c r="B453" t="s">
-[...2 lines deleted...]
-      <c r="C453" t="s">
+      <c r="H453" t="s">
         <v>1774</v>
-      </c>
-[...13 lines deleted...]
-        <v>1776</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D454" t="s">
+        <v>209</v>
+      </c>
+      <c r="E454" t="s">
+        <v>210</v>
+      </c>
+      <c r="F454" t="s">
+        <v>213</v>
+      </c>
+      <c r="G454" s="1" t="s">
         <v>1777</v>
       </c>
-      <c r="B454" t="s">
-[...2 lines deleted...]
-      <c r="C454" t="s">
+      <c r="H454" t="s">
         <v>1778</v>
-      </c>
-[...13 lines deleted...]
-        <v>1780</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D455" t="s">
+        <v>209</v>
+      </c>
+      <c r="E455" t="s">
+        <v>210</v>
+      </c>
+      <c r="F455" t="s">
+        <v>213</v>
+      </c>
+      <c r="G455" s="1" t="s">
         <v>1781</v>
       </c>
-      <c r="B455" t="s">
-[...2 lines deleted...]
-      <c r="C455" t="s">
+      <c r="H455" t="s">
         <v>1782</v>
-      </c>
-[...13 lines deleted...]
-        <v>1784</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D456" t="s">
+        <v>209</v>
+      </c>
+      <c r="E456" t="s">
+        <v>210</v>
+      </c>
+      <c r="F456" t="s">
+        <v>213</v>
+      </c>
+      <c r="G456" s="1" t="s">
         <v>1785</v>
       </c>
-      <c r="B456" t="s">
-[...2 lines deleted...]
-      <c r="C456" t="s">
+      <c r="H456" t="s">
         <v>1786</v>
-      </c>
-[...13 lines deleted...]
-        <v>1787</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
         <v>1788</v>
       </c>
-      <c r="B457" t="s">
-[...2 lines deleted...]
-      <c r="C457" t="s">
+      <c r="D457" t="s">
+        <v>209</v>
+      </c>
+      <c r="E457" t="s">
+        <v>210</v>
+      </c>
+      <c r="F457" t="s">
+        <v>213</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H457" t="s">
         <v>1789</v>
-      </c>
-[...13 lines deleted...]
-        <v>1791</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D458" t="s">
+        <v>209</v>
+      </c>
+      <c r="E458" t="s">
+        <v>210</v>
+      </c>
+      <c r="F458" t="s">
+        <v>13</v>
+      </c>
+      <c r="G458" s="1" t="s">
         <v>1792</v>
       </c>
-      <c r="B458" t="s">
-[...2 lines deleted...]
-      <c r="C458" t="s">
+      <c r="H458" t="s">
         <v>1793</v>
-      </c>
-[...13 lines deleted...]
-        <v>1795</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D459" t="s">
+        <v>209</v>
+      </c>
+      <c r="E459" t="s">
+        <v>210</v>
+      </c>
+      <c r="F459" t="s">
+        <v>236</v>
+      </c>
+      <c r="G459" s="1" t="s">
         <v>1796</v>
       </c>
-      <c r="B459" t="s">
-[...2 lines deleted...]
-      <c r="C459" t="s">
+      <c r="H459" t="s">
         <v>1797</v>
-      </c>
-[...13 lines deleted...]
-        <v>1799</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D460" t="s">
+        <v>209</v>
+      </c>
+      <c r="E460" t="s">
+        <v>210</v>
+      </c>
+      <c r="F460" t="s">
+        <v>236</v>
+      </c>
+      <c r="G460" s="1" t="s">
         <v>1800</v>
       </c>
-      <c r="B460" t="s">
-[...2 lines deleted...]
-      <c r="C460" t="s">
+      <c r="H460" t="s">
         <v>1801</v>
-      </c>
-[...13 lines deleted...]
-        <v>1803</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D461" t="s">
+        <v>209</v>
+      </c>
+      <c r="E461" t="s">
+        <v>210</v>
+      </c>
+      <c r="F461" t="s">
+        <v>236</v>
+      </c>
+      <c r="G461" s="1" t="s">
         <v>1804</v>
       </c>
-      <c r="B461" t="s">
-[...2 lines deleted...]
-      <c r="C461" t="s">
+      <c r="H461" t="s">
         <v>1805</v>
-      </c>
-[...13 lines deleted...]
-        <v>1807</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D462" t="s">
+        <v>209</v>
+      </c>
+      <c r="E462" t="s">
+        <v>210</v>
+      </c>
+      <c r="F462" t="s">
+        <v>236</v>
+      </c>
+      <c r="G462" s="1" t="s">
         <v>1808</v>
       </c>
-      <c r="B462" t="s">
-[...2 lines deleted...]
-      <c r="C462" t="s">
+      <c r="H462" t="s">
         <v>1809</v>
-      </c>
-[...13 lines deleted...]
-        <v>1811</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D463" t="s">
+        <v>209</v>
+      </c>
+      <c r="E463" t="s">
+        <v>210</v>
+      </c>
+      <c r="F463" t="s">
+        <v>302</v>
+      </c>
+      <c r="G463" s="1" t="s">
         <v>1812</v>
       </c>
-      <c r="B463" t="s">
-[...2 lines deleted...]
-      <c r="C463" t="s">
+      <c r="H463" t="s">
         <v>1813</v>
-      </c>
-[...13 lines deleted...]
-        <v>1815</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D464" t="s">
+        <v>209</v>
+      </c>
+      <c r="E464" t="s">
+        <v>210</v>
+      </c>
+      <c r="F464" t="s">
+        <v>213</v>
+      </c>
+      <c r="G464" s="1" t="s">
         <v>1816</v>
       </c>
-      <c r="B464" t="s">
-[...2 lines deleted...]
-      <c r="C464" t="s">
+      <c r="H464" t="s">
         <v>1817</v>
-      </c>
-[...13 lines deleted...]
-        <v>1819</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D465" t="s">
+        <v>209</v>
+      </c>
+      <c r="E465" t="s">
+        <v>210</v>
+      </c>
+      <c r="F465" t="s">
+        <v>213</v>
+      </c>
+      <c r="G465" s="1" t="s">
         <v>1820</v>
       </c>
-      <c r="B465" t="s">
-[...2 lines deleted...]
-      <c r="C465" t="s">
+      <c r="H465" t="s">
         <v>1821</v>
-      </c>
-[...13 lines deleted...]
-        <v>1823</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D466" t="s">
+        <v>209</v>
+      </c>
+      <c r="E466" t="s">
+        <v>210</v>
+      </c>
+      <c r="F466" t="s">
+        <v>213</v>
+      </c>
+      <c r="G466" s="1" t="s">
         <v>1824</v>
       </c>
-      <c r="B466" t="s">
-[...2 lines deleted...]
-      <c r="C466" t="s">
+      <c r="H466" t="s">
         <v>1825</v>
-      </c>
-[...13 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
         <v>1827</v>
       </c>
-      <c r="B467" t="s">
-[...2 lines deleted...]
-      <c r="C467" t="s">
+      <c r="D467" t="s">
+        <v>209</v>
+      </c>
+      <c r="E467" t="s">
+        <v>210</v>
+      </c>
+      <c r="F467" t="s">
+        <v>213</v>
+      </c>
+      <c r="G467" s="1" t="s">
         <v>1828</v>
       </c>
-      <c r="D467" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H467" t="s">
-        <v>1830</v>
+        <v>941</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D468" t="s">
+        <v>209</v>
+      </c>
+      <c r="E468" t="s">
+        <v>210</v>
+      </c>
+      <c r="F468" t="s">
+        <v>213</v>
+      </c>
+      <c r="G468" s="1" t="s">
         <v>1831</v>
       </c>
-      <c r="B468" t="s">
-[...2 lines deleted...]
-      <c r="C468" t="s">
+      <c r="H468" t="s">
         <v>1832</v>
-      </c>
-[...13 lines deleted...]
-        <v>1834</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D469" t="s">
+        <v>209</v>
+      </c>
+      <c r="E469" t="s">
+        <v>210</v>
+      </c>
+      <c r="F469" t="s">
+        <v>213</v>
+      </c>
+      <c r="G469" s="1" t="s">
         <v>1835</v>
       </c>
-      <c r="B469" t="s">
-[...2 lines deleted...]
-      <c r="C469" t="s">
+      <c r="H469" t="s">
         <v>1836</v>
-      </c>
-[...13 lines deleted...]
-        <v>1838</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D470" t="s">
+        <v>209</v>
+      </c>
+      <c r="E470" t="s">
+        <v>210</v>
+      </c>
+      <c r="F470" t="s">
+        <v>229</v>
+      </c>
+      <c r="G470" s="1" t="s">
         <v>1839</v>
       </c>
-      <c r="B470" t="s">
-[...2 lines deleted...]
-      <c r="C470" t="s">
+      <c r="H470" t="s">
         <v>1840</v>
-      </c>
-[...13 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D471" t="s">
+        <v>209</v>
+      </c>
+      <c r="E471" t="s">
+        <v>210</v>
+      </c>
+      <c r="F471" t="s">
+        <v>229</v>
+      </c>
+      <c r="G471" s="1" t="s">
         <v>1843</v>
       </c>
-      <c r="B471" t="s">
-[...2 lines deleted...]
-      <c r="C471" t="s">
+      <c r="H471" t="s">
         <v>1844</v>
-      </c>
-[...13 lines deleted...]
-        <v>1846</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D472" t="s">
+        <v>209</v>
+      </c>
+      <c r="E472" t="s">
+        <v>210</v>
+      </c>
+      <c r="F472" t="s">
+        <v>229</v>
+      </c>
+      <c r="G472" s="1" t="s">
         <v>1847</v>
       </c>
-      <c r="B472" t="s">
-[...2 lines deleted...]
-      <c r="C472" t="s">
+      <c r="H472" t="s">
         <v>1848</v>
-      </c>
-[...13 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D473" t="s">
+        <v>209</v>
+      </c>
+      <c r="E473" t="s">
+        <v>210</v>
+      </c>
+      <c r="F473" t="s">
+        <v>229</v>
+      </c>
+      <c r="G473" s="1" t="s">
         <v>1851</v>
       </c>
-      <c r="B473" t="s">
-[...2 lines deleted...]
-      <c r="C473" t="s">
+      <c r="H473" t="s">
         <v>1852</v>
-      </c>
-[...13 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D474" t="s">
+        <v>209</v>
+      </c>
+      <c r="E474" t="s">
+        <v>210</v>
+      </c>
+      <c r="F474" t="s">
+        <v>229</v>
+      </c>
+      <c r="G474" s="1" t="s">
         <v>1855</v>
       </c>
-      <c r="B474" t="s">
-[...2 lines deleted...]
-      <c r="C474" t="s">
+      <c r="H474" t="s">
         <v>1856</v>
-      </c>
-[...13 lines deleted...]
-        <v>1858</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D475" t="s">
+        <v>209</v>
+      </c>
+      <c r="E475" t="s">
+        <v>210</v>
+      </c>
+      <c r="F475" t="s">
+        <v>229</v>
+      </c>
+      <c r="G475" s="1" t="s">
         <v>1859</v>
       </c>
-      <c r="B475" t="s">
-[...2 lines deleted...]
-      <c r="C475" t="s">
+      <c r="H475" t="s">
         <v>1860</v>
-      </c>
-[...13 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
         <v>1862</v>
       </c>
-      <c r="B476" t="s">
-[...2 lines deleted...]
-      <c r="C476" t="s">
+      <c r="D476" t="s">
+        <v>209</v>
+      </c>
+      <c r="E476" t="s">
+        <v>210</v>
+      </c>
+      <c r="F476" t="s">
+        <v>229</v>
+      </c>
+      <c r="G476" s="1" t="s">
         <v>1863</v>
       </c>
-      <c r="D476" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H476" t="s">
-        <v>1865</v>
+        <v>724</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D477" t="s">
+        <v>209</v>
+      </c>
+      <c r="E477" t="s">
+        <v>210</v>
+      </c>
+      <c r="F477" t="s">
+        <v>229</v>
+      </c>
+      <c r="G477" s="1" t="s">
         <v>1866</v>
       </c>
-      <c r="B477" t="s">
-[...2 lines deleted...]
-      <c r="C477" t="s">
+      <c r="H477" t="s">
         <v>1867</v>
-      </c>
-[...13 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D478" t="s">
+        <v>209</v>
+      </c>
+      <c r="E478" t="s">
+        <v>210</v>
+      </c>
+      <c r="F478" t="s">
+        <v>229</v>
+      </c>
+      <c r="G478" s="1" t="s">
         <v>1870</v>
       </c>
-      <c r="B478" t="s">
-[...2 lines deleted...]
-      <c r="C478" t="s">
+      <c r="H478" t="s">
         <v>1871</v>
-      </c>
-[...13 lines deleted...]
-        <v>1873</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D479" t="s">
+        <v>209</v>
+      </c>
+      <c r="E479" t="s">
+        <v>210</v>
+      </c>
+      <c r="F479" t="s">
+        <v>229</v>
+      </c>
+      <c r="G479" s="1" t="s">
         <v>1874</v>
       </c>
-      <c r="B479" t="s">
-[...2 lines deleted...]
-      <c r="C479" t="s">
+      <c r="H479" t="s">
         <v>1875</v>
-      </c>
-[...13 lines deleted...]
-        <v>1877</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D480" t="s">
+        <v>209</v>
+      </c>
+      <c r="E480" t="s">
+        <v>210</v>
+      </c>
+      <c r="F480" t="s">
+        <v>229</v>
+      </c>
+      <c r="G480" s="1" t="s">
         <v>1878</v>
       </c>
-      <c r="B480" t="s">
-[...2 lines deleted...]
-      <c r="C480" t="s">
+      <c r="H480" t="s">
         <v>1879</v>
-      </c>
-[...13 lines deleted...]
-        <v>1881</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D481" t="s">
+        <v>209</v>
+      </c>
+      <c r="E481" t="s">
+        <v>210</v>
+      </c>
+      <c r="F481" t="s">
+        <v>229</v>
+      </c>
+      <c r="G481" s="1" t="s">
         <v>1882</v>
       </c>
-      <c r="B481" t="s">
-[...2 lines deleted...]
-      <c r="C481" t="s">
+      <c r="H481" t="s">
         <v>1883</v>
-      </c>
-[...13 lines deleted...]
-        <v>1885</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D482" t="s">
+        <v>209</v>
+      </c>
+      <c r="E482" t="s">
+        <v>210</v>
+      </c>
+      <c r="F482" t="s">
+        <v>229</v>
+      </c>
+      <c r="G482" s="1" t="s">
         <v>1886</v>
       </c>
-      <c r="B482" t="s">
-[...2 lines deleted...]
-      <c r="C482" t="s">
+      <c r="H482" t="s">
         <v>1887</v>
-      </c>
-[...13 lines deleted...]
-        <v>1889</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D483" t="s">
+        <v>209</v>
+      </c>
+      <c r="E483" t="s">
+        <v>210</v>
+      </c>
+      <c r="F483" t="s">
+        <v>229</v>
+      </c>
+      <c r="G483" s="1" t="s">
         <v>1890</v>
       </c>
-      <c r="B483" t="s">
-[...2 lines deleted...]
-      <c r="C483" t="s">
+      <c r="H483" t="s">
         <v>1891</v>
-      </c>
-[...13 lines deleted...]
-        <v>1893</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D484" t="s">
+        <v>209</v>
+      </c>
+      <c r="E484" t="s">
+        <v>210</v>
+      </c>
+      <c r="F484" t="s">
+        <v>229</v>
+      </c>
+      <c r="G484" s="1" t="s">
         <v>1894</v>
       </c>
-      <c r="B484" t="s">
-[...2 lines deleted...]
-      <c r="C484" t="s">
+      <c r="H484" t="s">
         <v>1895</v>
-      </c>
-[...13 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D485" t="s">
+        <v>209</v>
+      </c>
+      <c r="E485" t="s">
+        <v>210</v>
+      </c>
+      <c r="F485" t="s">
+        <v>229</v>
+      </c>
+      <c r="G485" s="1" t="s">
         <v>1898</v>
       </c>
-      <c r="B485" t="s">
-[...2 lines deleted...]
-      <c r="C485" t="s">
+      <c r="H485" t="s">
         <v>1899</v>
-      </c>
-[...13 lines deleted...]
-        <v>1901</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D486" t="s">
+        <v>209</v>
+      </c>
+      <c r="E486" t="s">
+        <v>210</v>
+      </c>
+      <c r="F486" t="s">
+        <v>229</v>
+      </c>
+      <c r="G486" s="1" t="s">
         <v>1902</v>
       </c>
-      <c r="B486" t="s">
-[...2 lines deleted...]
-      <c r="C486" t="s">
+      <c r="H486" t="s">
         <v>1903</v>
-      </c>
-[...13 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D487" t="s">
+        <v>209</v>
+      </c>
+      <c r="E487" t="s">
+        <v>210</v>
+      </c>
+      <c r="F487" t="s">
+        <v>229</v>
+      </c>
+      <c r="G487" s="1" t="s">
         <v>1906</v>
       </c>
-      <c r="B487" t="s">
-[...2 lines deleted...]
-      <c r="C487" t="s">
+      <c r="H487" t="s">
         <v>1907</v>
-      </c>
-[...13 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D488" t="s">
+        <v>209</v>
+      </c>
+      <c r="E488" t="s">
+        <v>210</v>
+      </c>
+      <c r="F488" t="s">
+        <v>236</v>
+      </c>
+      <c r="G488" s="1" t="s">
         <v>1910</v>
       </c>
-      <c r="B488" t="s">
-[...2 lines deleted...]
-      <c r="C488" t="s">
+      <c r="H488" t="s">
         <v>1911</v>
-      </c>
-[...13 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D489" t="s">
+        <v>209</v>
+      </c>
+      <c r="E489" t="s">
+        <v>210</v>
+      </c>
+      <c r="F489" t="s">
+        <v>236</v>
+      </c>
+      <c r="G489" s="1" t="s">
         <v>1914</v>
       </c>
-      <c r="B489" t="s">
-[...2 lines deleted...]
-      <c r="C489" t="s">
+      <c r="H489" t="s">
         <v>1915</v>
-      </c>
-[...13 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D490" t="s">
+        <v>209</v>
+      </c>
+      <c r="E490" t="s">
+        <v>210</v>
+      </c>
+      <c r="F490" t="s">
+        <v>236</v>
+      </c>
+      <c r="G490" s="1" t="s">
         <v>1918</v>
       </c>
-      <c r="B490" t="s">
-[...2 lines deleted...]
-      <c r="C490" t="s">
+      <c r="H490" t="s">
         <v>1919</v>
-      </c>
-[...13 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D491" t="s">
+        <v>209</v>
+      </c>
+      <c r="E491" t="s">
+        <v>210</v>
+      </c>
+      <c r="F491" t="s">
+        <v>236</v>
+      </c>
+      <c r="G491" s="1" t="s">
         <v>1922</v>
       </c>
-      <c r="B491" t="s">
-[...2 lines deleted...]
-      <c r="C491" t="s">
+      <c r="H491" t="s">
         <v>1923</v>
-      </c>
-[...13 lines deleted...]
-        <v>1925</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D492" t="s">
+        <v>209</v>
+      </c>
+      <c r="E492" t="s">
+        <v>210</v>
+      </c>
+      <c r="F492" t="s">
+        <v>236</v>
+      </c>
+      <c r="G492" s="1" t="s">
         <v>1926</v>
       </c>
-      <c r="B492" t="s">
-[...2 lines deleted...]
-      <c r="C492" t="s">
+      <c r="H492" t="s">
         <v>1927</v>
-      </c>
-[...13 lines deleted...]
-        <v>1929</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D493" t="s">
+        <v>209</v>
+      </c>
+      <c r="E493" t="s">
+        <v>210</v>
+      </c>
+      <c r="F493" t="s">
+        <v>236</v>
+      </c>
+      <c r="G493" s="1" t="s">
         <v>1930</v>
       </c>
-      <c r="B493" t="s">
-[...2 lines deleted...]
-      <c r="C493" t="s">
+      <c r="H493" t="s">
         <v>1931</v>
-      </c>
-[...13 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D494" t="s">
+        <v>209</v>
+      </c>
+      <c r="E494" t="s">
+        <v>210</v>
+      </c>
+      <c r="F494" t="s">
+        <v>236</v>
+      </c>
+      <c r="G494" s="1" t="s">
         <v>1934</v>
       </c>
-      <c r="B494" t="s">
-[...2 lines deleted...]
-      <c r="C494" t="s">
+      <c r="H494" t="s">
         <v>1935</v>
-      </c>
-[...13 lines deleted...]
-        <v>1937</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D495" t="s">
+        <v>209</v>
+      </c>
+      <c r="E495" t="s">
+        <v>210</v>
+      </c>
+      <c r="F495" t="s">
+        <v>236</v>
+      </c>
+      <c r="G495" s="1" t="s">
         <v>1938</v>
       </c>
-      <c r="B495" t="s">
-[...2 lines deleted...]
-      <c r="C495" t="s">
+      <c r="H495" t="s">
         <v>1939</v>
-      </c>
-[...13 lines deleted...]
-        <v>1941</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D496" t="s">
+        <v>209</v>
+      </c>
+      <c r="E496" t="s">
+        <v>210</v>
+      </c>
+      <c r="F496" t="s">
+        <v>306</v>
+      </c>
+      <c r="G496" s="1" t="s">
         <v>1942</v>
       </c>
-      <c r="B496" t="s">
-[...2 lines deleted...]
-      <c r="C496" t="s">
+      <c r="H496" t="s">
         <v>1943</v>
-      </c>
-[...13 lines deleted...]
-        <v>1945</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D497" t="s">
+        <v>209</v>
+      </c>
+      <c r="E497" t="s">
+        <v>210</v>
+      </c>
+      <c r="F497" t="s">
+        <v>306</v>
+      </c>
+      <c r="G497" s="1" t="s">
         <v>1946</v>
       </c>
-      <c r="B497" t="s">
-[...2 lines deleted...]
-      <c r="C497" t="s">
+      <c r="H497" t="s">
         <v>1947</v>
-      </c>
-[...13 lines deleted...]
-        <v>1949</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D498" t="s">
+        <v>209</v>
+      </c>
+      <c r="E498" t="s">
+        <v>210</v>
+      </c>
+      <c r="F498" t="s">
+        <v>306</v>
+      </c>
+      <c r="G498" s="1" t="s">
         <v>1950</v>
       </c>
-      <c r="B498" t="s">
-[...2 lines deleted...]
-      <c r="C498" t="s">
+      <c r="H498" t="s">
         <v>1951</v>
-      </c>
-[...13 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D499" t="s">
+        <v>209</v>
+      </c>
+      <c r="E499" t="s">
+        <v>210</v>
+      </c>
+      <c r="F499" t="s">
+        <v>213</v>
+      </c>
+      <c r="G499" s="1" t="s">
         <v>1954</v>
       </c>
-      <c r="B499" t="s">
-[...2 lines deleted...]
-      <c r="C499" t="s">
+      <c r="H499" t="s">
         <v>1955</v>
-      </c>
-[...13 lines deleted...]
-        <v>1957</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D500" t="s">
+        <v>209</v>
+      </c>
+      <c r="E500" t="s">
+        <v>210</v>
+      </c>
+      <c r="F500" t="s">
+        <v>213</v>
+      </c>
+      <c r="G500" s="1" t="s">
         <v>1958</v>
       </c>
-      <c r="B500" t="s">
-[...2 lines deleted...]
-      <c r="C500" t="s">
+      <c r="H500" t="s">
         <v>1959</v>
-      </c>
-[...13 lines deleted...]
-        <v>1961</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D501" t="s">
+        <v>209</v>
+      </c>
+      <c r="E501" t="s">
+        <v>210</v>
+      </c>
+      <c r="F501" t="s">
+        <v>202</v>
+      </c>
+      <c r="G501" s="1" t="s">
         <v>1962</v>
       </c>
-      <c r="B501" t="s">
-[...2 lines deleted...]
-      <c r="C501" t="s">
+      <c r="H501" t="s">
         <v>1963</v>
-      </c>
-[...13 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D502" t="s">
+        <v>209</v>
+      </c>
+      <c r="E502" t="s">
+        <v>210</v>
+      </c>
+      <c r="F502" t="s">
+        <v>229</v>
+      </c>
+      <c r="G502" s="1" t="s">
         <v>1966</v>
       </c>
-      <c r="B502" t="s">
-[...2 lines deleted...]
-      <c r="C502" t="s">
+      <c r="H502" t="s">
         <v>1967</v>
-      </c>
-[...13 lines deleted...]
-        <v>1969</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D503" t="s">
+        <v>209</v>
+      </c>
+      <c r="E503" t="s">
+        <v>210</v>
+      </c>
+      <c r="F503" t="s">
+        <v>229</v>
+      </c>
+      <c r="G503" s="1" t="s">
         <v>1970</v>
       </c>
-      <c r="B503" t="s">
-[...2 lines deleted...]
-      <c r="C503" t="s">
+      <c r="H503" t="s">
         <v>1971</v>
-      </c>
-[...13 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D504" t="s">
+        <v>209</v>
+      </c>
+      <c r="E504" t="s">
+        <v>210</v>
+      </c>
+      <c r="F504" t="s">
+        <v>229</v>
+      </c>
+      <c r="G504" s="1" t="s">
         <v>1974</v>
       </c>
-      <c r="B504" t="s">
-[...2 lines deleted...]
-      <c r="C504" t="s">
+      <c r="H504" t="s">
         <v>1975</v>
-      </c>
-[...13 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D505" t="s">
+        <v>209</v>
+      </c>
+      <c r="E505" t="s">
+        <v>210</v>
+      </c>
+      <c r="F505" t="s">
+        <v>229</v>
+      </c>
+      <c r="G505" s="1" t="s">
         <v>1978</v>
       </c>
-      <c r="B505" t="s">
-[...2 lines deleted...]
-      <c r="C505" t="s">
+      <c r="H505" t="s">
         <v>1979</v>
-      </c>
-[...13 lines deleted...]
-        <v>1981</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D506" t="s">
+        <v>209</v>
+      </c>
+      <c r="E506" t="s">
+        <v>210</v>
+      </c>
+      <c r="F506" t="s">
+        <v>202</v>
+      </c>
+      <c r="G506" s="1" t="s">
         <v>1982</v>
       </c>
-      <c r="B506" t="s">
-[...2 lines deleted...]
-      <c r="C506" t="s">
+      <c r="H506" t="s">
         <v>1983</v>
-      </c>
-[...13 lines deleted...]
-        <v>1985</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D507" t="s">
+        <v>209</v>
+      </c>
+      <c r="E507" t="s">
+        <v>210</v>
+      </c>
+      <c r="F507" t="s">
+        <v>229</v>
+      </c>
+      <c r="G507" s="1" t="s">
         <v>1986</v>
       </c>
-      <c r="B507" t="s">
-[...2 lines deleted...]
-      <c r="C507" t="s">
+      <c r="H507" t="s">
         <v>1987</v>
-      </c>
-[...13 lines deleted...]
-        <v>1989</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D508" t="s">
+        <v>209</v>
+      </c>
+      <c r="E508" t="s">
+        <v>210</v>
+      </c>
+      <c r="F508" t="s">
+        <v>213</v>
+      </c>
+      <c r="G508" s="1" t="s">
         <v>1990</v>
       </c>
-      <c r="B508" t="s">
-[...2 lines deleted...]
-      <c r="C508" t="s">
+      <c r="H508" t="s">
         <v>1991</v>
-      </c>
-[...13 lines deleted...]
-        <v>1993</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D509" t="s">
+        <v>209</v>
+      </c>
+      <c r="E509" t="s">
+        <v>210</v>
+      </c>
+      <c r="F509" t="s">
+        <v>306</v>
+      </c>
+      <c r="G509" s="1" t="s">
         <v>1994</v>
       </c>
-      <c r="B509" t="s">
-[...2 lines deleted...]
-      <c r="C509" t="s">
+      <c r="H509" t="s">
         <v>1995</v>
-      </c>
-[...13 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D510" t="s">
+        <v>209</v>
+      </c>
+      <c r="E510" t="s">
+        <v>210</v>
+      </c>
+      <c r="F510" t="s">
+        <v>236</v>
+      </c>
+      <c r="G510" s="1" t="s">
         <v>1998</v>
       </c>
-      <c r="B510" t="s">
-[...2 lines deleted...]
-      <c r="C510" t="s">
+      <c r="H510" t="s">
         <v>1999</v>
-      </c>
-[...13 lines deleted...]
-        <v>2001</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D511" t="s">
+        <v>209</v>
+      </c>
+      <c r="E511" t="s">
+        <v>210</v>
+      </c>
+      <c r="F511" t="s">
+        <v>236</v>
+      </c>
+      <c r="G511" s="1" t="s">
         <v>2002</v>
       </c>
-      <c r="B511" t="s">
-[...2 lines deleted...]
-      <c r="C511" t="s">
+      <c r="H511" t="s">
         <v>2003</v>
-      </c>
-[...13 lines deleted...]
-        <v>2005</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D512" t="s">
+        <v>209</v>
+      </c>
+      <c r="E512" t="s">
+        <v>210</v>
+      </c>
+      <c r="F512" t="s">
+        <v>236</v>
+      </c>
+      <c r="G512" s="1" t="s">
         <v>2006</v>
       </c>
-      <c r="B512" t="s">
-[...2 lines deleted...]
-      <c r="C512" t="s">
+      <c r="H512" t="s">
         <v>2007</v>
-      </c>
-[...13 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D513" t="s">
+        <v>209</v>
+      </c>
+      <c r="E513" t="s">
+        <v>210</v>
+      </c>
+      <c r="F513" t="s">
+        <v>236</v>
+      </c>
+      <c r="G513" s="1" t="s">
         <v>2010</v>
       </c>
-      <c r="B513" t="s">
-[...2 lines deleted...]
-      <c r="C513" t="s">
+      <c r="H513" t="s">
         <v>2011</v>
-      </c>
-[...13 lines deleted...]
-        <v>2013</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D514" t="s">
+        <v>209</v>
+      </c>
+      <c r="E514" t="s">
+        <v>210</v>
+      </c>
+      <c r="F514" t="s">
+        <v>236</v>
+      </c>
+      <c r="G514" s="1" t="s">
         <v>2014</v>
       </c>
-      <c r="B514" t="s">
-[...2 lines deleted...]
-      <c r="C514" t="s">
+      <c r="H514" t="s">
         <v>2015</v>
-      </c>
-[...13 lines deleted...]
-        <v>2017</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D515" t="s">
+        <v>209</v>
+      </c>
+      <c r="E515" t="s">
+        <v>210</v>
+      </c>
+      <c r="F515" t="s">
+        <v>13</v>
+      </c>
+      <c r="G515" s="1" t="s">
         <v>2018</v>
       </c>
-      <c r="B515" t="s">
-[...2 lines deleted...]
-      <c r="C515" t="s">
+      <c r="H515" t="s">
         <v>2019</v>
-      </c>
-[...13 lines deleted...]
-        <v>2021</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D516" t="s">
+        <v>209</v>
+      </c>
+      <c r="E516" t="s">
+        <v>210</v>
+      </c>
+      <c r="F516" t="s">
+        <v>213</v>
+      </c>
+      <c r="G516" s="1" t="s">
         <v>2022</v>
       </c>
-      <c r="B516" t="s">
-[...2 lines deleted...]
-      <c r="C516" t="s">
+      <c r="H516" t="s">
         <v>2023</v>
-      </c>
-[...13 lines deleted...]
-        <v>2025</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D517" t="s">
+        <v>209</v>
+      </c>
+      <c r="E517" t="s">
+        <v>210</v>
+      </c>
+      <c r="F517" t="s">
+        <v>213</v>
+      </c>
+      <c r="G517" s="1" t="s">
         <v>2026</v>
       </c>
-      <c r="B517" t="s">
-[...2 lines deleted...]
-      <c r="C517" t="s">
+      <c r="H517" t="s">
         <v>2027</v>
-      </c>
-[...13 lines deleted...]
-        <v>2029</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D518" t="s">
+        <v>209</v>
+      </c>
+      <c r="E518" t="s">
+        <v>210</v>
+      </c>
+      <c r="F518" t="s">
+        <v>213</v>
+      </c>
+      <c r="G518" s="1" t="s">
         <v>2030</v>
       </c>
-      <c r="B518" t="s">
-[...2 lines deleted...]
-      <c r="C518" t="s">
+      <c r="H518" t="s">
         <v>2031</v>
-      </c>
-[...13 lines deleted...]
-        <v>2033</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D519" t="s">
+        <v>209</v>
+      </c>
+      <c r="E519" t="s">
+        <v>210</v>
+      </c>
+      <c r="F519" t="s">
+        <v>213</v>
+      </c>
+      <c r="G519" s="1" t="s">
         <v>2034</v>
       </c>
-      <c r="B519" t="s">
-[...2 lines deleted...]
-      <c r="C519" t="s">
+      <c r="H519" t="s">
         <v>2035</v>
-      </c>
-[...13 lines deleted...]
-        <v>2037</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D520" t="s">
+        <v>209</v>
+      </c>
+      <c r="E520" t="s">
+        <v>210</v>
+      </c>
+      <c r="F520" t="s">
+        <v>213</v>
+      </c>
+      <c r="G520" s="1" t="s">
         <v>2038</v>
       </c>
-      <c r="B520" t="s">
-[...2 lines deleted...]
-      <c r="C520" t="s">
+      <c r="H520" t="s">
         <v>2039</v>
-      </c>
-[...13 lines deleted...]
-        <v>2041</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D521" t="s">
+        <v>209</v>
+      </c>
+      <c r="E521" t="s">
+        <v>210</v>
+      </c>
+      <c r="F521" t="s">
+        <v>306</v>
+      </c>
+      <c r="G521" s="1" t="s">
         <v>2042</v>
       </c>
-      <c r="B521" t="s">
-[...2 lines deleted...]
-      <c r="C521" t="s">
+      <c r="H521" t="s">
         <v>2043</v>
-      </c>
-[...13 lines deleted...]
-        <v>2045</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D522" t="s">
+        <v>209</v>
+      </c>
+      <c r="E522" t="s">
+        <v>210</v>
+      </c>
+      <c r="F522" t="s">
+        <v>213</v>
+      </c>
+      <c r="G522" s="1" t="s">
         <v>2046</v>
       </c>
-      <c r="B522" t="s">
-[...2 lines deleted...]
-      <c r="C522" t="s">
+      <c r="H522" t="s">
         <v>2047</v>
-      </c>
-[...13 lines deleted...]
-        <v>2049</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D523" t="s">
+        <v>209</v>
+      </c>
+      <c r="E523" t="s">
+        <v>210</v>
+      </c>
+      <c r="F523" t="s">
+        <v>213</v>
+      </c>
+      <c r="G523" s="1" t="s">
         <v>2050</v>
       </c>
-      <c r="B523" t="s">
-[...2 lines deleted...]
-      <c r="C523" t="s">
+      <c r="H523" t="s">
         <v>2051</v>
-      </c>
-[...13 lines deleted...]
-        <v>2053</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D524" t="s">
+        <v>209</v>
+      </c>
+      <c r="E524" t="s">
+        <v>210</v>
+      </c>
+      <c r="F524" t="s">
+        <v>236</v>
+      </c>
+      <c r="G524" s="1" t="s">
         <v>2054</v>
       </c>
-      <c r="B524" t="s">
-[...2 lines deleted...]
-      <c r="C524" t="s">
+      <c r="H524" t="s">
         <v>2055</v>
-      </c>
-[...13 lines deleted...]
-        <v>2057</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D525" t="s">
+        <v>209</v>
+      </c>
+      <c r="E525" t="s">
+        <v>210</v>
+      </c>
+      <c r="F525" t="s">
+        <v>236</v>
+      </c>
+      <c r="G525" s="1" t="s">
         <v>2058</v>
       </c>
-      <c r="B525" t="s">
-[...2 lines deleted...]
-      <c r="C525" t="s">
+      <c r="H525" t="s">
         <v>2059</v>
-      </c>
-[...13 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D526" t="s">
+        <v>209</v>
+      </c>
+      <c r="E526" t="s">
+        <v>210</v>
+      </c>
+      <c r="F526" t="s">
+        <v>236</v>
+      </c>
+      <c r="G526" s="1" t="s">
         <v>2062</v>
       </c>
-      <c r="B526" t="s">
-[...2 lines deleted...]
-      <c r="C526" t="s">
+      <c r="H526" t="s">
         <v>2063</v>
-      </c>
-[...13 lines deleted...]
-        <v>2065</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D527" t="s">
+        <v>209</v>
+      </c>
+      <c r="E527" t="s">
+        <v>210</v>
+      </c>
+      <c r="F527" t="s">
+        <v>236</v>
+      </c>
+      <c r="G527" s="1" t="s">
         <v>2066</v>
       </c>
-      <c r="B527" t="s">
-[...2 lines deleted...]
-      <c r="C527" t="s">
+      <c r="H527" t="s">
         <v>2067</v>
-      </c>
-[...13 lines deleted...]
-        <v>2069</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D528" t="s">
+        <v>209</v>
+      </c>
+      <c r="E528" t="s">
+        <v>210</v>
+      </c>
+      <c r="F528" t="s">
+        <v>306</v>
+      </c>
+      <c r="G528" s="1" t="s">
         <v>2070</v>
       </c>
-      <c r="B528" t="s">
-[...2 lines deleted...]
-      <c r="C528" t="s">
+      <c r="H528" t="s">
         <v>2071</v>
-      </c>
-[...13 lines deleted...]
-        <v>2073</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D529" t="s">
+        <v>209</v>
+      </c>
+      <c r="E529" t="s">
+        <v>210</v>
+      </c>
+      <c r="F529" t="s">
+        <v>213</v>
+      </c>
+      <c r="G529" s="1" t="s">
         <v>2074</v>
       </c>
-      <c r="B529" t="s">
-[...2 lines deleted...]
-      <c r="C529" t="s">
+      <c r="H529" t="s">
         <v>2075</v>
-      </c>
-[...13 lines deleted...]
-        <v>2077</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D530" t="s">
+        <v>209</v>
+      </c>
+      <c r="E530" t="s">
+        <v>210</v>
+      </c>
+      <c r="F530" t="s">
+        <v>236</v>
+      </c>
+      <c r="G530" s="1" t="s">
         <v>2078</v>
       </c>
-      <c r="B530" t="s">
-[...2 lines deleted...]
-      <c r="C530" t="s">
+      <c r="H530" t="s">
         <v>2079</v>
-      </c>
-[...13 lines deleted...]
-        <v>2081</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D531" t="s">
+        <v>209</v>
+      </c>
+      <c r="E531" t="s">
+        <v>210</v>
+      </c>
+      <c r="F531" t="s">
+        <v>236</v>
+      </c>
+      <c r="G531" s="1" t="s">
         <v>2082</v>
       </c>
-      <c r="B531" t="s">
-[...2 lines deleted...]
-      <c r="C531" t="s">
+      <c r="H531" t="s">
         <v>2083</v>
-      </c>
-[...13 lines deleted...]
-        <v>2085</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D532" t="s">
+        <v>209</v>
+      </c>
+      <c r="E532" t="s">
+        <v>210</v>
+      </c>
+      <c r="F532" t="s">
+        <v>236</v>
+      </c>
+      <c r="G532" s="1" t="s">
         <v>2086</v>
       </c>
-      <c r="B532" t="s">
-[...2 lines deleted...]
-      <c r="C532" t="s">
+      <c r="H532" t="s">
         <v>2087</v>
-      </c>
-[...13 lines deleted...]
-        <v>2089</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D533" t="s">
+        <v>209</v>
+      </c>
+      <c r="E533" t="s">
+        <v>210</v>
+      </c>
+      <c r="F533" t="s">
+        <v>213</v>
+      </c>
+      <c r="G533" s="1" t="s">
         <v>2090</v>
       </c>
-      <c r="B533" t="s">
-[...2 lines deleted...]
-      <c r="C533" t="s">
+      <c r="H533" t="s">
         <v>2091</v>
-      </c>
-[...13 lines deleted...]
-        <v>2093</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D534" t="s">
+        <v>209</v>
+      </c>
+      <c r="E534" t="s">
+        <v>210</v>
+      </c>
+      <c r="F534" t="s">
+        <v>236</v>
+      </c>
+      <c r="G534" s="1" t="s">
         <v>2094</v>
       </c>
-      <c r="B534" t="s">
-[...2 lines deleted...]
-      <c r="C534" t="s">
+      <c r="H534" t="s">
         <v>2095</v>
-      </c>
-[...13 lines deleted...]
-        <v>2097</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D535" t="s">
+        <v>209</v>
+      </c>
+      <c r="E535" t="s">
+        <v>210</v>
+      </c>
+      <c r="F535" t="s">
+        <v>236</v>
+      </c>
+      <c r="G535" s="1" t="s">
         <v>2098</v>
       </c>
-      <c r="B535" t="s">
-[...2 lines deleted...]
-      <c r="C535" t="s">
+      <c r="H535" t="s">
         <v>2099</v>
-      </c>
-[...13 lines deleted...]
-        <v>2101</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D536" t="s">
+        <v>209</v>
+      </c>
+      <c r="E536" t="s">
+        <v>210</v>
+      </c>
+      <c r="F536" t="s">
+        <v>236</v>
+      </c>
+      <c r="G536" s="1" t="s">
         <v>2102</v>
       </c>
-      <c r="B536" t="s">
-[...2 lines deleted...]
-      <c r="C536" t="s">
+      <c r="H536" t="s">
         <v>2103</v>
-      </c>
-[...13 lines deleted...]
-        <v>2105</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D537" t="s">
+        <v>209</v>
+      </c>
+      <c r="E537" t="s">
+        <v>210</v>
+      </c>
+      <c r="F537" t="s">
+        <v>236</v>
+      </c>
+      <c r="G537" s="1" t="s">
         <v>2106</v>
       </c>
-      <c r="B537" t="s">
-[...2 lines deleted...]
-      <c r="C537" t="s">
+      <c r="H537" t="s">
         <v>2107</v>
-      </c>
-[...13 lines deleted...]
-        <v>2109</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D538" t="s">
+        <v>209</v>
+      </c>
+      <c r="E538" t="s">
+        <v>210</v>
+      </c>
+      <c r="F538" t="s">
+        <v>302</v>
+      </c>
+      <c r="G538" s="1" t="s">
         <v>2110</v>
       </c>
-      <c r="B538" t="s">
-[...2 lines deleted...]
-      <c r="C538" t="s">
+      <c r="H538" t="s">
         <v>2111</v>
-      </c>
-[...13 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D539" t="s">
+        <v>209</v>
+      </c>
+      <c r="E539" t="s">
+        <v>210</v>
+      </c>
+      <c r="F539" t="s">
+        <v>236</v>
+      </c>
+      <c r="G539" s="1" t="s">
         <v>2114</v>
       </c>
-      <c r="B539" t="s">
-[...2 lines deleted...]
-      <c r="C539" t="s">
+      <c r="H539" t="s">
         <v>2115</v>
-      </c>
-[...13 lines deleted...]
-        <v>2117</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D540" t="s">
+        <v>209</v>
+      </c>
+      <c r="E540" t="s">
+        <v>210</v>
+      </c>
+      <c r="F540" t="s">
+        <v>236</v>
+      </c>
+      <c r="G540" s="1" t="s">
         <v>2118</v>
       </c>
-      <c r="B540" t="s">
-[...2 lines deleted...]
-      <c r="C540" t="s">
+      <c r="H540" t="s">
         <v>2119</v>
-      </c>
-[...13 lines deleted...]
-        <v>2121</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D541" t="s">
+        <v>209</v>
+      </c>
+      <c r="E541" t="s">
+        <v>210</v>
+      </c>
+      <c r="F541" t="s">
+        <v>236</v>
+      </c>
+      <c r="G541" s="1" t="s">
         <v>2122</v>
       </c>
-      <c r="B541" t="s">
-[...2 lines deleted...]
-      <c r="C541" t="s">
+      <c r="H541" t="s">
         <v>2123</v>
-      </c>
-[...13 lines deleted...]
-        <v>2125</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
+        <v>2124</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D542" t="s">
+        <v>209</v>
+      </c>
+      <c r="E542" t="s">
+        <v>210</v>
+      </c>
+      <c r="F542" t="s">
+        <v>236</v>
+      </c>
+      <c r="G542" s="1" t="s">
         <v>2126</v>
       </c>
-      <c r="B542" t="s">
-[...2 lines deleted...]
-      <c r="C542" t="s">
+      <c r="H542" t="s">
         <v>2127</v>
-      </c>
-[...13 lines deleted...]
-        <v>2129</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D543" t="s">
+        <v>209</v>
+      </c>
+      <c r="E543" t="s">
+        <v>210</v>
+      </c>
+      <c r="F543" t="s">
+        <v>236</v>
+      </c>
+      <c r="G543" s="1" t="s">
         <v>2130</v>
       </c>
-      <c r="B543" t="s">
-[...5 lines deleted...]
-      <c r="D543" t="s">
+      <c r="H543" t="s">
         <v>2131</v>
-      </c>
-[...10 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>10</v>
+      </c>
+      <c r="D544" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E544" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F544" t="s">
+        <v>579</v>
+      </c>
+      <c r="G544" s="1" t="s">
         <v>2135</v>
       </c>
-      <c r="B544" t="s">
-[...14 lines deleted...]
-      <c r="G544" s="1" t="s">
+      <c r="H544" t="s">
         <v>2136</v>
-      </c>
-[...1 lines deleted...]
-        <v>2137</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>17</v>
+      </c>
+      <c r="D545" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E545" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F545" t="s">
+        <v>213</v>
+      </c>
+      <c r="G545" s="1" t="s">
         <v>2138</v>
       </c>
-      <c r="B545" t="s">
-[...14 lines deleted...]
-      <c r="G545" s="1" t="s">
+      <c r="H545" t="s">
         <v>2139</v>
-      </c>
-[...1 lines deleted...]
-        <v>2140</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>31</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E546" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F546" t="s">
+        <v>213</v>
+      </c>
+      <c r="G546" s="1" t="s">
         <v>2141</v>
       </c>
-      <c r="B546" t="s">
-[...14 lines deleted...]
-      <c r="G546" s="1" t="s">
+      <c r="H546" t="s">
         <v>2142</v>
-      </c>
-[...1 lines deleted...]
-        <v>2143</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>35</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E547" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F547" t="s">
+        <v>213</v>
+      </c>
+      <c r="G547" s="1" t="s">
         <v>2144</v>
       </c>
-      <c r="B547" t="s">
-[...14 lines deleted...]
-      <c r="G547" s="1" t="s">
+      <c r="H547" t="s">
         <v>2145</v>
-      </c>
-[...1 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>39</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E548" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F548" t="s">
+        <v>229</v>
+      </c>
+      <c r="G548" s="1" t="s">
         <v>2147</v>
       </c>
-      <c r="B548" t="s">
-[...14 lines deleted...]
-      <c r="G548" s="1" t="s">
+      <c r="H548" t="s">
         <v>2148</v>
-      </c>
-[...1 lines deleted...]
-        <v>2149</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>43</v>
+      </c>
+      <c r="D549" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E549" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F549" t="s">
+        <v>306</v>
+      </c>
+      <c r="G549" s="1" t="s">
         <v>2150</v>
       </c>
-      <c r="B549" t="s">
-[...14 lines deleted...]
-      <c r="G549" s="1" t="s">
+      <c r="H549" t="s">
         <v>2151</v>
-      </c>
-[...1 lines deleted...]
-        <v>2152</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>47</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E550" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F550" t="s">
+        <v>579</v>
+      </c>
+      <c r="G550" s="1" t="s">
         <v>2153</v>
       </c>
-      <c r="B550" t="s">
-[...14 lines deleted...]
-      <c r="G550" s="1" t="s">
+      <c r="H550" t="s">
         <v>2154</v>
-      </c>
-[...1 lines deleted...]
-        <v>2155</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>51</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E551" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F551" t="s">
+        <v>306</v>
+      </c>
+      <c r="G551" s="1" t="s">
         <v>2156</v>
       </c>
-      <c r="B551" t="s">
-[...14 lines deleted...]
-      <c r="G551" s="1" t="s">
+      <c r="H551" t="s">
         <v>2157</v>
-      </c>
-[...1 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>55</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E552" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F552" t="s">
+        <v>236</v>
+      </c>
+      <c r="G552" s="1" t="s">
         <v>2159</v>
       </c>
-      <c r="B552" t="s">
-[...14 lines deleted...]
-      <c r="G552" s="1" t="s">
+      <c r="H552" t="s">
         <v>2160</v>
-      </c>
-[...1 lines deleted...]
-        <v>2161</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>59</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E553" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F553" t="s">
+        <v>213</v>
+      </c>
+      <c r="G553" s="1" t="s">
         <v>2162</v>
       </c>
-      <c r="B553" t="s">
-[...14 lines deleted...]
-      <c r="G553" s="1" t="s">
+      <c r="H553" t="s">
         <v>2163</v>
-      </c>
-[...1 lines deleted...]
-        <v>2164</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>63</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E554" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F554" t="s">
+        <v>306</v>
+      </c>
+      <c r="G554" s="1" t="s">
         <v>2165</v>
       </c>
-      <c r="B554" t="s">
-[...14 lines deleted...]
-      <c r="G554" s="1" t="s">
+      <c r="H554" t="s">
         <v>2166</v>
-      </c>
-[...1 lines deleted...]
-        <v>2167</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>67</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E555" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F555" t="s">
+        <v>302</v>
+      </c>
+      <c r="G555" s="1" t="s">
         <v>2168</v>
       </c>
-      <c r="B555" t="s">
-[...14 lines deleted...]
-      <c r="G555" s="1" t="s">
+      <c r="H555" t="s">
         <v>2169</v>
-      </c>
-[...1 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>71</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E556" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F556" t="s">
+        <v>229</v>
+      </c>
+      <c r="G556" s="1" t="s">
         <v>2171</v>
       </c>
-      <c r="B556" t="s">
-[...14 lines deleted...]
-      <c r="G556" s="1" t="s">
+      <c r="H556" t="s">
         <v>2172</v>
-      </c>
-[...1 lines deleted...]
-        <v>2173</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>253</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E557" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F557" t="s">
+        <v>213</v>
+      </c>
+      <c r="G557" s="1" t="s">
         <v>2174</v>
       </c>
-      <c r="B557" t="s">
-[...14 lines deleted...]
-      <c r="G557" s="1" t="s">
+      <c r="H557" t="s">
         <v>2175</v>
-      </c>
-[...1 lines deleted...]
-        <v>2176</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>75</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F558" t="s">
+        <v>306</v>
+      </c>
+      <c r="G558" s="1" t="s">
         <v>2177</v>
       </c>
-      <c r="B558" t="s">
-[...14 lines deleted...]
-      <c r="G558" s="1" t="s">
+      <c r="H558" t="s">
         <v>2178</v>
-      </c>
-[...1 lines deleted...]
-        <v>2179</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>79</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E559" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F559" t="s">
+        <v>13</v>
+      </c>
+      <c r="G559" s="1" t="s">
         <v>2180</v>
       </c>
-      <c r="B559" t="s">
-[...11 lines deleted...]
-      <c r="F559" t="s">
+      <c r="H559" t="s">
         <v>2181</v>
-      </c>
-[...4 lines deleted...]
-        <v>2183</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>82</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E560" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F560" t="s">
+        <v>2183</v>
+      </c>
+      <c r="G560" s="1" t="s">
         <v>2184</v>
       </c>
-      <c r="B560" t="s">
-[...14 lines deleted...]
-      <c r="G560" s="1" t="s">
+      <c r="H560" t="s">
         <v>2185</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>86</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F561" t="s">
+        <v>306</v>
+      </c>
+      <c r="G561" s="1" t="s">
         <v>2187</v>
       </c>
-      <c r="B561" t="s">
-[...14 lines deleted...]
-      <c r="G561" s="1" t="s">
+      <c r="H561" t="s">
         <v>2188</v>
-      </c>
-[...1 lines deleted...]
-        <v>2189</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>94</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F562" t="s">
+        <v>229</v>
+      </c>
+      <c r="G562" s="1" t="s">
         <v>2190</v>
       </c>
-      <c r="B562" t="s">
-[...14 lines deleted...]
-      <c r="G562" s="1" t="s">
+      <c r="H562" t="s">
         <v>2191</v>
-      </c>
-[...1 lines deleted...]
-        <v>2192</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>102</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F563" t="s">
+        <v>302</v>
+      </c>
+      <c r="G563" s="1" t="s">
         <v>2193</v>
       </c>
-      <c r="B563" t="s">
-[...14 lines deleted...]
-      <c r="G563" s="1" t="s">
+      <c r="H563" t="s">
         <v>2194</v>
-      </c>
-[...1 lines deleted...]
-        <v>2195</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>106</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E564" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F564" t="s">
+        <v>213</v>
+      </c>
+      <c r="G564" s="1" t="s">
         <v>2196</v>
       </c>
-      <c r="B564" t="s">
-[...14 lines deleted...]
-      <c r="G564" s="1" t="s">
+      <c r="H564" t="s">
         <v>2197</v>
-      </c>
-[...1 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>114</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E565" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F565" t="s">
+        <v>213</v>
+      </c>
+      <c r="G565" s="1" t="s">
         <v>2199</v>
       </c>
-      <c r="B565" t="s">
-[...14 lines deleted...]
-      <c r="G565" s="1" t="s">
+      <c r="H565" t="s">
         <v>2200</v>
-      </c>
-[...1 lines deleted...]
-        <v>2201</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>118</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E566" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F566" t="s">
+        <v>213</v>
+      </c>
+      <c r="G566" s="1" t="s">
         <v>2202</v>
       </c>
-      <c r="B566" t="s">
-[...14 lines deleted...]
-      <c r="G566" s="1" t="s">
+      <c r="H566" t="s">
         <v>2203</v>
-      </c>
-[...1 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>122</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E567" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F567" t="s">
+        <v>302</v>
+      </c>
+      <c r="G567" s="1" t="s">
         <v>2205</v>
       </c>
-      <c r="B567" t="s">
-[...14 lines deleted...]
-      <c r="G567" s="1" t="s">
+      <c r="H567" t="s">
         <v>2206</v>
-      </c>
-[...1 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>126</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E568" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F568" t="s">
+        <v>202</v>
+      </c>
+      <c r="G568" s="1" t="s">
         <v>2208</v>
       </c>
-      <c r="B568" t="s">
-[...14 lines deleted...]
-      <c r="G568" s="1" t="s">
+      <c r="H568" t="s">
         <v>2209</v>
-      </c>
-[...1 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>130</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E569" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F569" t="s">
+        <v>306</v>
+      </c>
+      <c r="G569" s="1" t="s">
         <v>2211</v>
       </c>
-      <c r="B569" t="s">
-[...14 lines deleted...]
-      <c r="G569" s="1" t="s">
+      <c r="H569" t="s">
         <v>2212</v>
-      </c>
-[...1 lines deleted...]
-        <v>2213</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>134</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E570" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F570" t="s">
+        <v>202</v>
+      </c>
+      <c r="G570" s="1" t="s">
         <v>2214</v>
       </c>
-      <c r="B570" t="s">
-[...14 lines deleted...]
-      <c r="G570" s="1" t="s">
+      <c r="H570" t="s">
         <v>2215</v>
-      </c>
-[...1 lines deleted...]
-        <v>2216</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>138</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F571" t="s">
+        <v>579</v>
+      </c>
+      <c r="G571" s="1" t="s">
         <v>2217</v>
       </c>
-      <c r="B571" t="s">
-[...14 lines deleted...]
-      <c r="G571" s="1" t="s">
+      <c r="H571" t="s">
         <v>2218</v>
-      </c>
-[...1 lines deleted...]
-        <v>2219</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>142</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E572" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F572" t="s">
+        <v>202</v>
+      </c>
+      <c r="G572" s="1" t="s">
         <v>2220</v>
       </c>
-      <c r="B572" t="s">
-[...14 lines deleted...]
-      <c r="G572" s="1" t="s">
+      <c r="H572" t="s">
         <v>2221</v>
-      </c>
-[...1 lines deleted...]
-        <v>2222</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>146</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E573" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F573" t="s">
+        <v>302</v>
+      </c>
+      <c r="G573" s="1" t="s">
         <v>2223</v>
       </c>
-      <c r="B573" t="s">
-[...14 lines deleted...]
-      <c r="G573" s="1" t="s">
+      <c r="H573" t="s">
         <v>2224</v>
-      </c>
-[...1 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>149</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E574" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F574" t="s">
+        <v>202</v>
+      </c>
+      <c r="G574" s="1" t="s">
         <v>2226</v>
       </c>
-      <c r="B574" t="s">
-[...14 lines deleted...]
-      <c r="G574" s="1" t="s">
+      <c r="H574" t="s">
         <v>2227</v>
-      </c>
-[...1 lines deleted...]
-        <v>2228</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>152</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E575" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F575" t="s">
+        <v>579</v>
+      </c>
+      <c r="G575" s="1" t="s">
         <v>2229</v>
       </c>
-      <c r="B575" t="s">
-[...14 lines deleted...]
-      <c r="G575" s="1" t="s">
+      <c r="H575" t="s">
         <v>2230</v>
-      </c>
-[...1 lines deleted...]
-        <v>2231</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>156</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F576" t="s">
+        <v>302</v>
+      </c>
+      <c r="G576" s="1" t="s">
         <v>2232</v>
       </c>
-      <c r="B576" t="s">
-[...14 lines deleted...]
-      <c r="G576" s="1" t="s">
+      <c r="H576" t="s">
         <v>2233</v>
-      </c>
-[...1 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>160</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E577" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F577" t="s">
+        <v>229</v>
+      </c>
+      <c r="G577" s="1" t="s">
         <v>2235</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H577" t="s">
         <v>2236</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
         <v>2237</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="D578" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="E578" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="F578" t="s">
-        <v>303</v>
+        <v>213</v>
       </c>
       <c r="G578" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H578" t="s">
         <v>2238</v>
-      </c>
-[...1 lines deleted...]
-        <v>2239</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>168</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F579" t="s">
+        <v>306</v>
+      </c>
+      <c r="G579" s="1" t="s">
         <v>2240</v>
       </c>
-      <c r="B579" t="s">
-[...14 lines deleted...]
-      <c r="G579" s="1" t="s">
+      <c r="H579" t="s">
         <v>2241</v>
-      </c>
-[...1 lines deleted...]
-        <v>2242</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>172</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F580" t="s">
+        <v>213</v>
+      </c>
+      <c r="G580" s="1" t="s">
         <v>2243</v>
       </c>
-      <c r="B580" t="s">
-[...14 lines deleted...]
-      <c r="G580" s="1" t="s">
+      <c r="H580" t="s">
         <v>2244</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>176</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F581" t="s">
+        <v>302</v>
+      </c>
+      <c r="G581" s="1" t="s">
         <v>2246</v>
       </c>
-      <c r="B581" t="s">
-[...14 lines deleted...]
-      <c r="G581" s="1" t="s">
+      <c r="H581" t="s">
         <v>2247</v>
-      </c>
-[...1 lines deleted...]
-        <v>2248</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>180</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F582" t="s">
+        <v>213</v>
+      </c>
+      <c r="G582" s="1" t="s">
         <v>2249</v>
       </c>
-      <c r="B582" t="s">
-[...14 lines deleted...]
-      <c r="G582" s="1" t="s">
+      <c r="H582" t="s">
         <v>2250</v>
-      </c>
-[...1 lines deleted...]
-        <v>2251</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2252</v>
+        <v>2251</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>184</v>
       </c>
       <c r="D583" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="E583" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="F583" t="s">
-        <v>210</v>
+        <v>246</v>
       </c>
       <c r="G583" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="H583" t="s">
         <v>2253</v>
-      </c>
-[...1 lines deleted...]
-        <v>2254</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>187</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F584" t="s">
+        <v>213</v>
+      </c>
+      <c r="G584" s="1" t="s">
         <v>2255</v>
       </c>
-      <c r="B584" t="s">
-[...14 lines deleted...]
-      <c r="G584" s="1" t="s">
+      <c r="H584" t="s">
         <v>2256</v>
-      </c>
-[...1 lines deleted...]
-        <v>2257</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>346</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F585" t="s">
+        <v>246</v>
+      </c>
+      <c r="G585" s="1" t="s">
         <v>2258</v>
       </c>
-      <c r="B585" t="s">
-[...14 lines deleted...]
-      <c r="G585" s="1" t="s">
+      <c r="H585" t="s">
         <v>2259</v>
-      </c>
-[...1 lines deleted...]
-        <v>2260</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>350</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F586" t="s">
+        <v>246</v>
+      </c>
+      <c r="G586" s="1" t="s">
         <v>2261</v>
       </c>
-      <c r="B586" t="s">
-[...5 lines deleted...]
-      <c r="D586" t="s">
+      <c r="H586" t="s">
         <v>2262</v>
-      </c>
-[...10 lines deleted...]
-        <v>2265</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>10</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F587" t="s">
+        <v>246</v>
+      </c>
+      <c r="G587" s="1" t="s">
         <v>2266</v>
       </c>
-      <c r="B587" t="s">
-[...14 lines deleted...]
-      <c r="G587" s="1" t="s">
+      <c r="H587" t="s">
         <v>2267</v>
-      </c>
-[...1 lines deleted...]
-        <v>2268</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>17</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F588" t="s">
+        <v>13</v>
+      </c>
+      <c r="G588" s="1" t="s">
         <v>2269</v>
       </c>
-      <c r="B588" t="s">
-[...14 lines deleted...]
-      <c r="G588" s="1" t="s">
+      <c r="H588" t="s">
         <v>2270</v>
-      </c>
-[...1 lines deleted...]
-        <v>2271</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>31</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F589" t="s">
+        <v>302</v>
+      </c>
+      <c r="G589" s="1" t="s">
         <v>2272</v>
       </c>
-      <c r="B589" t="s">
-[...14 lines deleted...]
-      <c r="G589" s="1" t="s">
+      <c r="H589" t="s">
         <v>2273</v>
-      </c>
-[...1 lines deleted...]
-        <v>2274</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>35</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F590" t="s">
+        <v>306</v>
+      </c>
+      <c r="G590" s="1" t="s">
         <v>2275</v>
       </c>
-      <c r="B590" t="s">
-[...14 lines deleted...]
-      <c r="G590" s="1" t="s">
+      <c r="H590" t="s">
         <v>2276</v>
-      </c>
-[...1 lines deleted...]
-        <v>2277</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>39</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F591" t="s">
+        <v>246</v>
+      </c>
+      <c r="G591" s="1" t="s">
         <v>2278</v>
       </c>
-      <c r="B591" t="s">
-[...14 lines deleted...]
-      <c r="G591" s="1" t="s">
+      <c r="H591" t="s">
         <v>2279</v>
-      </c>
-[...1 lines deleted...]
-        <v>2280</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>43</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2265</v>
+      </c>
+      <c r="F592" t="s">
+        <v>13</v>
+      </c>
+      <c r="G592" s="1" t="s">
         <v>2281</v>
       </c>
-      <c r="B592" t="s">
-[...5 lines deleted...]
-      <c r="D592" t="s">
+      <c r="H592" t="s">
         <v>2282</v>
-      </c>
-[...10 lines deleted...]
-        <v>2284</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>10</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E593" t="s">
         <v>2285</v>
       </c>
-      <c r="B593" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F593" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G593" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H593" t="s">
         <v>2286</v>
-      </c>
-[...1 lines deleted...]
-        <v>2287</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2288</v>
+        <v>2287</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="D594" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E594" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="F594" t="s">
         <v>13</v>
       </c>
       <c r="G594" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="H594" t="s">
         <v>2289</v>
-      </c>
-[...1 lines deleted...]
-        <v>2290</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2291</v>
+        <v>2290</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="D595" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E595" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="F595" t="s">
         <v>13</v>
       </c>
       <c r="G595" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="H595" t="s">
         <v>2292</v>
-      </c>
-[...1 lines deleted...]
-        <v>2293</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>358</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2285</v>
+      </c>
+      <c r="F596" t="s">
+        <v>13</v>
+      </c>
+      <c r="G596" s="1" t="s">
         <v>2294</v>
       </c>
-      <c r="B596" t="s">
-[...14 lines deleted...]
-      <c r="G596" s="1" t="s">
+      <c r="H596" t="s">
         <v>2295</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>362</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2285</v>
+      </c>
+      <c r="F597" t="s">
+        <v>18</v>
+      </c>
+      <c r="G597" s="1" t="s">
         <v>2297</v>
       </c>
-      <c r="B597" t="s">
-[...14 lines deleted...]
-      <c r="G597" s="1" t="s">
+      <c r="H597" t="s">
         <v>2298</v>
-      </c>
-[...1 lines deleted...]
-        <v>2299</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2300</v>
+        <v>2299</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>420</v>
+        <v>379</v>
       </c>
       <c r="D598" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E598" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="F598" t="s">
         <v>13</v>
       </c>
       <c r="G598" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H598" t="s">
         <v>2301</v>
-      </c>
-[...1 lines deleted...]
-        <v>2302</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2303</v>
+        <v>2302</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="D599" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E599" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="F599" t="s">
         <v>13</v>
       </c>
       <c r="G599" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="H599" t="s">
         <v>2304</v>
-      </c>
-[...1 lines deleted...]
-        <v>2305</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2306</v>
+        <v>2305</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D600" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E600" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="F600" t="s">
         <v>13</v>
       </c>
       <c r="G600" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="H600" t="s">
         <v>2307</v>
-      </c>
-[...1 lines deleted...]
-        <v>2308</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2309</v>
+        <v>2308</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D601" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E601" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="F601" t="s">
         <v>13</v>
       </c>
       <c r="G601" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="H601" t="s">
         <v>2310</v>
-      </c>
-[...1 lines deleted...]
-        <v>2311</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>438</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E602" t="s">
+        <v>2285</v>
+      </c>
+      <c r="F602" t="s">
+        <v>13</v>
+      </c>
+      <c r="G602" s="1" t="s">
         <v>2312</v>
       </c>
-      <c r="B602" t="s">
-[...14 lines deleted...]
-      <c r="G602" s="1" t="s">
+      <c r="H602" t="s">
         <v>2313</v>
-      </c>
-[...1 lines deleted...]
-        <v>2314</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>450</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E603" t="s">
+        <v>2285</v>
+      </c>
+      <c r="F603" t="s">
+        <v>18</v>
+      </c>
+      <c r="G603" s="1" t="s">
         <v>2315</v>
       </c>
-      <c r="B603" t="s">
-[...11 lines deleted...]
-      <c r="F603" t="s">
+      <c r="H603" t="s">
         <v>2316</v>
-      </c>
-[...4 lines deleted...]
-        <v>2318</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>490</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2285</v>
+      </c>
+      <c r="F604" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G604" s="1" t="s">
         <v>2319</v>
       </c>
-      <c r="B604" t="s">
-[...14 lines deleted...]
-      <c r="G604" s="1" t="s">
+      <c r="H604" t="s">
         <v>2320</v>
-      </c>
-[...1 lines deleted...]
-        <v>2321</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>494</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2285</v>
+      </c>
+      <c r="F605" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G605" s="1" t="s">
         <v>2322</v>
       </c>
-      <c r="B605" t="s">
-[...5 lines deleted...]
-      <c r="D605" t="s">
+      <c r="H605" t="s">
         <v>2323</v>
-      </c>
-[...10 lines deleted...]
-        <v>2326</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>10</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E606" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F606" t="s">
+        <v>13</v>
+      </c>
+      <c r="G606" s="1" t="s">
         <v>2327</v>
       </c>
-      <c r="B606" t="s">
-[...14 lines deleted...]
-      <c r="G606" s="1" t="s">
+      <c r="H606" t="s">
         <v>2328</v>
-      </c>
-[...1 lines deleted...]
-        <v>2329</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>35</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E607" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F607" t="s">
+        <v>229</v>
+      </c>
+      <c r="G607" s="1" t="s">
         <v>2330</v>
       </c>
-      <c r="B607" t="s">
-[...14 lines deleted...]
-      <c r="G607" s="1" t="s">
+      <c r="H607" t="s">
         <v>2331</v>
-      </c>
-[...1 lines deleted...]
-        <v>2332</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2333</v>
+        <v>2332</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D608" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="E608" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="F608" t="s">
         <v>18</v>
       </c>
       <c r="G608" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="H608" t="s">
         <v>2334</v>
-      </c>
-[...1 lines deleted...]
-        <v>2335</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2336</v>
+        <v>2335</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="D609" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="E609" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="F609" t="s">
         <v>18</v>
       </c>
       <c r="G609" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="H609" t="s">
         <v>2337</v>
-      </c>
-[...1 lines deleted...]
-        <v>2338</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2339</v>
+        <v>2338</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D610" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="E610" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="F610" t="s">
         <v>18</v>
       </c>
       <c r="G610" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="H610" t="s">
         <v>2340</v>
-      </c>
-[...1 lines deleted...]
-        <v>2341</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>63</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F611" t="s">
+        <v>18</v>
+      </c>
+      <c r="G611" s="1" t="s">
         <v>2342</v>
       </c>
-      <c r="B611" t="s">
-[...14 lines deleted...]
-      <c r="G611" s="1" t="s">
+      <c r="H611" t="s">
         <v>2343</v>
-      </c>
-[...1 lines deleted...]
-        <v>2344</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>67</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F612" t="s">
+        <v>229</v>
+      </c>
+      <c r="G612" s="1" t="s">
         <v>2345</v>
       </c>
-      <c r="B612" t="s">
-[...14 lines deleted...]
-      <c r="G612" s="1" t="s">
+      <c r="H612" t="s">
         <v>2346</v>
-      </c>
-[...1 lines deleted...]
-        <v>2347</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>71</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F613" t="s">
+        <v>202</v>
+      </c>
+      <c r="G613" s="1" t="s">
         <v>2348</v>
       </c>
-      <c r="B613" t="s">
-[...14 lines deleted...]
-      <c r="G613" s="1" t="s">
+      <c r="H613" t="s">
         <v>2349</v>
-      </c>
-[...1 lines deleted...]
-        <v>2350</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>253</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F614" t="s">
+        <v>202</v>
+      </c>
+      <c r="G614" s="1" t="s">
         <v>2351</v>
       </c>
-      <c r="B614" t="s">
-[...14 lines deleted...]
-      <c r="G614" s="1" t="s">
+      <c r="H614" t="s">
         <v>2352</v>
-      </c>
-[...1 lines deleted...]
-        <v>2353</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>75</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F615" t="s">
+        <v>202</v>
+      </c>
+      <c r="G615" s="1" t="s">
         <v>2354</v>
       </c>
-      <c r="B615" t="s">
-[...14 lines deleted...]
-      <c r="G615" s="1" t="s">
+      <c r="H615" t="s">
         <v>2355</v>
-      </c>
-[...1 lines deleted...]
-        <v>2356</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>79</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F616" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G616" s="1" t="s">
         <v>2357</v>
       </c>
-      <c r="B616" t="s">
-[...14 lines deleted...]
-      <c r="G616" s="1" t="s">
+      <c r="H616" t="s">
         <v>2358</v>
-      </c>
-[...1 lines deleted...]
-        <v>2359</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>82</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2326</v>
+      </c>
+      <c r="F617" t="s">
+        <v>229</v>
+      </c>
+      <c r="G617" s="1" t="s">
         <v>2360</v>
       </c>
-      <c r="B617" t="s">
-[...5 lines deleted...]
-      <c r="D617" t="s">
+      <c r="H617" t="s">
         <v>2361</v>
-      </c>
-[...7 lines deleted...]
-        <v>2363</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2364</v>
+        <v>2362</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
         <v>10</v>
       </c>
       <c r="D618" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E618" t="s">
+        <v>2364</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H618" t="s">
         <v>2365</v>
-      </c>
-[...10 lines deleted...]
-        <v>2368</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>10</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E619" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F619" t="s">
+        <v>193</v>
+      </c>
+      <c r="G619" s="1" t="s">
         <v>2369</v>
       </c>
-      <c r="B619" t="s">
-[...14 lines deleted...]
-      <c r="G619" s="1" t="s">
+      <c r="H619" t="s">
         <v>2370</v>
-      </c>
-[...1 lines deleted...]
-        <v>2371</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>17</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F620" t="s">
+        <v>193</v>
+      </c>
+      <c r="G620" s="1" t="s">
         <v>2372</v>
       </c>
-      <c r="B620" t="s">
-[...14 lines deleted...]
-      <c r="G620" s="1" t="s">
+      <c r="H620" t="s">
         <v>2373</v>
-      </c>
-[...1 lines deleted...]
-        <v>2374</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>31</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F621" t="s">
+        <v>193</v>
+      </c>
+      <c r="G621" s="1" t="s">
         <v>2375</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H621" t="s">
         <v>2376</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
         <v>2377</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D622" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="E622" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="F622" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G622" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H622" t="s">
         <v>2378</v>
-      </c>
-[...1 lines deleted...]
-        <v>2379</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>39</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F623" t="s">
+        <v>202</v>
+      </c>
+      <c r="G623" s="1" t="s">
         <v>2380</v>
       </c>
-      <c r="B623" t="s">
-[...14 lines deleted...]
-      <c r="G623" s="1" t="s">
+      <c r="H623" t="s">
         <v>2381</v>
-      </c>
-[...1 lines deleted...]
-        <v>2382</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>43</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F624" t="s">
+        <v>302</v>
+      </c>
+      <c r="G624" s="1" t="s">
         <v>2383</v>
       </c>
-      <c r="B624" t="s">
-[...14 lines deleted...]
-      <c r="G624" s="1" t="s">
+      <c r="H624" t="s">
         <v>2384</v>
-      </c>
-[...1 lines deleted...]
-        <v>2385</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>47</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F625" t="s">
+        <v>229</v>
+      </c>
+      <c r="G625" s="1" t="s">
         <v>2386</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H625" t="s">
         <v>2387</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
         <v>2388</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D626" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="E626" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="F626" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="G626" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H626" t="s">
         <v>2389</v>
-      </c>
-[...1 lines deleted...]
-        <v>2390</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>55</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F627" t="s">
+        <v>229</v>
+      </c>
+      <c r="G627" s="1" t="s">
         <v>2391</v>
       </c>
-      <c r="B627" t="s">
-[...14 lines deleted...]
-      <c r="G627" s="1" t="s">
+      <c r="H627" t="s">
         <v>2392</v>
-      </c>
-[...1 lines deleted...]
-        <v>2393</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>59</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F628" t="s">
+        <v>229</v>
+      </c>
+      <c r="G628" s="1" t="s">
         <v>2394</v>
       </c>
-      <c r="B628" t="s">
-[...14 lines deleted...]
-      <c r="G628" s="1" t="s">
+      <c r="H628" t="s">
         <v>2395</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>63</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F629" t="s">
+        <v>229</v>
+      </c>
+      <c r="G629" s="1" t="s">
         <v>2397</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H629" t="s">
         <v>2398</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
         <v>2399</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D630" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="E630" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="F630" t="s">
-        <v>299</v>
+        <v>202</v>
       </c>
       <c r="G630" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H630" t="s">
         <v>2400</v>
-      </c>
-[...1 lines deleted...]
-        <v>2401</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>71</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F631" t="s">
+        <v>302</v>
+      </c>
+      <c r="G631" s="1" t="s">
         <v>2402</v>
       </c>
-      <c r="B631" t="s">
-[...14 lines deleted...]
-      <c r="G631" s="1" t="s">
+      <c r="H631" t="s">
         <v>2403</v>
-      </c>
-[...1 lines deleted...]
-        <v>2404</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>253</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F632" t="s">
+        <v>202</v>
+      </c>
+      <c r="G632" s="1" t="s">
         <v>2405</v>
       </c>
-      <c r="B632" t="s">
-[...5 lines deleted...]
-      <c r="D632" t="s">
+      <c r="H632" t="s">
         <v>2406</v>
-      </c>
-[...10 lines deleted...]
-        <v>2409</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>63</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2409</v>
+      </c>
+      <c r="F633" t="s">
+        <v>202</v>
+      </c>
+      <c r="G633" s="1" t="s">
         <v>2410</v>
       </c>
-      <c r="B633" t="s">
-[...5 lines deleted...]
-      <c r="D633" t="s">
+      <c r="H633" t="s">
         <v>2411</v>
-      </c>
-[...10 lines deleted...]
-        <v>2414</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>10</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F634" t="s">
+        <v>13</v>
+      </c>
+      <c r="G634" s="1" t="s">
         <v>2415</v>
       </c>
-      <c r="B634" t="s">
-[...14 lines deleted...]
-      <c r="G634" s="1" t="s">
+      <c r="H634" t="s">
         <v>2416</v>
-      </c>
-[...1 lines deleted...]
-        <v>2417</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>47</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F635" t="s">
+        <v>229</v>
+      </c>
+      <c r="G635" s="1" t="s">
         <v>2418</v>
       </c>
-      <c r="B635" t="s">
-[...14 lines deleted...]
-      <c r="G635" s="1" t="s">
+      <c r="H635" t="s">
         <v>2419</v>
-      </c>
-[...1 lines deleted...]
-        <v>2420</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
+        <v>2420</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>51</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E636" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F636" t="s">
+        <v>229</v>
+      </c>
+      <c r="G636" s="1" t="s">
         <v>2421</v>
       </c>
-      <c r="B636" t="s">
-[...14 lines deleted...]
-      <c r="G636" s="1" t="s">
+      <c r="H636" t="s">
         <v>2422</v>
-      </c>
-[...1 lines deleted...]
-        <v>2423</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
+        <v>2423</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>55</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F637" t="s">
+        <v>229</v>
+      </c>
+      <c r="G637" s="1" t="s">
         <v>2424</v>
       </c>
-      <c r="B637" t="s">
-[...14 lines deleted...]
-      <c r="G637" s="1" t="s">
+      <c r="H637" t="s">
         <v>2425</v>
-      </c>
-[...1 lines deleted...]
-        <v>2426</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>59</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F638" t="s">
+        <v>229</v>
+      </c>
+      <c r="G638" s="1" t="s">
         <v>2427</v>
       </c>
-      <c r="B638" t="s">
-[...14 lines deleted...]
-      <c r="G638" s="1" t="s">
+      <c r="H638" t="s">
         <v>2428</v>
-      </c>
-[...1 lines deleted...]
-        <v>2429</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>63</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F639" t="s">
+        <v>229</v>
+      </c>
+      <c r="G639" s="1" t="s">
         <v>2430</v>
       </c>
-      <c r="B639" t="s">
-[...14 lines deleted...]
-      <c r="G639" s="1" t="s">
+      <c r="H639" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>118</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F640" t="s">
+        <v>202</v>
+      </c>
+      <c r="G640" s="1" t="s">
         <v>2433</v>
       </c>
-      <c r="B640" t="s">
-[...14 lines deleted...]
-      <c r="G640" s="1" t="s">
+      <c r="H640" t="s">
         <v>2434</v>
-      </c>
-[...1 lines deleted...]
-        <v>2435</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>122</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F641" t="s">
+        <v>302</v>
+      </c>
+      <c r="G641" s="1" t="s">
         <v>2436</v>
       </c>
-      <c r="B641" t="s">
-[...2 lines deleted...]
-      <c r="C641" t="s">
+      <c r="H641" t="s">
         <v>2437</v>
-      </c>
-[...13 lines deleted...]
-        <v>2439</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F642" t="s">
+        <v>13</v>
+      </c>
+      <c r="G642" s="1" t="s">
         <v>2440</v>
       </c>
-      <c r="B642" t="s">
-[...2 lines deleted...]
-      <c r="C642" t="s">
+      <c r="H642" t="s">
         <v>2441</v>
-      </c>
-[...13 lines deleted...]
-        <v>2443</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2414</v>
+      </c>
+      <c r="F643" t="s">
+        <v>202</v>
+      </c>
+      <c r="G643" s="1" t="s">
         <v>2444</v>
       </c>
-      <c r="B643" t="s">
-[...5 lines deleted...]
-      <c r="D643" t="s">
+      <c r="H643" t="s">
         <v>2445</v>
-      </c>
-[...10 lines deleted...]
-        <v>2448</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>10</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2448</v>
+      </c>
+      <c r="F644" t="s">
+        <v>24</v>
+      </c>
+      <c r="G644" s="1" t="s">
         <v>2449</v>
       </c>
-      <c r="B644" t="s">
-[...14 lines deleted...]
-      <c r="G644" s="1" t="s">
+      <c r="H644" t="s">
         <v>2450</v>
-      </c>
-[...1 lines deleted...]
-        <v>2451</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>17</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2448</v>
+      </c>
+      <c r="F645" t="s">
+        <v>202</v>
+      </c>
+      <c r="G645" s="1" t="s">
         <v>2452</v>
       </c>
-      <c r="B645" t="s">
-[...14 lines deleted...]
-      <c r="G645" s="1" t="s">
+      <c r="H645" t="s">
         <v>2453</v>
-      </c>
-[...1 lines deleted...]
-        <v>2454</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2455</v>
+        <v>2454</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D646" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="E646" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="F646" t="s">
         <v>24</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>19</v>
+        <v>2455</v>
       </c>
       <c r="H646" t="s">
         <v>2456</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
         <v>2457</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D647" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2448</v>
+      </c>
+      <c r="F647" t="s">
+        <v>24</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H647" t="s">
         <v>2458</v>
-      </c>
-[...10 lines deleted...]
-        <v>2461</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>10</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F648" t="s">
+        <v>236</v>
+      </c>
+      <c r="G648" s="1" t="s">
         <v>2462</v>
       </c>
-      <c r="B648" t="s">
-[...14 lines deleted...]
-      <c r="G648" s="1" t="s">
+      <c r="H648" t="s">
         <v>2463</v>
-      </c>
-[...1 lines deleted...]
-        <v>2464</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>17</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F649" t="s">
+        <v>302</v>
+      </c>
+      <c r="G649" s="1" t="s">
         <v>2465</v>
       </c>
-      <c r="B649" t="s">
-[...14 lines deleted...]
-      <c r="G649" s="1" t="s">
+      <c r="H649" t="s">
         <v>2466</v>
-      </c>
-[...1 lines deleted...]
-        <v>2467</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>31</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F650" t="s">
+        <v>13</v>
+      </c>
+      <c r="G650" s="1" t="s">
         <v>2468</v>
       </c>
-      <c r="B650" t="s">
-[...14 lines deleted...]
-      <c r="G650" s="1" t="s">
+      <c r="H650" t="s">
         <v>2469</v>
-      </c>
-[...1 lines deleted...]
-        <v>2470</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>35</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F651" t="s">
+        <v>213</v>
+      </c>
+      <c r="G651" s="1" t="s">
         <v>2471</v>
       </c>
-      <c r="B651" t="s">
-[...14 lines deleted...]
-      <c r="G651" s="1" t="s">
+      <c r="H651" t="s">
         <v>2472</v>
-      </c>
-[...1 lines deleted...]
-        <v>2473</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>39</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F652" t="s">
+        <v>202</v>
+      </c>
+      <c r="G652" s="1" t="s">
         <v>2474</v>
       </c>
-      <c r="B652" t="s">
-[...14 lines deleted...]
-      <c r="G652" s="1" t="s">
+      <c r="H652" t="s">
         <v>2475</v>
-      </c>
-[...1 lines deleted...]
-        <v>2476</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>43</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F653" t="s">
+        <v>306</v>
+      </c>
+      <c r="G653" s="1" t="s">
         <v>2477</v>
       </c>
-      <c r="B653" t="s">
-[...14 lines deleted...]
-      <c r="G653" s="1" t="s">
+      <c r="H653" t="s">
         <v>2478</v>
-      </c>
-[...1 lines deleted...]
-        <v>2479</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>47</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F654" t="s">
+        <v>579</v>
+      </c>
+      <c r="G654" s="1" t="s">
         <v>2480</v>
       </c>
-      <c r="B654" t="s">
-[...8 lines deleted...]
-      <c r="E654" t="s">
+      <c r="H654" t="s">
         <v>2481</v>
-      </c>
-[...7 lines deleted...]
-        <v>2483</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2484</v>
+        <v>2482</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
         <v>17</v>
       </c>
       <c r="D655" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E655" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F655" t="s">
         <v>13</v>
       </c>
       <c r="G655" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="H655" t="s">
         <v>2485</v>
-      </c>
-[...1 lines deleted...]
-        <v>2486</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2487</v>
+        <v>2486</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
         <v>31</v>
       </c>
       <c r="D656" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E656" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F656" t="s">
         <v>13</v>
       </c>
       <c r="G656" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H656" t="s">
         <v>2488</v>
-      </c>
-[...1 lines deleted...]
-        <v>2489</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2490</v>
+        <v>2489</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
         <v>35</v>
       </c>
       <c r="D657" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E657" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F657" t="s">
         <v>13</v>
       </c>
       <c r="G657" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H657" t="s">
         <v>2491</v>
-      </c>
-[...1 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2493</v>
+        <v>2492</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
         <v>39</v>
       </c>
       <c r="D658" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E658" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F658" t="s">
         <v>13</v>
       </c>
       <c r="G658" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="H658" t="s">
         <v>2494</v>
-      </c>
-[...1 lines deleted...]
-        <v>2495</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2496</v>
+        <v>2495</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
         <v>43</v>
       </c>
       <c r="D659" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E659" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F659" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G659" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="H659" t="s">
         <v>2497</v>
-      </c>
-[...1 lines deleted...]
-        <v>2498</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2499</v>
+        <v>2498</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
         <v>47</v>
       </c>
       <c r="D660" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E660" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F660" t="s">
         <v>13</v>
       </c>
       <c r="G660" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H660" t="s">
-        <v>2500</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2501</v>
+        <v>2500</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
         <v>51</v>
       </c>
       <c r="D661" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E661" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F661" t="s">
         <v>13</v>
       </c>
       <c r="G661" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="H661" t="s">
         <v>2502</v>
-      </c>
-[...1 lines deleted...]
-        <v>2503</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2504</v>
+        <v>2503</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
         <v>55</v>
       </c>
       <c r="D662" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E662" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F662" t="s">
         <v>13</v>
       </c>
       <c r="G662" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="H662" t="s">
         <v>2505</v>
-      </c>
-[...1 lines deleted...]
-        <v>2506</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2507</v>
+        <v>2506</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
         <v>59</v>
       </c>
       <c r="D663" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E663" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F663" t="s">
         <v>13</v>
       </c>
       <c r="G663" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H663" t="s">
         <v>2508</v>
-      </c>
-[...1 lines deleted...]
-        <v>2509</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2510</v>
+        <v>2509</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
         <v>63</v>
       </c>
       <c r="D664" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E664" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F664" t="s">
         <v>13</v>
       </c>
       <c r="G664" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="H664" t="s">
         <v>2511</v>
-      </c>
-[...1 lines deleted...]
-        <v>2512</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2513</v>
+        <v>2512</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
         <v>122</v>
       </c>
       <c r="D665" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E665" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F665" t="s">
         <v>13</v>
       </c>
       <c r="G665" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="H665" t="s">
         <v>2514</v>
-      </c>
-[...1 lines deleted...]
-        <v>2515</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2516</v>
+        <v>2515</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
         <v>126</v>
       </c>
       <c r="D666" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E666" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F666" t="s">
         <v>18</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H666" t="s">
-        <v>2517</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2518</v>
+        <v>2517</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
         <v>130</v>
       </c>
       <c r="D667" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E667" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F667" t="s">
         <v>13</v>
       </c>
       <c r="G667" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="H667" t="s">
         <v>2519</v>
-      </c>
-[...1 lines deleted...]
-        <v>2520</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2521</v>
+        <v>2520</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
         <v>134</v>
       </c>
       <c r="D668" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E668" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F668" t="s">
         <v>13</v>
       </c>
       <c r="G668" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="H668" t="s">
         <v>2522</v>
-      </c>
-[...1 lines deleted...]
-        <v>2523</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2524</v>
+        <v>2523</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
         <v>156</v>
       </c>
       <c r="D669" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E669" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F669" t="s">
         <v>13</v>
       </c>
       <c r="G669" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="H669" t="s">
         <v>2525</v>
-      </c>
-[...1 lines deleted...]
-        <v>2526</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2527</v>
+        <v>2526</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
         <v>160</v>
       </c>
       <c r="D670" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E670" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F670" t="s">
         <v>13</v>
       </c>
       <c r="G670" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="H670" t="s">
         <v>2528</v>
-      </c>
-[...1 lines deleted...]
-        <v>2529</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2530</v>
+        <v>2529</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
         <v>164</v>
       </c>
       <c r="D671" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E671" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F671" t="s">
         <v>13</v>
       </c>
       <c r="G671" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="H671" t="s">
         <v>2531</v>
-      </c>
-[...1 lines deleted...]
-        <v>2532</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2533</v>
+        <v>2532</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
         <v>168</v>
       </c>
       <c r="D672" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E672" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F672" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="G672" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="H672" t="s">
         <v>2534</v>
-      </c>
-[...1 lines deleted...]
-        <v>2535</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2536</v>
+        <v>2535</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
         <v>172</v>
       </c>
       <c r="D673" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E673" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F673" t="s">
         <v>13</v>
       </c>
       <c r="G673" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="H673" t="s">
         <v>2537</v>
-      </c>
-[...1 lines deleted...]
-        <v>2538</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2539</v>
+        <v>2538</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
         <v>176</v>
       </c>
       <c r="D674" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E674" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F674" t="s">
         <v>13</v>
       </c>
       <c r="G674" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="H674" t="s">
         <v>2540</v>
-      </c>
-[...1 lines deleted...]
-        <v>2541</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2542</v>
+        <v>2541</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>337</v>
+        <v>184</v>
       </c>
       <c r="D675" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E675" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F675" t="s">
         <v>13</v>
       </c>
       <c r="G675" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H675" t="s">
         <v>2543</v>
-      </c>
-[...1 lines deleted...]
-        <v>2544</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2545</v>
+        <v>2544</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D676" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E676" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F676" t="s">
         <v>13</v>
       </c>
       <c r="G676" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H676" t="s">
         <v>2546</v>
-      </c>
-[...1 lines deleted...]
-        <v>2547</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2548</v>
+        <v>2547</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D677" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E677" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F677" t="s">
         <v>13</v>
       </c>
       <c r="G677" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="H677" t="s">
         <v>2549</v>
-      </c>
-[...1 lines deleted...]
-        <v>2550</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2551</v>
+        <v>2550</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="D678" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E678" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F678" t="s">
         <v>13</v>
       </c>
       <c r="G678" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="H678" t="s">
         <v>2552</v>
-      </c>
-[...1 lines deleted...]
-        <v>2553</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2554</v>
+        <v>2553</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="D679" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E679" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F679" t="s">
         <v>13</v>
       </c>
       <c r="G679" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H679" t="s">
         <v>2555</v>
-      </c>
-[...1 lines deleted...]
-        <v>2556</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2557</v>
+        <v>2556</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D680" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E680" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F680" t="s">
         <v>13</v>
       </c>
       <c r="G680" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="H680" t="s">
         <v>2558</v>
-      </c>
-[...1 lines deleted...]
-        <v>2559</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2560</v>
+        <v>2559</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D681" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E681" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F681" t="s">
         <v>13</v>
       </c>
       <c r="G681" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="H681" t="s">
         <v>2561</v>
-      </c>
-[...1 lines deleted...]
-        <v>2562</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2563</v>
+        <v>2562</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="D682" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E682" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F682" t="s">
         <v>13</v>
       </c>
       <c r="G682" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="H682" t="s">
         <v>2564</v>
-      </c>
-[...1 lines deleted...]
-        <v>2565</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2566</v>
+        <v>2565</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D683" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E683" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F683" t="s">
         <v>13</v>
       </c>
       <c r="G683" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="H683" t="s">
         <v>2567</v>
-      </c>
-[...1 lines deleted...]
-        <v>2568</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2569</v>
+        <v>2568</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D684" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E684" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F684" t="s">
         <v>13</v>
       </c>
       <c r="G684" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="H684" t="s">
         <v>2570</v>
-      </c>
-[...1 lines deleted...]
-        <v>2571</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>411</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F685" t="s">
+        <v>213</v>
+      </c>
+      <c r="G685" s="1" t="s">
         <v>2572</v>
       </c>
-      <c r="B685" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H685" t="s">
-        <v>2565</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>414</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F686" t="s">
+        <v>213</v>
+      </c>
+      <c r="G686" s="1" t="s">
         <v>2574</v>
       </c>
-      <c r="B686" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H686" t="s">
-        <v>2568</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>418</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F687" t="s">
+        <v>213</v>
+      </c>
+      <c r="G687" s="1" t="s">
         <v>2576</v>
       </c>
-      <c r="B687" t="s">
-[...14 lines deleted...]
-      <c r="G687" s="1" t="s">
+      <c r="H687" t="s">
         <v>2577</v>
-      </c>
-[...1 lines deleted...]
-        <v>2578</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2579</v>
+        <v>2578</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D688" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E688" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F688" t="s">
         <v>18</v>
       </c>
       <c r="G688" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H688" t="s">
         <v>2580</v>
-      </c>
-[...1 lines deleted...]
-        <v>2581</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2582</v>
+        <v>2581</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D689" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E689" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F689" t="s">
         <v>18</v>
       </c>
       <c r="G689" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="H689" t="s">
         <v>2583</v>
-      </c>
-[...1 lines deleted...]
-        <v>2584</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2585</v>
+        <v>2584</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D690" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E690" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F690" t="s">
         <v>18</v>
       </c>
       <c r="G690" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="H690" t="s">
         <v>2586</v>
-      </c>
-[...1 lines deleted...]
-        <v>2587</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2588</v>
+        <v>2587</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D691" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E691" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F691" t="s">
         <v>18</v>
       </c>
       <c r="G691" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H691" t="s">
         <v>2589</v>
-      </c>
-[...1 lines deleted...]
-        <v>2590</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2591</v>
+        <v>2590</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D692" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E692" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F692" t="s">
         <v>18</v>
       </c>
       <c r="G692" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="H692" t="s">
         <v>2592</v>
-      </c>
-[...1 lines deleted...]
-        <v>2593</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2594</v>
+        <v>2593</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D693" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E693" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F693" t="s">
         <v>18</v>
       </c>
       <c r="G693" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="H693" t="s">
         <v>2595</v>
-      </c>
-[...1 lines deleted...]
-        <v>2596</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2597</v>
+        <v>2596</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="D694" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E694" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F694" t="s">
         <v>18</v>
       </c>
       <c r="G694" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="H694" t="s">
         <v>2598</v>
-      </c>
-[...1 lines deleted...]
-        <v>2599</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2600</v>
+        <v>2599</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D695" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E695" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F695" t="s">
         <v>18</v>
       </c>
       <c r="G695" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="H695" t="s">
         <v>2601</v>
-      </c>
-[...1 lines deleted...]
-        <v>2602</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2603</v>
+        <v>2602</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D696" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E696" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F696" t="s">
         <v>18</v>
       </c>
       <c r="G696" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="H696" t="s">
         <v>2604</v>
-      </c>
-[...1 lines deleted...]
-        <v>2605</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>486</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F697" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G697" s="1" t="s">
         <v>2606</v>
       </c>
-      <c r="B697" t="s">
-[...14 lines deleted...]
-      <c r="G697" s="1" t="s">
+      <c r="H697" t="s">
         <v>2607</v>
-      </c>
-[...1 lines deleted...]
-        <v>2608</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>498</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F698" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G698" s="1" t="s">
         <v>2609</v>
       </c>
-      <c r="B698" t="s">
-[...14 lines deleted...]
-      <c r="G698" s="1" t="s">
+      <c r="H698" t="s">
         <v>2610</v>
-      </c>
-[...1 lines deleted...]
-        <v>2611</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>502</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F699" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G699" s="1" t="s">
         <v>2612</v>
       </c>
-      <c r="B699" t="s">
-[...14 lines deleted...]
-      <c r="G699" s="1" t="s">
+      <c r="H699" t="s">
         <v>2613</v>
-      </c>
-[...1 lines deleted...]
-        <v>2614</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>506</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F700" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G700" s="1" t="s">
         <v>2615</v>
       </c>
-      <c r="B700" t="s">
-[...14 lines deleted...]
-      <c r="G700" s="1" t="s">
+      <c r="H700" t="s">
         <v>2616</v>
-      </c>
-[...1 lines deleted...]
-        <v>2617</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>510</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F701" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G701" s="1" t="s">
         <v>2618</v>
       </c>
-      <c r="B701" t="s">
-[...14 lines deleted...]
-      <c r="G701" s="1" t="s">
+      <c r="H701" t="s">
         <v>2619</v>
-      </c>
-[...1 lines deleted...]
-        <v>2620</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>514</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F702" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G702" s="1" t="s">
         <v>2621</v>
       </c>
-      <c r="B702" t="s">
-[...14 lines deleted...]
-      <c r="G702" s="1" t="s">
+      <c r="H702" t="s">
         <v>2622</v>
-      </c>
-[...1 lines deleted...]
-        <v>2623</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>518</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F703" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G703" s="1" t="s">
         <v>2624</v>
       </c>
-      <c r="B703" t="s">
-[...14 lines deleted...]
-      <c r="G703" s="1" t="s">
+      <c r="H703" t="s">
         <v>2625</v>
-      </c>
-[...1 lines deleted...]
-        <v>2626</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>522</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F704" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G704" s="1" t="s">
         <v>2627</v>
       </c>
-      <c r="B704" t="s">
-[...14 lines deleted...]
-      <c r="G704" s="1" t="s">
+      <c r="H704" t="s">
         <v>2628</v>
-      </c>
-[...1 lines deleted...]
-        <v>2629</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>526</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F705" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G705" s="1" t="s">
         <v>2630</v>
       </c>
-      <c r="B705" t="s">
-[...14 lines deleted...]
-      <c r="G705" s="1" t="s">
+      <c r="H705" t="s">
         <v>2631</v>
-      </c>
-[...1 lines deleted...]
-        <v>2632</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>530</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F706" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G706" s="1" t="s">
         <v>2633</v>
       </c>
-      <c r="B706" t="s">
-[...14 lines deleted...]
-      <c r="G706" s="1" t="s">
+      <c r="H706" t="s">
         <v>2634</v>
-      </c>
-[...1 lines deleted...]
-        <v>2635</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>534</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F707" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G707" s="1" t="s">
         <v>2636</v>
       </c>
-      <c r="B707" t="s">
-[...14 lines deleted...]
-      <c r="G707" s="1" t="s">
+      <c r="H707" t="s">
         <v>2637</v>
-      </c>
-[...1 lines deleted...]
-        <v>2638</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>538</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F708" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G708" s="1" t="s">
         <v>2639</v>
       </c>
-      <c r="B708" t="s">
-[...14 lines deleted...]
-      <c r="G708" s="1" t="s">
+      <c r="H708" t="s">
         <v>2640</v>
-      </c>
-[...1 lines deleted...]
-        <v>2641</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>542</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F709" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G709" s="1" t="s">
         <v>2642</v>
       </c>
-      <c r="B709" t="s">
-[...14 lines deleted...]
-      <c r="G709" s="1" t="s">
+      <c r="H709" t="s">
         <v>2643</v>
-      </c>
-[...1 lines deleted...]
-        <v>2644</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>546</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F710" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G710" s="1" t="s">
         <v>2645</v>
       </c>
-      <c r="B710" t="s">
-[...14 lines deleted...]
-      <c r="G710" s="1" t="s">
+      <c r="H710" t="s">
         <v>2646</v>
-      </c>
-[...1 lines deleted...]
-        <v>2647</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>550</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F711" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G711" s="1" t="s">
         <v>2648</v>
       </c>
-      <c r="B711" t="s">
-[...14 lines deleted...]
-      <c r="G711" s="1" t="s">
+      <c r="H711" t="s">
         <v>2649</v>
-      </c>
-[...1 lines deleted...]
-        <v>2650</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>554</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F712" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G712" s="1" t="s">
         <v>2651</v>
       </c>
-      <c r="B712" t="s">
-[...14 lines deleted...]
-      <c r="G712" s="1" t="s">
+      <c r="H712" t="s">
         <v>2652</v>
-      </c>
-[...1 lines deleted...]
-        <v>2653</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>558</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F713" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G713" s="1" t="s">
         <v>2654</v>
       </c>
-      <c r="B713" t="s">
-[...14 lines deleted...]
-      <c r="G713" s="1" t="s">
+      <c r="H713" t="s">
         <v>2655</v>
-      </c>
-[...1 lines deleted...]
-        <v>2656</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>562</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F714" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G714" s="1" t="s">
         <v>2657</v>
       </c>
-      <c r="B714" t="s">
-[...14 lines deleted...]
-      <c r="G714" s="1" t="s">
+      <c r="H714" t="s">
         <v>2658</v>
-      </c>
-[...1 lines deleted...]
-        <v>2659</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>566</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F715" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G715" s="1" t="s">
         <v>2660</v>
       </c>
-      <c r="B715" t="s">
-[...14 lines deleted...]
-      <c r="G715" s="1" t="s">
+      <c r="H715" t="s">
         <v>2661</v>
-      </c>
-[...1 lines deleted...]
-        <v>2662</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>570</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F716" t="s">
+        <v>2318</v>
+      </c>
+      <c r="G716" s="1" t="s">
         <v>2663</v>
       </c>
-      <c r="B716" t="s">
-[...14 lines deleted...]
-      <c r="G716" s="1" t="s">
+      <c r="H716" t="s">
         <v>2664</v>
-      </c>
-[...1 lines deleted...]
-        <v>2665</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2666</v>
+        <v>2665</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
         <v>10</v>
       </c>
       <c r="D717" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E717" t="s">
         <v>2667</v>
       </c>
-      <c r="E717" t="s">
+      <c r="F717" t="s">
+        <v>246</v>
+      </c>
+      <c r="G717" s="1" t="s">
         <v>2668</v>
       </c>
-      <c r="F717" t="s">
-[...2 lines deleted...]
-      <c r="G717" s="1" t="s">
+      <c r="H717" t="s">
         <v>2669</v>
-      </c>
-[...1 lines deleted...]
-        <v>2670</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2671</v>
+        <v>2670</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
         <v>17</v>
       </c>
       <c r="D718" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E718" t="s">
         <v>2667</v>
       </c>
-      <c r="E718" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F718" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G718" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H718" t="s">
         <v>2672</v>
-      </c>
-[...1 lines deleted...]
-        <v>2673</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2674</v>
+        <v>2673</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
         <v>31</v>
       </c>
       <c r="D719" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E719" t="s">
         <v>2667</v>
       </c>
-      <c r="E719" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F719" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G719" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="H719" t="s">
         <v>2675</v>
-      </c>
-[...1 lines deleted...]
-        <v>2676</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2677</v>
+        <v>2676</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
         <v>75</v>
       </c>
       <c r="D720" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E720" t="s">
         <v>2667</v>
       </c>
-      <c r="E720" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F720" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G720" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="H720" t="s">
         <v>2678</v>
-      </c>
-[...1 lines deleted...]
-        <v>2679</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2680</v>
+        <v>2679</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
         <v>79</v>
       </c>
       <c r="D721" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E721" t="s">
         <v>2667</v>
       </c>
-      <c r="E721" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F721" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G721" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H721" t="s">
         <v>2681</v>
-      </c>
-[...1 lines deleted...]
-        <v>2682</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2683</v>
+        <v>2682</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
         <v>86</v>
       </c>
       <c r="D722" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E722" t="s">
         <v>2667</v>
       </c>
-      <c r="E722" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F722" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G722" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="H722" t="s">
         <v>2684</v>
-      </c>
-[...1 lines deleted...]
-        <v>2685</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2686</v>
+        <v>2685</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
         <v>90</v>
       </c>
       <c r="D723" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E723" t="s">
         <v>2667</v>
       </c>
-      <c r="E723" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F723" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G723" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="H723" t="s">
         <v>2687</v>
-      </c>
-[...1 lines deleted...]
-        <v>2688</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2689</v>
+        <v>2688</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
         <v>130</v>
       </c>
       <c r="D724" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E724" t="s">
         <v>2667</v>
-      </c>
-[...1 lines deleted...]
-        <v>2668</v>
       </c>
       <c r="F724" t="s">
         <v>13</v>
       </c>
       <c r="G724" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H724" t="s">
-        <v>2690</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2691</v>
+        <v>2690</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
         <v>134</v>
       </c>
       <c r="D725" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E725" t="s">
         <v>2667</v>
-      </c>
-[...1 lines deleted...]
-        <v>2668</v>
       </c>
       <c r="F725" t="s">
         <v>13</v>
       </c>
       <c r="G725" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="H725" t="s">
         <v>2692</v>
-      </c>
-[...1 lines deleted...]
-        <v>2693</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2694</v>
+        <v>2693</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
         <v>138</v>
       </c>
       <c r="D726" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E726" t="s">
         <v>2667</v>
       </c>
-      <c r="E726" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F726" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G726" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="H726" t="s">
         <v>2695</v>
-      </c>
-[...1 lines deleted...]
-        <v>2696</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2697</v>
+        <v>2696</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
         <v>142</v>
       </c>
       <c r="D727" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E727" t="s">
         <v>2667</v>
       </c>
-      <c r="E727" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F727" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2698</v>
+        <v>2697</v>
       </c>
       <c r="H727" t="s">
-        <v>2553</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2699</v>
+        <v>2698</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
         <v>146</v>
       </c>
       <c r="D728" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E728" t="s">
         <v>2667</v>
       </c>
-      <c r="E728" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F728" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G728" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="H728" t="s">
         <v>2700</v>
-      </c>
-[...1 lines deleted...]
-        <v>2701</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2702</v>
+        <v>2701</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
         <v>149</v>
       </c>
       <c r="D729" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E729" t="s">
         <v>2667</v>
       </c>
-      <c r="E729" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F729" t="s">
+        <v>2702</v>
+      </c>
+      <c r="G729" s="1" t="s">
         <v>2703</v>
       </c>
-      <c r="G729" s="1" t="s">
+      <c r="H729" t="s">
         <v>2704</v>
-      </c>
-[...1 lines deleted...]
-        <v>2705</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2706</v>
+        <v>2705</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
         <v>152</v>
       </c>
       <c r="D730" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E730" t="s">
         <v>2667</v>
       </c>
-      <c r="E730" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F730" t="s">
-        <v>2703</v>
+        <v>2702</v>
       </c>
       <c r="G730" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="H730" t="s">
         <v>2707</v>
-      </c>
-[...1 lines deleted...]
-        <v>2708</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2709</v>
+        <v>2708</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
         <v>156</v>
       </c>
       <c r="D731" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E731" t="s">
         <v>2667</v>
       </c>
-      <c r="E731" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F731" t="s">
-        <v>2703</v>
+        <v>2702</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2710</v>
+        <v>2709</v>
       </c>
       <c r="H731" t="s">
-        <v>2590</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2711</v>
+        <v>2710</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
         <v>160</v>
       </c>
       <c r="D732" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E732" t="s">
         <v>2667</v>
       </c>
-      <c r="E732" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F732" t="s">
+        <v>2711</v>
+      </c>
+      <c r="G732" s="1" t="s">
         <v>2712</v>
       </c>
-      <c r="G732" s="1" t="s">
+      <c r="H732" t="s">
         <v>2713</v>
-      </c>
-[...1 lines deleted...]
-        <v>2714</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2715</v>
+        <v>2714</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
         <v>164</v>
       </c>
       <c r="D733" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E733" t="s">
         <v>2667</v>
       </c>
-      <c r="E733" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F733" t="s">
-        <v>2712</v>
+        <v>2711</v>
       </c>
       <c r="G733" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="H733" t="s">
         <v>2716</v>
-      </c>
-[...1 lines deleted...]
-        <v>2717</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2718</v>
+        <v>2717</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
         <v>168</v>
       </c>
       <c r="D734" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E734" t="s">
         <v>2667</v>
       </c>
-      <c r="E734" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F734" t="s">
-        <v>2712</v>
+        <v>2711</v>
       </c>
       <c r="G734" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="H734" t="s">
         <v>2719</v>
-      </c>
-[...1 lines deleted...]
-        <v>2720</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2721</v>
+        <v>2720</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
         <v>172</v>
       </c>
       <c r="D735" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E735" t="s">
         <v>2667</v>
       </c>
-      <c r="E735" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F735" t="s">
-        <v>2712</v>
+        <v>2711</v>
       </c>
       <c r="G735" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H735" t="s">
-        <v>2722</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2723</v>
+        <v>2722</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
         <v>176</v>
       </c>
       <c r="D736" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E736" t="s">
         <v>2667</v>
       </c>
-      <c r="E736" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F736" t="s">
-        <v>2712</v>
+        <v>2711</v>
       </c>
       <c r="G736" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="H736" t="s">
         <v>2724</v>
-      </c>
-[...1 lines deleted...]
-        <v>2725</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
+        <v>2725</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>180</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2667</v>
+      </c>
+      <c r="F737" t="s">
+        <v>246</v>
+      </c>
+      <c r="G737" s="1" t="s">
         <v>2726</v>
       </c>
-      <c r="B737" t="s">
-[...5 lines deleted...]
-      <c r="D737" t="s">
+      <c r="H737" t="s">
         <v>2727</v>
-      </c>
-[...10 lines deleted...]
-        <v>2730</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>75</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F738" t="s">
+        <v>13</v>
+      </c>
+      <c r="G738" s="1" t="s">
         <v>2731</v>
       </c>
-      <c r="B738" t="s">
-[...14 lines deleted...]
-      <c r="G738" s="1" t="s">
+      <c r="H738" t="s">
         <v>2732</v>
-      </c>
-[...1 lines deleted...]
-        <v>2733</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>142</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F739" t="s">
+        <v>246</v>
+      </c>
+      <c r="G739" s="1" t="s">
         <v>2734</v>
       </c>
-      <c r="B739" t="s">
-[...14 lines deleted...]
-      <c r="G739" s="1" t="s">
+      <c r="H739" t="s">
         <v>2735</v>
-      </c>
-[...1 lines deleted...]
-        <v>2736</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>350</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2729</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F740" t="s">
+        <v>246</v>
+      </c>
+      <c r="G740" s="1" t="s">
         <v>2737</v>
       </c>
-      <c r="B740" t="s">
-[...5 lines deleted...]
-      <c r="D740" t="s">
+      <c r="H740" t="s">
         <v>2738</v>
-      </c>
-[...10 lines deleted...]
-        <v>2741</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>47</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2741</v>
+      </c>
+      <c r="F741" t="s">
+        <v>229</v>
+      </c>
+      <c r="G741" s="1" t="s">
         <v>2742</v>
       </c>
-      <c r="B741" t="s">
-[...11 lines deleted...]
-      <c r="F741" t="s">
+      <c r="H741" t="s">
         <v>2743</v>
-      </c>
-[...4 lines deleted...]
-        <v>2745</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>51</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2741</v>
+      </c>
+      <c r="F742" t="s">
+        <v>2745</v>
+      </c>
+      <c r="G742" s="1" t="s">
         <v>2746</v>
       </c>
-      <c r="B742" t="s">
-[...14 lines deleted...]
-      <c r="G742" s="1" t="s">
+      <c r="H742" t="s">
         <v>2747</v>
-      </c>
-[...1 lines deleted...]
-        <v>2748</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>55</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2741</v>
+      </c>
+      <c r="F743" t="s">
+        <v>229</v>
+      </c>
+      <c r="G743" s="1" t="s">
         <v>2749</v>
       </c>
-      <c r="B743" t="s">
-[...5 lines deleted...]
-      <c r="D743" t="s">
+      <c r="H743" t="s">
         <v>2750</v>
-      </c>
-[...10 lines deleted...]
-        <v>2753</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2754</v>
+        <v>2751</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D744" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="E744" t="s">
-        <v>2755</v>
+        <v>2753</v>
       </c>
       <c r="F744" t="s">
         <v>18</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2756</v>
+        <v>2754</v>
       </c>
       <c r="H744" t="s">
-        <v>2757</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2758</v>
+        <v>2756</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D745" t="s">
-        <v>2759</v>
+        <v>2752</v>
       </c>
       <c r="E745" t="s">
-        <v>2760</v>
+        <v>2757</v>
       </c>
       <c r="F745" t="s">
         <v>18</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2761</v>
+        <v>2758</v>
       </c>
       <c r="H745" t="s">
-        <v>2762</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>47</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2762</v>
+      </c>
+      <c r="F746" t="s">
+        <v>18</v>
+      </c>
+      <c r="G746" s="1" t="s">
         <v>2763</v>
       </c>
-      <c r="B746" t="s">
-[...14 lines deleted...]
-      <c r="G746" s="1" t="s">
+      <c r="H746" t="s">
         <v>2764</v>
-      </c>
-[...1 lines deleted...]
-        <v>2765</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>51</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2762</v>
+      </c>
+      <c r="F747" t="s">
+        <v>229</v>
+      </c>
+      <c r="G747" s="1" t="s">
         <v>2766</v>
       </c>
-      <c r="B747" t="s">
-[...14 lines deleted...]
-      <c r="G747" s="1" t="s">
+      <c r="H747" t="s">
         <v>2767</v>
-      </c>
-[...1 lines deleted...]
-        <v>2768</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>55</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2762</v>
+      </c>
+      <c r="F748" t="s">
+        <v>18</v>
+      </c>
+      <c r="G748" s="1" t="s">
         <v>2769</v>
       </c>
-      <c r="B748" t="s">
-[...5 lines deleted...]
-      <c r="D748" t="s">
+      <c r="H748" t="s">
         <v>2770</v>
-      </c>
-[...10 lines deleted...]
-        <v>2773</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>59</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F749" t="s">
+        <v>579</v>
+      </c>
+      <c r="G749" s="1" t="s">
         <v>2774</v>
       </c>
-      <c r="B749" t="s">
-[...11 lines deleted...]
-      <c r="F749" t="s">
+      <c r="H749" t="s">
         <v>2775</v>
-      </c>
-[...4 lines deleted...]
-        <v>2777</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>63</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F750" t="s">
+        <v>2777</v>
+      </c>
+      <c r="G750" s="1" t="s">
         <v>2778</v>
       </c>
-      <c r="B750" t="s">
-[...5 lines deleted...]
-      <c r="D750" t="s">
+      <c r="H750" t="s">
         <v>2779</v>
-      </c>
-[...10 lines deleted...]
-        <v>2782</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>10</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2782</v>
+      </c>
+      <c r="F751" t="s">
+        <v>24</v>
+      </c>
+      <c r="G751" s="1" t="s">
         <v>2783</v>
       </c>
-      <c r="B751" t="s">
-[...5 lines deleted...]
-      <c r="D751" t="s">
+      <c r="H751" t="s">
         <v>2784</v>
-      </c>
-[...10 lines deleted...]
-        <v>2788</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>253</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2786</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2787</v>
+      </c>
+      <c r="F752" t="s">
+        <v>2788</v>
+      </c>
+      <c r="G752" s="1" t="s">
         <v>2789</v>
       </c>
-      <c r="B752" t="s">
-[...2 lines deleted...]
-      <c r="C752" t="s">
+      <c r="H752" t="s">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
         <v>75</v>
       </c>
-      <c r="D752" t="s">
-[...5 lines deleted...]
-      <c r="F752" t="s">
+      <c r="D753" t="s">
         <v>2786</v>
       </c>
-      <c r="G752" s="1" t="s">
-[...3 lines deleted...]
-        <v>2791</v>
+      <c r="E753" t="s">
+        <v>2787</v>
+      </c>
+      <c r="F753" t="s">
+        <v>2788</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2793</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -29252,50 +29284,51 @@
     <hyperlink ref="G728" r:id="rId727"/>
     <hyperlink ref="G729" r:id="rId728"/>
     <hyperlink ref="G730" r:id="rId729"/>
     <hyperlink ref="G731" r:id="rId730"/>
     <hyperlink ref="G732" r:id="rId731"/>
     <hyperlink ref="G733" r:id="rId732"/>
     <hyperlink ref="G734" r:id="rId733"/>
     <hyperlink ref="G735" r:id="rId734"/>
     <hyperlink ref="G736" r:id="rId735"/>
     <hyperlink ref="G737" r:id="rId736"/>
     <hyperlink ref="G738" r:id="rId737"/>
     <hyperlink ref="G739" r:id="rId738"/>
     <hyperlink ref="G740" r:id="rId739"/>
     <hyperlink ref="G741" r:id="rId740"/>
     <hyperlink ref="G742" r:id="rId741"/>
     <hyperlink ref="G743" r:id="rId742"/>
     <hyperlink ref="G744" r:id="rId743"/>
     <hyperlink ref="G745" r:id="rId744"/>
     <hyperlink ref="G746" r:id="rId745"/>
     <hyperlink ref="G747" r:id="rId746"/>
     <hyperlink ref="G748" r:id="rId747"/>
     <hyperlink ref="G749" r:id="rId748"/>
     <hyperlink ref="G750" r:id="rId749"/>
     <hyperlink ref="G751" r:id="rId750"/>
     <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>