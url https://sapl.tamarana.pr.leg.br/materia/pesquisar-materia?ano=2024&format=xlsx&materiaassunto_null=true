--- v0 (2026-02-10)
+++ v1 (2026-05-16)
@@ -54,2875 +54,2875 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>-Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CJFLTC - Comissão de Justiça, Finanças, Legislação e Tomadas de Contas</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/projeto_decreto_legislativo_-_pca_2020.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/projeto_decreto_legislativo_-_pca_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das _x000D_
 contas do Poder Executivo do Município de _x000D_
 Tamarana, referente ao exercício financeiro _x000D_
 de 2020, sob a responsabilidade de _x000D_
 ROBERTO DIAS SIENA.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1896/decreto_legislativo_no_002-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1896/decreto_legislativo_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Poder Executivo do Município de Tamarana, referente ao exercício financeiro de 2021, sob a responsabilidade de LUZIA HARUE SUZUKAWA.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>-Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Luzia Harue Suzukawa</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1668/projeto_001-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1668/projeto_001-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder _x000D_
 reposição salarial ao quadro geral de servidores _x000D_
 ativos da municipalidade, em consonância com _x000D_
 princípios gerais de direito, bem como com a _x000D_
 legislação municipal.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/projeto_002-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/projeto_002-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que Institui o Fundo Municipal _x000D_
 do Meio Ambiente — FMMA e dá outras providências.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/projeto_003_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/projeto_003_-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 1° da Lei Municipal n° 1481, de 23 de março de 2022.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/projeto_004_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/projeto_004_-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Plano Plurianual ( PPA) Lei nº 1460/2021, Lei de Diretrizes Orçamentárias (LDO) nº 1540/2023 e Lei Orçamentária Anual ( LOA) nº 1543/2023 para o Exercicio Financeiro de 2024;</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_005_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_005_-2024.pdf</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar o Projeto de Lei que Autoriza o Executivo _x000D_
 Municipal a incluir nova ações e efetuar abertura de crédito adicional especial na Lei _x000D_
 Orçamentária n° 1543/2023, bem como a adequação da Lei de Diretrizes Orçamentárias n° _x000D_
 1540/2023 e da Lei do Plano Plurianual n°1460/2021.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/projeto_006_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/projeto_006_-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a _x000D_
 contratar pessoal por tempo determinado para _x000D_
 atender a necessidade temporária de _x000D_
 excepcional interesse público da Secretaria _x000D_
 Municipal de Educação, Cultura e Esportes, _x000D_
 nos termos do inciso IX do artigo 37 da _x000D_
 Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1752/projeto_007_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1752/projeto_007_-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a _x000D_
 contratar pessoal por tempo determinado para _x000D_
 atender a necessidade temporária de _x000D_
 excepcional interesse público da Secretaria _x000D_
 Municipal de Saúde, nos termos do inciso IX do _x000D_
 artigo 37 da Constituição Federal, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/projeto_008_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/projeto_008_-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Incluir _x000D_
 novas ações e efetuar abertura de crédito _x000D_
 adicional especial na Lei Orçamentária n° _x000D_
 1543/23, bem como a adequação da Lei de _x000D_
 Diretrizes Orçamentárias n° 1540/23 e da _x000D_
 Lei do Plano Plurianual n° 1460/2021.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_009_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_009_-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1° da Lei n. 1558/2024, _x000D_
 que dispõe sobre a contratação de pessoal por _x000D_
 tempo determinado para atender a _x000D_
 necessidade temporária de excepcional _x000D_
 interesse público da Secretaria Municipal de _x000D_
 Saúde, nos termos do inciso IX do artigo 37 da _x000D_
 Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/projeto_010_-2024_ppa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/projeto_010_-2024_ppa.pdf</t>
   </si>
   <si>
     <t>Altera e inclui ações e atualiza os anexos das receitas e _x000D_
 despesas que compõem o Plano Plurianual 2022/2025 da _x000D_
 Lei Municipal 1460, de 30 de setembro de 2021, e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/projeto_011_-2024_ldo_substitutiva_nova_completo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/projeto_011_-2024_ldo_substitutiva_nova_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA _x000D_
 A ELABORAÇÃO DA LEI _x000D_
 ORÇAMENTÁRIA, PARA O EXERCÍCIO _x000D_
 DE 2025 E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/oficio_316-24_gab_-resp_of_149_alteracao_projlei_12.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/oficio_316-24_gab_-resp_of_149_alteracao_projlei_12.pdf</t>
   </si>
   <si>
     <t>Cria o cargo efetivo de Técnico de Enfermagem no Quadro Próprio de Servidores Públicos Municipais constante _x000D_
 no Anexo I da Lei Municipal n° 120/1999, e dá outras providências.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1877/projeto_013_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1877/projeto_013_-2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Tamarana para o exercício de 2025.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_014_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_014_-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de _x000D_
 Cultura — SIMCULT do Município de _x000D_
 Tamarana, e dá outras providências.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>-Projeto de Resolução Legislativa</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1798/projeto_resolucao_no_01._regime_de_adiantamento.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1798/projeto_resolucao_no_01._regime_de_adiantamento.pdf</t>
   </si>
   <si>
     <t>Servimo-nos do presente para encaminhar a apreciação deste Plenário, o Projeto de Resolução Legislativa 001/2024, que “ Dispõe sobre o Regime de adiantamento para Despesa de Pequeno Valor no âmbito da Câmara Municipal de Tamarana”.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_resolucao_no_02._credito_adic_suplementar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_resolucao_no_02._credito_adic_suplementar.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Adicional Suplementar no valor de R$ 40.000,00 (quarenta mil reais)”.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>-Indicação</t>
   </si>
   <si>
     <t>Silvano Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/01-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/01-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de uma lombada e a colocação de placas indicativas na estrada do Bairro dos Moreiras, nas proximidades conhecida como Venda dos Pretos.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/02_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/02_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja realizado o tapa buraco no asfalto na esquina da Rua Fernando Tadei atrás do hospital descendo para o conjunto São Roque.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>Hector Augusto Siena Gobetti</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/03_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/03_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo faça estudos e instalação de placa de sinalização (máximo 15 minutos) em frente a cooperativa Sicredi situada na Rua Izaltino José Silvestre nº 585.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>Professora Jislaine Vanite, Professora Angélica</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/04_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/04_-2024.pdf</t>
   </si>
   <si>
     <t>Usando das atribuições contidas no do Regimento Interno da Câmara Municipal de Vereadores, INDICA ao Poder Executivo Municipal, através da Secretaria Municipal competente o estudo para que seja realizado reforma,  pintura interna e externa na Biblioteca Pública municipal.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/05_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/05_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o estudo da possibilidade de aquisição de mochilas para os alunos da Rede Publica Municipal de Ensino, desse modo, deixar ainda mais completas as ações dessa gestão que já veio a contribuir com os munícipes com o uniforme  e material escolar.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/06_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/06_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o estudo da possibilidade da construção de uma nova via para acesso a área urbana do município após a ponte do rio Apucaraninha de modo a evitar que veículos pesados passem pelo centro da cidade.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1661/07_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1661/07_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o estudo para realizar roçagem  nas  proximidades de pontes  existentes nas vias municipais.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1662/08_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1662/08_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o estudo para realizar roçagem da estrada mestre sentido Estância Cachoeira.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1663/09_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1663/09_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o estudo para fornecimento de mudas de árvores frutíferas permitidas no Estado do Paraná e de árvores da flora regional(Araucária, Peroba, Ipê, Pau-Brasil, por exemplo).</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1664/10_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1664/10_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo providências junto ao departamento competente, melhorias na estrada vicinal, situada nas proximidades da propriedade do Sr. Antônio Amorin</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1665/11_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1665/11_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo providências junto ao departamento competente, melhorias na estrada pavimentada, no trecho da saída da sede do Município até a antiga PASA.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>Mario Torres Bittencourt Júnior</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1666/12_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1666/12_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivas providências para que seja arrumado o acesso ao Sítio Vale Verde no Bairro Rio Claro.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/13_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/13_-2024.pdf</t>
   </si>
   <si>
     <t>Reforma ou troca da Academia ao Ar Livre do C.S.U</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/14_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/14_-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade no encontro das ruas Sebastião Luiz com a Rua Felicidade Santos Campos e em frente à residência nº 202 da Rua Sebastião Luiz, no Jardim Europa</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/15_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/15_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a reforma do Marco que existe na Praça Ubaldino de Sá Bittencourt</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/16_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/16_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a destinação de veiculo adequado para o servidor que trabalha no cemitério Municipal</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/17_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/17_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de redutor na Rua da Conquista aproximadamente em frente ao número 283, Jardim Esperança</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/18_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/18_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja realizado a pintura de faixas amarelas nos locais correspondentes ao acesso a cadeirantes;</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/19_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/19_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de redutor na Rua da Vitória, Jardim Esperança</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Tega Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/20_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/20_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação para construção de ponto de ônibus para os estudantes na Praça do Jardim Europa</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/21_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/21_-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade na Rua José Sebastião Ferreira nas proximidades  da casa n.º 269 – Conjunto Cristo Rei</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/22_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/22_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Poder Executivo providências junto ao departamento competente, melhorias na estrada mestre que inicia no assentamento Cruz de Malta, passando pela Fazenda Céu Azul indo até a entrada principal do Assentamento Mundo Novo.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Anauto do Incrão</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/23_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/23_-2024.pdf</t>
   </si>
   <si>
     <t>Roçada na estrada que se inicia na saída da estrada principal do Incrão, passando pela Fazenda São José, Banco da terra Renascer 2 e 3, indo até a outra entrada que da acesso ao Incrão pelo Bairro dos Moreiras</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/24_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/24_-2024.pdf</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/25_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/25_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que faça o patrolamento, cascalhamento e moledamento na linha principal do ônibus descendo a vendo do Dito sentido água da Prata.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/26_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/26_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que arrume o carreador entre a estrada da Igrejinha e sai na estrada em frente a Igreja Congregação (estrada sentido Briolândia)</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Edson de Souza</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/27_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/27_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja feito redutor de velocidade em frente ao CMEI Adilson Siqueira na Rua Lilian Domingues Gonçalves – Conjunto Europa</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/28_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/28_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Poder Executivo providências junto ao departamento competente, para que desenvolva projetos e estudos para que forneça aos jovens que estão concluindo o ensino médio, cursos técnicos profissionalizantes, relacionados ao potencial de empregabilidade em nossa região.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/29_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/29_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO, JUNTO AO DEPARTAMENTO COMPETENTE, QUE TOME PROVIDÊNCIAS PARA MANUTENÇÃO DA CALÇADA EM FRENTE AO ESTABELECIMENTO COMERCIAL GRAM- PLANO DE ASSISTÊNCIAL E FUNERAL, QUE EXISTE UM BURACO NO LOCAL.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/30_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/30_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao executivo Municipal, estudo para colocação de redutores de velocidades e de placas de sinalização na Rua Orlando Fogaça do Prado próximo ao n° 002, que fica nas proximidades da lateral do muro do cemitério Municipal José Bolotari, situado no Conjunto Habitacional Sebastião Moura Tresse.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/31_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/31_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao executivo Municipal, estudo para instalação de rotatória com canteiro no entroncamento da Rua Ancião Vicente Subtil de Oliveira com a Rua Procópio Severino da Silva.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/32_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/32_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao executivo Municipal, que junto ao departamento competente, providencie estudos para a instalação de câmeras de monitoramento em todos os acessos ao município, como medida de segurança aos munícipes.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/33_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/33_-2024.pdf</t>
   </si>
   <si>
     <t>Patrolamento, cascalhamento e moledamento na estrada que se inicia na estrada principal do Incrão, passando pela Fazenda São José, Banco da terra Renascer 2 e 3, indo até a outra entrada principal que da acesso ao Incrão pelo Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/34_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/34_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para providências de instalação de Academia ao Ar Livre na sede da Associação dos Moradores da Mandassaia em frente ao barracão.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/35_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/35_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo instalação de academia ao ar livre no Jardim Europa</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/36_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/36_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de lixeira e bancos, trocas de lâmpadas e roçagem na praça localizada no Residencial Europa.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/37_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/37_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal junto à pasta competente, que construa redutor de velocidade no limite do município de Tamarana com Londrina, na Avenida José Fabiano, no trecho compreendido entre o ponto de ônibus do Jardim Esperança até a divisa com o Município de Londrina (próximo a Igreja Vida Nova).</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1703/38_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1703/38_-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de identificação com nomes das ruas no Jardim Europa</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1704/39_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1704/39_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo colocação de tubos nas entradas dos sítios do banco da terra renascer 2, que se inicia após a fazenda São Jose nas entradas dos Sítios dos Senhores Valmir dos Santos, Adolfo Tavares e Fernando da Silva.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1705/40_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1705/40_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que o patrolamento, moledamento, com abertura de caixas d’água, na estrada que se inicia na entrada principal do Incrão perto da Ponte da Apucarana grande, passando pelos sítios de Maura Bueno, Paulo Bueno, Izael Bueno, Vardo Bueno e Valdomiro Bueno</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/41_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/41_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, estudos para construção de área de recreação com a construção de parquinho infantil no Jardim Europa.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/42_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/42_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, estudos para instalação de Placa de Proibido Jogar Lixo no fundo de vale localizado na Rua Vitor Lopes  no Jardim Europa.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/43_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/43_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS PARA O PATROLAMENTO, MOLEDAMENTO E ABERTURA DAS CAIXAS D’ÁGUA DAS ESTRADAS MESTRES, INICIANDO NA FAZENDA CHAPARRAL, INDO EM DIREÇÃO AO BAIRRO DOS MINEIROS, FAZENDA LONDRINA, INDO ATÉ O FINAL DA ESTRADA NO WALTER SENHORINHO, E GRUPO BRASIL, PARTE DE BAIXO, PASSANDO PELO SÍTIO DO SENHOR CLAUDINEI THIMPPER INDO ATÉ NA MANDAÇAIA, SÍTIO DO SENHOR DANIEL OLIVA.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/44_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/44_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS PROVIDÊNCIAS JUNTO À SECRETARIA MUNICIPAL DE OBRAS, PARA QUE COLOQUE PAVER NAS RUAS DA VILA RURAIS EXSITENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/45_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/45_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal providências para o patrolamento, abertura das caixas d’água e moledamento em alguns pontos da estrada principal que se inicia na Fazenda Chaparral, subindo pela estrada e passando pelas propriedades do Rafael Esteves, Antonio Rico, Albino Inocente, Alair Berbet indo até a estrada principal da Placa da Vaca.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1712/46_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1712/46_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que o patrolamento, moledamento, escarificação, batida de rolo compressor, na estrada que se inicia após o asfalto novo no assentamento Cacique, passando pela Serraria, Fazenda Senador, indo até o Incrão finalizando na ponte do Apucarana Grande.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/47_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/47_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que o moledamento em vários trechos críticos das estradas da linha 4 do transporte escolar. Que inicia na Fazenda Nova Suiça, passando pelo Rio Branco, Colônia Penal Agrícola, Fazenda Tamarana, Fazenda Por do Sol e Fazenda Froes;</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/48_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/48_-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo que através da empresa terceirizada faça a substituição das lâmpadas queimadas na Rua Ancião Vicente Subtil em sentido ao Bairro Cristo Rei após a Igreja Congregação e no início da Rua Robson Stein de Camargo (Bairro Cristo Rei)</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/49_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/49_-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo patrolamento, escarificação e batidas de rolo, na estrada que se inicia após o paralelepípedos no Bairro dos Moreiras até estrada principal do Incrão perto da vendo do Dito;</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Professora Angélica, Professora Jislaine Vanite</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/50_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/50_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, ESTUDOS PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, TOME MEDIDAS NECESSÁRIAS PARA A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/51_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/51_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal junto a pasta competente que realize a pintura de faixas de separação no estacionamento do Hospital São Francisco;</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/52_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/52_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal providências para instalação do marco que nomina a praça, situada no Jardim Europa, nos termos da Lei nº 1534 de 20 de novembro de 2023, que Denomina de João Batista Pinto a Praça situada no Jardim Europa, neste Município.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/53_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/53_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de placas de Proibido jogar Lixo e lixeiras em torno dos conjuntos Enês Barbosa e Manoel Batista Vieira;</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/54_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/54_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que coloque areia no lugar de pedriscos no parque de diversão da Vila Siena;</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/55_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/55_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que faça parceria com a “ Associação Olhar pelo Próximo” para atendimento da população carente, na área de oftalmologia;</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/56_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/56_-2024.pdf</t>
   </si>
   <si>
     <t>Melhorias no Conjunto Chácara Leão do Norte.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/57_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/57_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja feito asfalto no trecho que liga o final da Rua Ancião Vicente Subtil de Oliveira até a divisa com o Município de Londrina.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/58_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/58_-2024.pdf</t>
   </si>
   <si>
     <t>: Asfalto para as Ruas João Antônio Amaro e Pedro Ferreira Gregório – Jardim Esperança</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/59_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/59_-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade na Rua Sebastião Aloísio nas proximidades  da casa n.º 205 – Jardim Europa.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/60_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/60_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, o patrolamento, moledamento e compactação na estrada que se inicia no Trevo de Tamarana da PR 445, passando pelo Agro -100, indo a sentido ao Barro Preto até a divisa do Município de Londrina que fica próximo a Chácara da Mata;</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/61_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/61_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que faça a roçagem da estrada que se inicia após a Vila Rural 2, passando pelo Bairro dos Moreiras, assentamento Renascer, indo para o final da estrada principal do Incrão, perto da venda do Dito.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/62_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/62_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que faça a roçagem da estrada principal do Incra da Água da Prata, que se inicia no final do asfalto da Pasa, passando pelo assentamento Cacique, serraria, Fazenda Senador e indo até a ponte do Apucarana Grande.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/63_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/63_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que faça a roçagem da estrada principal que se inicia após a venda do Dito no Incrão, passando pelo assentamento União Camponesa, Banco da Terra Água Branca, assentamento Mundo Novo, até o final do assentamento Mandassaia (Igrejinha do Rio Preto/ Serra dos Rozários).</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/64_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/64_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a construção de asfalto após o Trevo de Tamarana da PR-445, passando pelo Agro -100, até a entrada do Barro Preto.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/65_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/65_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a adoção de providências no sentido  colocar uma tampa na caixa de distribuição de água localizada na Rua Vitor Lopes, Jardim Europa.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/66_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/66_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal providências para pavimentação asfáltica no Bom Pastor.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/67_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/67_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal providências para pavimentação asfáltica em todas as ruas ainda não pavimentadas na Vila Siena.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/68_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/68_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo estudo para construção de uma Ponte, localizada no limite do município de Tamarana com Londrina, nas proximidades da Vila Rural I.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/69_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/69_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que determine à Secretaria competente que tome providências através de análise sobre a condição que se encontra a árvore localizada na via sentido ao Residencial Cristo Rei e Moura Tresse, nas proximidades do pátio de máquinas.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/70_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/70_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que determine à Secretaria competente que tome providências na estrada conhecida como estrada do Nazário (Bairro Mandaçaia) e também estudos seguidos de providências para a ponte existente nessa localidade, pois esta mesma se encontra visivelmente danificada.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/71_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/71_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente que tome providências realizar limpeza nas caixas de contenção de água às margens do alfalto novo, moledar e compactar o acostamento.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Elias Ferreira de Morais</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/72_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/72_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de lixeiras na estrada principal que liga o Assentamento Renascer I;</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/73_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/73_-2024.pdf</t>
   </si>
   <si>
     <t>: Solicita ao Executivo moledamento , compactação e abertura da caixa da água na estrada velha de Mauá que se inicia na bifurcação do Candiró passando pelas granjas da Marco Avicultura indo até o Rio Apucaraninha divisa do Município de Tamarana.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/74_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/74_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente que promova estudos orçamentários para que aumente o percentual do repasse à Associação Estudantil de Tamarana, que atende aos alunos regularmente matriculados em cursos Presenciais em instituições de ensino superior fora do Município de Tamarana/PR.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/75_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/75_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente que promova estudos orçamentários para a reforma do CRAS- Centro de Referência em Assistência Social.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/76_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/76_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente que promova estudos para a reforma na fachada principal (entrada) da escola Municipal Iracema Torres Rochedo.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/77_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/77_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Poder Executivo providências junto ao departamento competente, melhorias urgente na estrada pavimentada, no trecho da saída da sede do Município sentido a antiga PASA, precisamente até a ponte do Rio Apucaraninha, pois existem muitos buracos e a pista está afundando devido ao tráfego de veículos pesados.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/78_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/78_-2024.pdf</t>
   </si>
   <si>
     <t>: Pavimentação de Vielas</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/79_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/79_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo junto a Secretaria responsável, que seja feito redutor de velocidade no Conjunto de Chácaras Leão do Norte em frente à casa do Geremias</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/80_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/80_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que sejam colocados postes com iluminação e que seja feito asfalto na Rua José Aleixo da silva, até a divisa do Município.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/81_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/81_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Poder Executivo providências junto ao departamento competente, que faça a instalação de luminária na Rua Antônio Corrente, precisamente no número 47.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1770/82_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1770/82_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Poder Executivo providências junto ao departamento competente, que faça a contrução travessia elevada em frente à igreja Assembléia de Deus.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/83_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/83_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente que promova estudos para a instalação de pontos de coleta de lixo, nas chácaras localizada no Bairro dos Moreiras, conhecidas como Água dos Moreiras, como referência os moradores Senhor Pedro Lima Azevedo, Senhor Vlademir e família, Senhor Luiz Fernandes,  e demais moradores.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/84_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/84_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente que promova para patrolamento, moledamento e compactação nas vias localizadas na comunidade localizada no Bairro dos Moreiras, conhecida como Água dos Moreiras, como referência os moradores Senhor Pedro Lima Azevedo, Senhor Vlademir e família, Senhor Luiz Fernandes  e demais moradores.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/85_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/85_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente que instale ponto de ônibus, na via sentido antiga PASA, estrada do Natinho, nas proximidades da borracharia.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/86_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/86_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que realize a roçagem/limpeza do terreno entre o complexo esportivo Sebastião Sidônio de Araújo e Rua Arroio Grande;</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/87_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/87_-2024.pdf</t>
   </si>
   <si>
     <t>Indicação 087/2024 –de autoria do vereador Anauto Souza de Gouvea- Solicita ao Executivo junto a Secretaria responsável, que seja feito redutor de velocidade na Rua Matias Lemes Gonçalves nº 206;</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/88_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/88_-2024.pdf</t>
   </si>
   <si>
     <t>Indicação 088/2024 –de autoria do vereador Juninho Bittencourt- Requer ao executivo patrolamento, moledamento, abertura de caixas da água e compactação na estrada que se inicia no Banco da Terra na água da Mina, passando pelo Sítio do Sr Valdecir Raimundo,indo até o final da estrada no Sítio do Sr Rui Amaral;</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/89_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/89_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo junto a Secretaria responsável, que seja feito redutor de velocidade na Rua Domingos Apolinário da Silva nº 44, Jardim Europa;</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/90_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/90_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA ESTUDOS DE DEMARCAÇÃO DE DIVISÃO DE PISTA NO TRAJETO DA RECENTE OBRA ”PEDRA IRREGULAR” E POSSÍVEL E NECESSÁRIA UTILIZAÇÃO DE PLACAS PARA SINALIZAÇÃO VERTICAL NESTA MESMA VIA.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/91_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/91_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal reforma do campo de futebol suíço com a troca do alambrado e iluminação. E também que faça uma quadra poliesportiva com iluminação  nos Conjuntos Habitacionais Manoel Batista Viera e Ênes Barbosa.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/92_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/92_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja feito massa asfaltica na Rua do Loteamento do Laércio.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/93_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/93_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que sejam colocados postes com iluminação na Rua do Loteamento do Laércio.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/94_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/94_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA ESTUDOS DE CONSTRUÇÃO DE UMA QUADRA DE VÔLEI NA VILA RURAL I.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/95_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/95_-2024.pdf</t>
   </si>
   <si>
     <t>: SOLICITAMOS AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA ESTUDOS DE CONSTRUÇÃO DE UMA QUADRA DE VÔLEI NA VILA RURAL II.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/96_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/96_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudo para que seja construído um campo de futebol suíço, na Vila Rural II - Otávio Campos de Lima.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/97_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/97_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja realizada a construção e reformas de calçadas no Município.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/98_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/98_-2024.pdf</t>
   </si>
   <si>
     <t>Melhorias no terminal de ônibus do Jardim Juny/Água do bejo.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/99_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/99_-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de placas indicativas de nomes de ruas no Jardim Esperança.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/100_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/100_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, instalação de tartarugas e a sinalização com faixa amarela, para delimitação da pista de rolagem de veículos e pedestres, na Rua José Fabiano até o Jardim Juny / Esperança.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/101_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/101_-2024.pdf</t>
   </si>
   <si>
     <t>Calçamento com pedra irregular ou asfalto na Rua Sebastiana de Jesus Campos.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/102_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/102_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, ESTUDOS E PROVIDÊNCIAS PARA REALIZAÇÃO DE PODAS PERIÓDICAS DAS ÁRVORES NA AVENIDA JOÃO DOMINGUES GONÇALVES.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Executivo, instalação de lixeiras no muro externo do cemitério municipal ao lado da estrada que desce para substação da Sanepar.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/104_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/104_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que faça a manutenção no parquinho e na academia ar livre na Vila Siena</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/105_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/105_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente realize estudos para incentivar pequenos agricultores, através de fornecimento de estufas para produção de hortaliças em geral.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/106_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/106_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente use o caminhão-pipa para amenizar a poeira devido a muita poeira, principalmente nas ruas sem pavimentação e nas entradas da sede do Município.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/107_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/107_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo que determine à Secretaria competente que realize a pintura viária em todas as ruas pavimentadas da sede do Município.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/108_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/108_-2024.pdf</t>
   </si>
   <si>
     <t>: Solicitamos ao Executivo que determine à Secretaria competente que realize a pintura manutenção e reparos necessários em todos os bueiros (boca-de-lobo) da sede do Município.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/109_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/109_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO QUE DETERMINE À SECRETARIA QUE REALIZE ESTUDOS E VERIFIQUE A POSSIBILIDADE DE FAZER PARCERIAS COM A EMATER E INSTITUTO DE DESENVOLVIMENTO RURAL DO PARANÁ, PARA FORNECER CALCÁRIO AOS PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/110_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/110_-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo que através da empresa terceirizada faça a substituição das lâmpadas queimadas na Rua Demétrio Carneiro Siqueira próximo ao número 596;</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/111_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/111_-2024.pdf</t>
   </si>
   <si>
     <t>Solicito junto a Prefeitura Municipal de Tamarana, parceria ao SENAFUPR para _x000D_
 a realização de cursos do programa Jovem Agricultor Aprendiz em Tamarana;</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1826/112_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1826/112_-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal os serviços de moledamento, patrolamento, _x000D_
 abertura de caixa de água na estrada principal que vai até a propriedade do Sr _x000D_
 Iloibes Stein Sítio Apucaraninha no Bairro da Ponte Nova;</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/113_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/113_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos para a construção de uma quadra de areia para a prática de esportes, no Complexo esportivo Sebastião Sidônio de Araújo, ou em outras regiões também carentes de área de lazer para a comunidade.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/114_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/114_-2024.pdf</t>
   </si>
   <si>
     <t>: Solicita ao Executivo Municipal, estudos e providências para realização do serviço das podas das árvores localizadas na Rua Moacir Augusto dos Santos no Jardim Esperança.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/115_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/115_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja realizado o serviço de molhar a Rua Angelo Perez com o caminhão pipa para amenizar a poeira, e posteriormente o estudo para fazer a massa asfáltica.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1830/116_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1830/116_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA PINTURA INDICANDO LOCAL PARA ESTACIONAR APENAS EM UM LADO DA VIA, NA RUA DEMÉTRIO CARNEIRO SIQUEIRA, E FAIXA DE PEDESTRE NAS PROXIMIDADES DO HOSPITAL.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1831/117_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1831/117_-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja colocado mais um ônibus para fazer o transporte dos passageiros de Tamarana para o ponto do Jardim Juny/água do Bejo;</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/118_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/118_-2024.pdf</t>
   </si>
   <si>
     <t>Ampliação do itinerário do ônibus de transporte gratuito para atendimento aos moradores das Vilas Rurais I e II.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Professora Jislaine Vanite</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/119_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/119_-2024.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas com pista de caminhada no entorno dos Conjuntos Manoel Batista Vieira e Enes Barbosa estendendo até as proximidades da Byte Company.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/120_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/120_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, JUNTO A SECRETARIA COMPETENTE QUE REALIZE ESTUDOS E DEIXE SENTIDO ÚNICO A RUA MOACIR ALCIDES DOS SANTOS, NO TRECHO COMPREENDIDO ENTRE A RUA DA PAZ E A RUA DURVAL DE AZEVEDO COSTA.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/121_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/121_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA AMPLIAR A PINTURA QUE INDICA LOCAL PARA EMBARQUE E DESEMBARQUE DE PASSAGEIROS NO PONTO LOCALIZADO EM FRENTE À BYTE COMPANY, RUA ANCIÃO VICENTE SUBTIL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/122_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/122_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria competente estudo de reforma seguida de pintura na Capela Mortuária no Município. Desse modo, atender as necessidades de reparos de estruturas, banheiros e espaço em geral com revitalização também através de pintura, com a maior brevidade possível.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/123_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/123_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja realizado o tapa buraco na bifurcação da Rua Ancião Vicente Subtil com a Rua João Batista Pinto entrada para o conjunto Cristo Rei.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/124_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/124_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja realizado serviço de sinalização com faixas horizontais e placas no trecho do asfalto compreendido da sede do Município sentido Antiga PASA, inclusive asfalto novo</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/125_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/125_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que seja feito o reparo na boca do bueiro na rua Durval Azevedo Costa em frente a CMEI Creche Criança Esperança.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/126_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/126_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o estudo da possibilidade de aquisição de mochilas para os alunos da Rede Publica Municipal de Ensino, desse modo, deixar ainda mais completas as ações dessa gestão que já veio a contribuir com os munícipes com o uniforme e material escolar.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1846/127_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1846/127_-2024.pdf</t>
   </si>
   <si>
     <t>Construção de mini centro esportivo para o Jardim Juny/Esperança.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/128_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/128_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo junto a Secretaria responsável, que seja feito redutor de velocidade na Rua João Maria da Costa nº 141 no Conjunto São Roque;</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/129_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/129_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo junto com a Secretaria responsável a construção de banheiro masculino e feminino com projeto para cadeirantes e fraldário na UBS Ozires Borges situado no Bairro Água da Prata - Incrão</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/130_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/130_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo junto com a Secretaria instalação de semáforos na entrada da cidade, especificamente nas Ruas Izaltino José Silvestre com a Avenida João Domingues, Na Rua Izaltino José Silvestre esquina com a Rua Euzébio Barbosa de Menezes, na Rua Arlindo Pereira de Araújo com a Rua Euzébio Barbosa de Menezes, na Rua Arlindo Pereira de Araújo com a Rua Evaristo Camargo, e na Rua Izaltino José Silvestre com a Rua Evaristo Camargo.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/131_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/131_-2024.pdf</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/132_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/132_-2024.pdf</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/133_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/133_-2024.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade no encontro das ruas Sebastião Luiz com a Rua Felicidade Santos Campos e em frente à residência nº 202 da Rua Sebastião Luiz, no Jardim Europa.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/134_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/134_-2024.pdf</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/135_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/135_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a destinação de veiculo adequado para o servidor que trabalha no cemitério Municipal.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/136_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/136_-2024.pdf</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/137_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/137_-2024.pdf</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/138_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/138_-2024.pdf</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/139_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/139_-2024.pdf</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1863/140_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1863/140_-2024.pdf</t>
   </si>
   <si>
     <t>: Solicita ao Executivo junto a Secretaria responsável, que seja feito redutor de velocidade na Rua da Conquista  nº 135 no Conjunto Jardim Esperança;</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1864/141_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1864/141_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo junto a Secretaria responsável, que seja feito conserto no bueiro com a colocação de tubos maiores e aterração dos mesmos, na estrada que da acesso ao lote 22, Sítio Santa Izabel, do Sr Zuzué Antunes Leite, no Assentamento Mandassaia.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1866/142_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1866/142_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que procure elaborar um convênio junto com o governo do estado para a construção de poços artesianos nas comunidades do banco da terra grupo Renascer I, banco da terra Renascer II e III e no assentamento do Incra Serraria.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1867/143_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1867/143_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de redutor na Rua da Progresso nº 228, Jardim Esperança</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1868/144_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1868/144_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal o tapa buraco na Rua Miguel Caetano Lopes nº 016 no Conjunto Manoel Batista Vieira.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/145_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/145_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que viabilize estudos para abertura de uma nova rua interligando as Rua Demétrio Carneiro Siqueira no trecho ao lado do asilo com a Rua Robson Stein de Camargo no Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/146_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/146_-2024.pdf</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/147_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/147_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo providências para realizar a troca da tampa de bueiro que está quebrada, situado na Rua Ancião Vicente Subtil de Oliveira com a Rua Arlindo Pereira de Araújo.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/148_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/148_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo providências para construir travessia elevada na Rua Isaltino José Silvestre, próximo a Câmara Municipal.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1878/149_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1878/149_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo junto a Secretaria responsável, que seja realizado a limpeza do bueiro na Rua Robson Stein de Camargo em frente ao número 321 no Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1879/150_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1879/150_-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo patrolamento, moledamento, na estrada que liga o sítio Boa Vista , no Bairro Candiró onde reside o Senhor Raimundo Horácio Moisés.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1880/151_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1880/151_-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, ESTUDOS PARA A APLICAÇÃO DA LEI ESTADUAL QUE FORNECE SENSOR DE GLICOSE EM TEMPO REAL DISTRIBUÍDO A CRIANÇAS COM DIABETES MELLITUS TIPO 1 QUE ESTEJAM MATRICULADAS NA REDE PÚBLICA DE ENSINO.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1881/152_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1881/152_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao executivo Municipal, que junto ao departamento competente, providencie a realização de poda e árvores na Rua Antônio Corrente.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1882/153_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1882/153_-2024.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao executivo Municipal, que junto ao departamento competente, providencie a realização de poda de árvores nas praças do Conjunto Enes Barbosa e Manoel Batista Vieira.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1891/154_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1891/154_-2024.pdf</t>
   </si>
   <si>
     <t>: Solicita ao Poder Executivo o estudo para fornecimento de mudas de árvores frutíferas permitidas no Estado do Paraná e de árvores da flora regional(Araucária, Peroba, Ipê, Pau-Brasil, por exemplo), ao pequeno produtor com viabilidade de acompanhamento de um técnico responsável para atuar junto ao viveiro municipal.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1898/155_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1898/155_-2024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo com a Secretaria da Educação a adoção de providências para incluir no plano de cargos e carreira do quadro de pessoal do magistério público do Município de Tamarana a titulação de doutorado para fins de progressão na carreira, bem como a inclusão na tabela de vencimentos o nível de doutorado.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1900/156_-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1900/156_-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo junto com a secretaria competente, o patrolamento, moledamento, limpeza de caixas da água e compactação na estrada que se inicia no Cemitério José Bolotari da a divisa do Município.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>-Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/req_01-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/req_01-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos informações acerca de quais medidas foi tomado com base nas respostas recebidas referente ao requerimento nº 017/2023, pois a obra da Câmara Municipal de Tamarana agora está em andamento</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/req_02-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/req_02-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações do motivo pelo qual o Executivo ainda não realizou a promoção ao respectivo nível de carreira conforme a escolaridade dos servidores recém empossados no concurso de magistério do município de Tamarana.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/req_03-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/req_03-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o cronograma de pagamento do retroativo do Piso dos Professores referente a 2023</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/req_04-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/req_04-2024.pdf</t>
   </si>
   <si>
     <t>Requer cópia integral do Pregão eletrônico nº 082/2022</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/req_05-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/req_05-2024.pdf</t>
   </si>
   <si>
     <t>Requer a relação de registro de controle de frotas de todos os veículos vinculados às Secretarias de Obras, de Agricultura e do Meio Ambiente.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/req_06-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/req_06-2024.pdf</t>
   </si>
   <si>
     <t>Requer junto a Caixa Econômica Federal, abertura de um posto avançado em Tamarana</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/req_07-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/req_07-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal informações sobre a Resposta ao Requerimento 001/2024 (em anexo) protocolado por moradores das chácaras conhecidas como loteamento do Neivaldo Barbosa.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/req_08-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/req_08-2024.pdf</t>
   </si>
   <si>
     <t>Ausência de fornecimento de testes para covid.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/req_09-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/req_09-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o repasse do Executivo para A.E.T       _x000D_
 (Associação Estudantil da Tamarana) dos estudantes que se deslocam para Londrina;</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/req_10-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/req_10-2024.pdf</t>
   </si>
   <si>
     <t>Requer Informação sobre Plano Diretor / PLC 1/2022 – Projeto de Lei Complementar. Ementa: Institui o novo Plano Diretor Municipal de Tamarana.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/req_11-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/req_11-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos junto ao Diretor do DER/PR – Departamento de Estradas e Rodagem, ações e providências quanto aos prejuízos que poderão ser causados pela não construção de um retorno para acesso à localidade próxima ao Km 3 da PR 445, no lugar conhecido como Placa da Vaca.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>Silvano Rodrigues de Oliveira, Mario Torres Bittencourt Júnior</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/req_12-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/req_12-2024.pdf</t>
   </si>
   <si>
     <t>Requer o envio de informações acerca das providências que estão sendo adotadas no sentido de regularizar as empresas que estão instaladas no Parque Industrial há mais de 10 anos.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/req_13-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/req_13-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos todos os dados de tudo que foi demolido e reconstruído e o valor empregado para essa ação.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/req_14-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/req_14-2024.pdf</t>
   </si>
   <si>
     <t>Requeremos informações sobre o PAD, que ainda não foi concluído.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/req_15-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/req_15-2024.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre a licitação da Ponte do Rio Apucaraninha</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/req_16-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/req_16-2024.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS INFORMAÇÕES ACERCA DAS PROVIDÊNCIAS TOMADAS REFERENTE AO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/req_17-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/req_17-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Projeto de duplicação da PR 445, do trecho de Lerroville até Irerê, bem como a construção de um viaduto/trincheira no acesso ao Distrito de Lerroville;</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/req_18-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/req_18-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Defesa Civil do Município</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>Mario Torres Bittencourt Júnior, Anauto do Incrão, Hector Augusto Siena Gobetti, Silvano Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/req_19-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/req_19-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as emendas impositivas feitas pelos vereadores Anauto Souza de Gouvea, Hector A. Siena Gobetti, Mario Torres Bittencourt e Silvano Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/req_20-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/req_20-2024.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre Programa de desenvolvimento Rural (PDR) em relação ao Pregão eletrônico 42/2023, processo 85/2023.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/req_21-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/req_21-2024.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS INFORMAÇÕES ACERCA DAS PROVIDÊNCIAS TOMADAS REFERENTE AOS PROJETOS DE LEIS Nº. 006 e 007/2024 APRESENTADOS NA 11º SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/req_22-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/req_22-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações bem como a documentação da deliberação nº 03/2023 do conselho estadual dos direitos da criança e dos adolescentes ( CEDCA-PR) em anexo, em especial o termo de aceite, o plano de ação ou qualquer outro documento relacionado.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>Professora Angélica</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/req_23-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/req_23-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a tramitação do Projeto de Lei Ordinária do Legislativo nº 08 de 28 de maio de 2024.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/req_24-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/req_24-2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Emenda Parlamentar Impositiva feita pelo vereador Tega Fabiano aprovada em 18 de dezembro de 2023.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/req_25-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/req_25-2024.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ANDAMENTO DO PROCESSO JUDICIAL 0045901-79.2010.8.16.0014, REFERENTE À PRECATÓRIOS.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/req_26-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/req_26-2024.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS INFORMAÇÕES ACERCA DASPROVIDÊNCIAS TOMADAS REFERENTE AO PLANO DIRETOR, UMA VEZ QUE A RESPOSTA AO REQUERIMENTO Nº 016/2024, FOI MUITO RASA E INSUFICIENTE DE INFORMAÇÕES.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/req.27_2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/req.27_2024.pdf</t>
   </si>
   <si>
     <t>Requeremos informações de quais as providências tomadas pelo Presidente da Câmara, sobre os possíveis prejuízos apontados pelo laudo da Empresa Sun Energy acerca da obra da Câmara, conforme foi pronunciado pelo Presidente da Câmara que teria as respostas.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/req.28_2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/req.28_2024.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS PROVIDÊNCIAS QUANTO AO CUMPRIMENTO DO REGIMENTO INTERNO, QUANDO DA NEGATIVA DE USO DA PALAVRA PELA LIDERANÇA DO EXECUTIVO, BEM COMO PELAS REITERADAS VEZES QUE O DECORO PARLAMENTAR É DESCUMPRIDO NO TRATAMENTO AOS PARLAMENTARES.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1874/req.29_2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1874/req.29_2024.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS INFORMAÇÕES SOBRE O DESCUMPRIMENTO DA TAC Nº 121/2016 QUE GEROU PRECATÓRIA AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1875/req.30_2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1875/req.30_2024.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS MAIORES ESCLARECIMENTOS ACERCA DAS RESPOSTAS AO OFÍCIO Nº 117/2024 QUE ESTÁ COM INFORMAÇÕES POUCO CLARAS.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1883/req.31_2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1883/req.31_2024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o cumprimento do requerimento 009/2022.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1892/req.32_2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1892/req.32_2024.pdf</t>
   </si>
   <si>
     <t>Requeremos informações acerca das providências tomadas ao plano diretor, uma vez que a resposta ao requerimento nº 016/2024, foi muito rasa e insuficiente de informações, sendo requerido mais uma vez informações através do requerimento nº 026/2024 ao qual foi arquivado, mesmo as respostas não sendo satisfatórias e limitadas.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>Hector Augusto Siena Gobetti, Anauto do Incrão</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1901/req.33_2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1901/req.33_2024.pdf</t>
   </si>
   <si>
     <t>Requeremos informações acerca do fornecimento de material escolar aos estudantes do município.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1902/req.34_2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1902/req.34_2024.pdf</t>
   </si>
   <si>
     <t>Requeiro informações acerca do Projeto de Lei nº 012/2024, que Cria o cargo de Técnico de Enfermagem no quadro de servidores públicos municipais constante do Anexo I da Lei Municipal nº 120/1999 e dá outras providências e que não se encerre os trabalhos do Legislativo sem que o mesmo seja deliberado.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>-Moção</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/mocao_de_repudio_001_2024-_angelica_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/mocao_de_repudio_001_2024-_angelica_jislaine.pdf</t>
   </si>
   <si>
     <t>Requer-se à Mesa, ouvido o Plenário e na forma regimental, o envio de expediente ao vereador Héctor Augusto Siena Gobetti, contendo a presente Moção de Repúdio, conforme segue: _x000D_
 A Câmara Municipal de Tamarana vem a público repudiar as falas do Vereador Héctor Augusto Siena Gobetti, durante a Tribuna Livre ocorrida na 14º sessão ordinária do dia 13.05.2024, em desfavor das Vereadoras Angélica de Oliveira Lima e Jislaine Pereira Ferraz, em que chama de "professorinhas", outro momento fala de “parecem crianças da quarta série”,</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/mocao_de_aplausos_002_2024_-silvano_aprovado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/mocao_de_aplausos_002_2024_-silvano_aprovado.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº. 002/2024, de 04 de Julho de 2024, que propõe Moção de Aplausos à atleta MARISTELA DA SILVA PEDRO SANTOS, notadamente pela sua dedicação ao esporte e representatividade do Município, além dos títulos conquistados representando nossa cidade.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1894/mocao_de_aplausos_003_2024_-angelica_e_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1894/mocao_de_aplausos_003_2024_-angelica_e_jislaine.pdf</t>
   </si>
   <si>
     <t>Sirvo do presente para encaminhar a apreciação deste Plenário, a Moção de Aplausos nº. 003/2024, de 28 de Novembro de 2024, que propõe Moção de Aplausos ao Pastor JEFERSON RODRIGUES FRANÇA, notadamente pela sua dedicação ao Município,</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1897/mocao_de_aplausos_004_2024_-_silvano_aprovada.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1897/mocao_de_aplausos_004_2024_-_silvano_aprovada.pdf</t>
   </si>
   <si>
     <t>Sirvo do presente para encaminhar a apreciação deste Plenário, a Moção _x000D_
 de Aplausos d. 004/2024, de 04 de Dezembro de 2024, que propõe Moção de Aplausos à _x000D_
 Competidora EDUAFtDA VICENTIM DE ALMEIDA, notadamente pela sua dedicação _x000D_
 ao esporte em modalidade de gaiola cross ao Município,</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>-Emenda</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/emenda_aditiva_-_pl_05-2024_-_aprovada.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/emenda_aditiva_-_pl_05-2024_-_aprovada.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar a Vossa Excelência EMENDA ADITIVA AO PROJETO DE LEI LEGISLATIVO Nº 005, DE 02 DE ABRIL DE 2024, que Acrescenta artigo ao Projeto de Lei nº 005/2024, que dispõe sobre a “instituição de feriado municipal no dia 13 de dezembro, em homenagem ao dia da Emancipação Política do Município de Tamarana, e dá outras providências”.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/emenda_substitutiva.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/emenda_substitutiva.pdf</t>
   </si>
   <si>
     <t>Substitui o artigo 53 do Projeto de _x000D_
 Lei n° 011, de 015 de agosto de _x000D_
 2024, que dispõe sobre as _x000D_
 "Diretrizes para a elaboração da Lei _x000D_
 Orçamentária para o exercício de _x000D_
 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>-Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/projeto_lei_ordinaria_do_legislativo._reposicao_salarial_prefeito_vice_secretarios_e_vereadores.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/projeto_lei_ordinaria_do_legislativo._reposicao_salarial_prefeito_vice_secretarios_e_vereadores.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial ao subsídio do Prefeito, Vice-Prefeito, Secretários Municipais e Vereadores do Município de Tamarana, e dá outras providências”;</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/projeto_lei_ordinaria_do_legislativo._reposicao_salarial_servidores_camara.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/projeto_lei_ordinaria_do_legislativo._reposicao_salarial_servidores_camara.pdf</t>
   </si>
   <si>
     <t>“Concede reposição salarial dos vencimentos dos servidores efetivos e comissionados da Câmara Municipal de Tamarana, e dá outras providências”;</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_lei_ordinaria_do_legislativo._estabele_sentido_unico_via.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_lei_ordinaria_do_legislativo._estabele_sentido_unico_via.pdf</t>
   </si>
   <si>
     <t>Servimo-nos do presente para encaminhar a apreciação deste Plenário, _x000D_
 com urgência, o Projeto de Lei Ordinária do Legislativo n". 003/2024, de 06 de fevereiro _x000D_
 de 2024, que" Estabelece sentido obrigatório ( mão único) de tráfego e de estacionamento _x000D_
 para trecho da Rua Lilian Domingues Gonçalves , e dá outras providências."</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>Silvano Rodrigues de Oliveira, Anauto do Incrão, Edson de Souza, Hector Augusto Siena Gobetti, Mario Torres Bittencourt Júnior, Professora Angélica, Professora Jislaine Vanite, Tega Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/projeto_lei_ordinaria_do_legislativo_004-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/projeto_lei_ordinaria_do_legislativo_004-2024.pdf</t>
   </si>
   <si>
     <t>Servimo-nos do presente para encaminhar a apreciação deste Plenário, o Projeto de Lei Ordinária do Legislativo nº. 004/2024, de 29 de fevereiro de 2024, que “ Altera o artigo 1º, da Lei Municipal nº 1005, de 10 de dezembro de 2013, que institui o dia do Evangelho no Município de Tamarana, e outras providências.”</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/projeto_lei_ordinaria_do_legislativo__005-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/projeto_lei_ordinaria_do_legislativo__005-2024.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar a apreciação deste Plenário, o Projeto de Lei Ordinária do Legislativo nº. 005/2024, de 02 de abril de 2024, que “Institui o feriado municipal no dia 13 de dezembro, em homenagem ao dia da Emancipação Política do Município de Tamarana, e dá outras providências.”</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>Professora Angélica, Edson de Souza, Elias Ferreira de Morais, Professora Jislaine Vanite</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/projeto_lei_ordinaria_do_legislativo__006-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/projeto_lei_ordinaria_do_legislativo__006-2024.pdf</t>
   </si>
   <si>
     <t>encaminhar a apreciação deste Plenário, o Projeto de Lei Ordinária do Legislativo nº. 006/2024, de 04 de abril de 2024, “Institui no Município de Tamarana a “Semana Municipal de Conscientização do Espectro Autista”, a ser comemorada, anualmente, na primeira semana do mês de abril de cada ano, sendo que no dia 02 do mesmo mês é comemorado o dia mundial de conscientização do autismo, e dá outras providências.”</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>Anauto do Incrão, Hector Augusto Siena Gobetti, Mario Torres Bittencourt Júnior, Silvano Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/projeto_lei_ordinaria_do_legislativo__007-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/projeto_lei_ordinaria_do_legislativo__007-2024.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar a apreciação deste Plenário o Projeto de Lei Ordinária do Legislativo nº. 007/2024, de 18 de abril de 2024, que “Dispõe sobre a proibição de manter animais acorrentados no âmbito do Município de Tamarana, e dá outras providências”.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>Hector Augusto Siena Gobetti, Anauto do Incrão, Mario Torres Bittencourt Júnior, Silvano Rodrigues de Oliveira, Tega Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/projeto_lei_ordinaria_do_legislativo__008-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/projeto_lei_ordinaria_do_legislativo__008-2024.pdf</t>
   </si>
   <si>
     <t>Servimo-nos do presente para encaminhar a apreciação deste Plenário, o Projeto de Lei Ordinária do Legislativo nº. 008/2024, de 28 de Maio de 2024, que “ Dispõe sobre a instituição do programa de desenvolvimento e apoio a jovens no município de Tamarana, e dá outras providências”;</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_lei_ordinaria_do_legislativo__009-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_lei_ordinaria_do_legislativo__009-2024.pdf</t>
   </si>
   <si>
     <t>Servimo-nos do presente para encaminhar a apreciação deste Plenário, o Projeto de Lei Ordinária do Legislativo nº. 009/2024, de 06 de Junho de 2024, que _x000D_
 “Autoriza o Chefe do Poder Executivo a implantar o Programa Banco de Ração no Município de Tamarana, e dá outras providências”.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_lei_ordinaria_do_legislativo__010-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_lei_ordinaria_do_legislativo__010-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de “Jose Rodrigues Rocha” a quadra poliesportiva localizada na Praça Ubaldino de Sá Bittencourt.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_lei_ordinaria_do_legislativo__011-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_lei_ordinaria_do_legislativo__011-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de “Sirlei Rosa dos Santos” a Rua Projetada 04, localizada no Conjunto Cristo Rei Premium.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_lei_ordinaria_do_legislativo__012-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_lei_ordinaria_do_legislativo__012-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de “Oneyde Doracy Marcondes Baptista” a Rua Projetada 01, localizada no Conjunto Cristo Rei Premium.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_lei_ordinaria_do_legislativo__013-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_lei_ordinaria_do_legislativo__013-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de "Armindo da Silva _x000D_
 Cristovan Miguel" a Rua Projetada 07, localizada no _x000D_
 Conjunto Cristo Rei Premium.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1890/projeto_lei_ordinaria_do_legislativo__014-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1890/projeto_lei_ordinaria_do_legislativo__014-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de "Gentil dos Santos _x000D_
 Siqueira" a Rua Projetada 02, localizada no _x000D_
 Conjunto Cristo Rei Premium.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1893/projeto_lei_ordinaria_do_legislativo__015-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1893/projeto_lei_ordinaria_do_legislativo__015-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de " Nadir Bolotari Tresse" a Rua Projetada 07, localizada no Conjunto Cristo _x000D_
 Rei Premium</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1903/projeto_lei_ordinaria_do_legislativo__016-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1903/projeto_lei_ordinaria_do_legislativo__016-2024.pdf</t>
   </si>
   <si>
     <t>Servimo-nos do presente para encaminhar a apreciação deste Plenário, o Projeto de Lei Ordinária do Legislativo nº. 016/2024, de 16 de dezembro de 2024, Fixa os subsídios do Prefeito, Vice - Prefeito e Secretários Municipais para a gestão de 2025-2028 e dá outras providências.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>CUT</t>
   </si>
   <si>
     <t>Convites para o uso da Tribuna</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/tribuna_01-02-24_hector.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/tribuna_01-02-24_hector.pdf</t>
   </si>
   <si>
     <t>Inscrição para uso da Tribuna Livre do Sr Roseno de Paula para falar acerca sobre as demandas da Vila Siena</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/tribuna_02-02-24_tega.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/tribuna_02-02-24_tega.pdf</t>
   </si>
   <si>
     <t>Pastor Odair Ricardo da Igreja Vida Nova Transformando Vidas para falar a importância da Igreja e as obras sociais que eles fazem no Município.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>Senhor Presidente, sirvo-me do presente para solicitar inscrição na Tribuna Livre da próxima sessão ordinária, a Sra Roseli Aparecida Alves, responsável pela vigilância sanitária e o Senhor Leonardo Lemes Martins, coordenador de combate a endemias, para falar acerca da situação grave de casos de dengue em Tamarana.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/tribuna_11-04-24_silvano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/tribuna_11-04-24_silvano.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, sirvo-me do presente para solicitar inscrição na Tribuna Livre da sessão ordinária do dia 22 de abril de 2024, Pastor Richard Mannich, assunto Julho para Jesus.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/tribuna_23-04-24_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/tribuna_23-04-24_angelica.pdf</t>
   </si>
   <si>
     <t>para solicitar inscrição na Tribuna Livre da sessão ordinária do dia 29 de abril de 2024, com a devida autorização do responsável, o jovem Douglas Eliel Condé dos Santos, para falar na Tribuna Livre da próxima Sessão Ordinária (12º) do dia 29 de abril, às 10 horas sobre o tema “Autismo e suas complexidades” e “Relato pessoal”- Sendo o mesmo um jovem com o Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/tribuna_25-04-24_tega.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/tribuna_25-04-24_tega.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, sirvo-me do presente para solicitar inscrição na Tribuna Livre da 12ª sessão ordinária, o Sr Bruno Zanetti advogado e o Sr Eduardo Medina engenheiro da Edycon Construtora Ltda EPP, para esclarecer os fatos ocorridos nos últimos dias relacionados aos funcionários da empresa Edycon Construtora .</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/tribuna_13-05-24_hector.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/tribuna_13-05-24_hector.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, sirvo-me do presente para solicitar inscrição na Tribuna Livre da próxima sessão ordinária, o Sr Junior Cesar Poloni dos Santos,  para falar acerca da duplicação da PR 445, bem como a construção da trincheira/viaduto do acesso ao distrito de Lerroville.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/tribuna_16-05-24_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/tribuna_16-05-24_angelica.pdf</t>
   </si>
   <si>
     <t>Eu, vereadora Angélica de Oliveira Lima, venho através do presente solicitação da inscrição do Sr. CLÉVERSON NUNES RODRIGUES Diretor jurídico da SEMV Projetos Governamentais, para falar sobre os Projetos de Leis complementares do Plano Diretor.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/tribuna_28-05-24_edson_de_souza.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/tribuna_28-05-24_edson_de_souza.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, sirvo-me do presente para solicitar inscrição na Tribuna Livre da próxima sessão ordinária, o Sr João Maria Borges e a Sra Rosemar Ferreira dos Santos representantes da Cocafat, para falar acerca sobre o investimento da cooperativa para o ano de 2024.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/tribuna_27-06-24_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/tribuna_27-06-24_angelica.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Eu, vereadora Angélica de Oliveira Lima, desta Casa Legislativa, venho através do presente da inscrição da Sra. Mayla Aparecida Valentin Gonçalves, Secretária de Assistência Social do município de Tamarana, para falar na Tribuna Livre da próxima Sessão Ordinária 21ª do dia 01 de julho, às 10 horas para falar sobre a Deliberação nº. 03/2023 do Conselho Estadual dos Direitos da Criança e dos Adolescentes (CEDCAPR) em relação as famílias da Terra indígena.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1895/tribuna_02-11-2024_hector.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1895/tribuna_02-11-2024_hector.pdf</t>
   </si>
   <si>
     <t>solicitar inscrição na Tribuna Livre da próxima sessão ordinária, o Sra Erica dos Santos Cirino de Castro, para falar acerca do Projeto Comida Boa do CEASA de Londrina em parceria com a Igreja Pentecostal Renovação da Aliança no Conjunto Bom Pastor.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofícios</t>
   </si>
   <si>
     <t>EXTERNO - EX</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/denuncia_ivan.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/denuncia_ivan.pdf</t>
   </si>
   <si>
     <t>Denúncia da prática de suposta infração político administrativa pela Prefeita Municipal.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1849/oficio_no_116_2024_-.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1849/oficio_no_116_2024_-.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N°116/2024</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/oficio_no_117-2024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/oficio_no_117-2024.pdf</t>
   </si>
   <si>
     <t>OFÍCIO N°117/2024</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>EPI</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva</t>
   </si>
   <si>
     <t>Legislativo Municipal - CMT</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1899/2024-12-06_1.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1899/2024-12-06_1.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar a Vossa Excelência  ÀS EMENDAS PARLAMENTARES IMPOSITIVAS AO PROJETO DE LEI Nº 013, DE 01 DE OUTUBRO DE 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3229,67 +3229,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/projeto_decreto_legislativo_-_pca_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1896/decreto_legislativo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1668/projeto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/projeto_002-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/projeto_003_-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/projeto_004_-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_005_-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/projeto_006_-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1752/projeto_007_-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/projeto_008_-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_009_-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/projeto_010_-2024_ppa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/projeto_011_-2024_ldo_substitutiva_nova_completo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/oficio_316-24_gab_-resp_of_149_alteracao_projlei_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1877/projeto_013_-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_014_-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1798/projeto_resolucao_no_01._regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_resolucao_no_02._credito_adic_suplementar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/01-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/02_-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/03_-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/04_-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/05_-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/06_-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1661/07_-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1662/08_-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1663/09_-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1664/10_-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1665/11_-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1666/12_-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/13_-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/14_-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/15_-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/16_-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/17_-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/18_-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/19_-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/20_-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/21_-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/22_-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/23_-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/24_-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/25_-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/26_-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/27_-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/28_-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/29_-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/30_-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/31_-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/32_-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/33_-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/34_-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/35_-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/36_-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/37_-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1703/38_-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1704/39_-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1705/40_-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/41_-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/42_-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/43_-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/44_-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/45_-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1712/46_-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/47_-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/48_-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/49_-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/50_-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/51_-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/52_-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/53_-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/54_-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/55_-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/56_-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/57_-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/58_-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/59_-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/60_-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/61_-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/62_-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/63_-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/64_-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/65_-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/66_-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/67_-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/68_-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/69_-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/70_-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/71_-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/72_-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/73_-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/74_-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/75_-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/76_-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/77_-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/78_-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/79_-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/80_-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/81_-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1770/82_-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/83_-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/84_-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/85_-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/86_-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/87_-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/88_-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/89_-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/90_-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/91_-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/92_-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/93_-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/94_-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/95_-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/96_-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/97_-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/98_-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/99_-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/100_-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/101_-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/102_-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/104_-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/105_-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/106_-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/107_-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/108_-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/109_-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/110_-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/111_-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1826/112_-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/113_-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/114_-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/115_-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1830/116_-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1831/117_-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/118_-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/119_-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/120_-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/121_-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/122_-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/123_-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/124_-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/125_-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/126_-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1846/127_-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/128_-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/129_-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/130_-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/131_-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/132_-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/133_-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/134_-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/135_-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/136_-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/137_-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/138_-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/139_-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1863/140_-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1864/141_-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1866/142_-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1867/143_-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1868/144_-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/145_-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/146_-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/147_-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/148_-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1878/149_-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1879/150_-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1880/151_-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1881/152_-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1882/153_-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1891/154_-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1898/155_-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1900/156_-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/req_01-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/req_02-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/req_03-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/req_04-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/req_05-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/req_06-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/req_07-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/req_08-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/req_09-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/req_10-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/req_11-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/req_12-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/req_13-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/req_14-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/req_15-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/req_16-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/req_17-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/req_18-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/req_19-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/req_20-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/req_21-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/req_22-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/req_23-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/req_24-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/req_25-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/req_26-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/req.27_2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/req.28_2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1874/req.29_2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1875/req.30_2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1883/req.31_2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1892/req.32_2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1901/req.33_2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1902/req.34_2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/mocao_de_repudio_001_2024-_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/mocao_de_aplausos_002_2024_-silvano_aprovado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1894/mocao_de_aplausos_003_2024_-angelica_e_jislaine.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1897/mocao_de_aplausos_004_2024_-_silvano_aprovada.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/emenda_aditiva_-_pl_05-2024_-_aprovada.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/emenda_substitutiva.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/projeto_lei_ordinaria_do_legislativo._reposicao_salarial_prefeito_vice_secretarios_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/projeto_lei_ordinaria_do_legislativo._reposicao_salarial_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_lei_ordinaria_do_legislativo._estabele_sentido_unico_via.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/projeto_lei_ordinaria_do_legislativo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/projeto_lei_ordinaria_do_legislativo__005-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/projeto_lei_ordinaria_do_legislativo__006-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/projeto_lei_ordinaria_do_legislativo__007-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/projeto_lei_ordinaria_do_legislativo__008-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_lei_ordinaria_do_legislativo__009-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_lei_ordinaria_do_legislativo__010-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_lei_ordinaria_do_legislativo__011-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_lei_ordinaria_do_legislativo__012-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_lei_ordinaria_do_legislativo__013-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1890/projeto_lei_ordinaria_do_legislativo__014-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1893/projeto_lei_ordinaria_do_legislativo__015-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1903/projeto_lei_ordinaria_do_legislativo__016-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/tribuna_01-02-24_hector.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/tribuna_02-02-24_tega.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/tribuna_11-04-24_silvano.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/tribuna_23-04-24_angelica.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/tribuna_25-04-24_tega.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/tribuna_13-05-24_hector.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/tribuna_16-05-24_angelica.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/tribuna_28-05-24_edson_de_souza.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/tribuna_27-06-24_angelica.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1895/tribuna_02-11-2024_hector.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/denuncia_ivan.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1849/oficio_no_116_2024_-.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/oficio_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1899/2024-12-06_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1780/projeto_decreto_legislativo_-_pca_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1896/decreto_legislativo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1668/projeto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1672/projeto_002-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1691/projeto_003_-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1717/projeto_004_-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1748/projeto_005_-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1751/projeto_006_-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1752/projeto_007_-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1760/projeto_008_-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_009_-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1838/projeto_010_-2024_ppa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1839/projeto_011_-2024_ldo_substitutiva_nova_completo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1876/oficio_316-24_gab_-resp_of_149_alteracao_projlei_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1877/projeto_013_-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_014_-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1798/projeto_resolucao_no_01._regime_de_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_resolucao_no_02._credito_adic_suplementar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1653/01-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1654/02_-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1655/03_-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1658/04_-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1659/05_-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1660/06_-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1661/07_-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1662/08_-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1663/09_-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1664/10_-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1665/11_-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1666/12_-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1673/13_-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1674/14_-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1675/15_-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1676/16_-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1677/17_-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1678/18_-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1679/19_-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1680/20_-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1681/21_-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1682/22_-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1683/23_-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1684/24_-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1685/25_-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1686/26_-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1687/27_-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1692/28_-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1693/29_-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1694/30_-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1695/31_-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1696/32_-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1697/33_-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1698/34_-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1699/35_-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1700/36_-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1701/37_-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1703/38_-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1704/39_-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1705/40_-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1706/41_-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1707/42_-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1708/43_-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1709/44_-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1711/45_-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1712/46_-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1713/47_-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1714/48_-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1715/49_-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/50_-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1718/51_-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1719/52_-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1720/53_-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1721/54_-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1725/55_-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1728/56_-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1729/57_-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1730/58_-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1731/59_-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1732/60_-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1737/61_-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1738/62_-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1739/63_-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1740/64_-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1741/65_-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1742/66_-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1743/67_-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1746/68_-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1749/69_-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1750/70_-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1753/71_-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1754/72_-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1755/73_-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1762/74_-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1763/75_-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1764/76_-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1765/77_-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1766/78_-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1767/79_-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1768/80_-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1769/81_-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1770/82_-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1772/83_-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1773/84_-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1774/85_-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1775/86_-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1781/87_-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1782/88_-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1784/89_-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1786/90_-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1789/91_-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1790/92_-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1791/93_-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1795/94_-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1796/95_-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1802/96_-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1803/97_-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1804/98_-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1807/99_-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1808/100_-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1809/101_-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1810/102_-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1812/104_-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1813/105_-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1814/106_-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1818/107_-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1819/108_-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1820/109_-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1822/110_-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1825/111_-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1826/112_-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1827/113_-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1828/114_-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1829/115_-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1830/116_-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1831/117_-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1832/118_-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1833/119_-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1835/120_-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1836/121_-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1841/122_-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1842/123_-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1843/124_-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1844/125_-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1845/126_-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1846/127_-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1851/128_-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1852/129_-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1853/130_-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1854/131_-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1855/132_-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1856/133_-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1857/134_-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1858/135_-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1859/136_-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1860/137_-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1861/138_-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1862/139_-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1863/140_-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1864/141_-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1866/142_-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1867/143_-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1868/144_-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1869/145_-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1870/146_-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1871/147_-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1872/148_-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1878/149_-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1879/150_-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1880/151_-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1881/152_-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1882/153_-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1891/154_-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1898/155_-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1900/156_-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1688/req_01-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1689/req_02-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1690/req_03-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1722/req_04-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1723/req_05-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1724/req_06-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1726/req_07-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1727/req_08-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1733/req_09-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1747/req_10-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1756/req_11-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1757/req_12-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1776/req_13-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1777/req_14-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1778/req_15-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1779/req_16-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1785/req_17-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1788/req_18-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1792/req_19-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1794/req_20-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1800/req_21-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1815/req_22-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1821/req_23-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1834/req_24-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1837/req_25-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1848/req_26-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1865/req.27_2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1873/req.28_2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1874/req.29_2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1875/req.30_2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1883/req.31_2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1892/req.32_2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1901/req.33_2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1902/req.34_2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1793/mocao_de_repudio_001_2024-_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1823/mocao_de_aplausos_002_2024_-silvano_aprovado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1894/mocao_de_aplausos_003_2024_-angelica_e_jislaine.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1897/mocao_de_aplausos_004_2024_-_silvano_aprovada.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1799/emenda_aditiva_-_pl_05-2024_-_aprovada.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1847/emenda_substitutiva.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1669/projeto_lei_ordinaria_do_legislativo._reposicao_salarial_prefeito_vice_secretarios_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1670/projeto_lei_ordinaria_do_legislativo._reposicao_salarial_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1671/projeto_lei_ordinaria_do_legislativo._estabele_sentido_unico_via.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1710/projeto_lei_ordinaria_do_legislativo_004-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1735/projeto_lei_ordinaria_do_legislativo__005-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1736/projeto_lei_ordinaria_do_legislativo__006-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1761/projeto_lei_ordinaria_do_legislativo__007-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1797/projeto_lei_ordinaria_do_legislativo__008-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_lei_ordinaria_do_legislativo__009-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_lei_ordinaria_do_legislativo__010-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_lei_ordinaria_do_legislativo__011-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_lei_ordinaria_do_legislativo__012-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_lei_ordinaria_do_legislativo__013-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1890/projeto_lei_ordinaria_do_legislativo__014-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1893/projeto_lei_ordinaria_do_legislativo__015-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1903/projeto_lei_ordinaria_do_legislativo__016-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1656/tribuna_01-02-24_hector.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1657/tribuna_02-02-24_tega.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1758/tribuna_11-04-24_silvano.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1759/tribuna_23-04-24_angelica.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1771/tribuna_25-04-24_tega.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1783/tribuna_13-05-24_hector.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1787/tribuna_16-05-24_angelica.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1801/tribuna_28-05-24_edson_de_souza.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1817/tribuna_27-06-24_angelica.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1895/tribuna_02-11-2024_hector.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1840/denuncia_ivan.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1849/oficio_no_116_2024_-.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1850/oficio_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2024/1899/2024-12-06_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="167.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>