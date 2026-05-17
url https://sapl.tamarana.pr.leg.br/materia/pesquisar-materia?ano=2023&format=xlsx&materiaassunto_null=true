--- v0 (2026-02-10)
+++ v1 (2026-05-17)
@@ -51,3842 +51,3842 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AAP</t>
   </si>
   <si>
     <t>Ata de Audiência Pública</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/ataaudiencia26052023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/ataaudiencia26052023.pdf</t>
   </si>
   <si>
     <t>Audiência Pública Metas Fiscais relativa ao 1º Quadrimestre de 2023_x000D_
 _x000D_
 Link da Audiência -  https://youtube.com/live/fDVqjTYk7RQ</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>-Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Luzia Harue Suzukawa</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/projeto_lei_001_2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/projeto_lei_001_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder reposição salarial ao quadro geral de servidores ativos da municipalidade, em consonância com princípios gerais de direito, bem como com a legislação municipal.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/protolei02.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/protolei02.pdf</t>
   </si>
   <si>
     <t>:”Altera o artigo 7º e o Anexo I da Lei 120/1999, cria as Classes E-1 e H-1específicas para servidores municipais ocupantes dos cargos de Auxiliar de Enfermagem e Enfermeiros respectivamente, nos termos da Lei Federal nº 14.434/2022 que trata do Piso da enfermagem, e ´da outras providências.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/projlei03.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/projlei03.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei 380, de 03 de abril de 2006, adequando o Piso Salarial dos Cargos de Auxiliar de Enfermagem e Enfermeiro- Empregos Públicos, nos termos da Lei Federal 14.434/2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/projeto__lei_004_2023_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/projeto__lei_004_2023_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 004/2023 Regularização Fundiária Urbana (Reurb),- Súmula: “Autoriza o Poder Executivo a implantar projetos de Regularização Fundiária Urbana (Reurb) nos termo da Lei nº 13.465/2017”.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto__lei_no_005_2023_criacao_cargo_tec._enfermagem.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto__lei_no_005_2023_criacao_cargo_tec._enfermagem.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Cria o cargo efetivo de Técnico de Enfermagem no Quadro Próprio de Servidores Públicos Municipais constante no Anexo I da Lei Municipal n°_x000D_
 120/1999, e dá outras providências.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_no_006_2023_ratif._consorcio_interm._de_seguranca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_no_006_2023_ratif._consorcio_interm._de_seguranca.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Ratifica o Protocolo de Intenções n° 001/2022 celebrado entre os Municípios signatários que visam a ampliação do objeto do Consórcio Intermunicipal de Segurança Pública e Cidadania de Londrina e Região — CISMEL e dá outras providências</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/projeto__lei_no_007_2023_abertura_de_credito_adic._esp._no_plano_plirianual.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/projeto__lei_no_007_2023_abertura_de_credito_adic._esp._no_plano_plirianual.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Plano Plurianual (PPA) Lei n°. 1460/2021, Lei de Diretrizes Orçamentárias (LDO) n°. 1504/2022 e Lei Orçamentária Anual (LOA) n°. 1505/2022 para o Exercício Financeiro de 2023</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto__lei_no_008_2023_fiscal_de_tributos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto__lei_no_008_2023_fiscal_de_tributos.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Anexo I da Lei Municipal n° 120 de 15 de dezembro de 1999, autoriza a adequação do cargo de Fiscal de Tributos à Classe H, cargo de nível superior e dá outras providências.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto__lei_no_009_2023_banco_de_horas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto__lei_no_009_2023_banco_de_horas.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Horas dos Servidores Públicos da Prefeitura Municipal de Tamarana, e dá outras providências.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto__lei_no_010_2023_contratacao_ass._social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto__lei_no_010_2023_contratacao_ass._social.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar, com urgência, pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público da Secretaria Municipal de Assistência Social, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/projeto__lei_no_011_2023_refis.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/projeto__lei_no_011_2023_refis.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Programa de Recuperação Fiscal — REFIS/2023, no Município de Tamarana, e dá outras providências</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/projeto__lei_no_012_2023_outorga.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/projeto__lei_no_012_2023_outorga.pdf</t>
   </si>
   <si>
     <t>Encaminha o projeto de Lei que autoriza o Executivo a outorgar , em conformidade com a Lei Municipal nº 1374/2019, a doação, mediante o cumprimento de encargos, dos imóveis públicos registrados sob as matrículas nº 53.909, nº 53.910, nº 53.911, nº 53.912, nº 53.913, nº 53.914 e nº 53.915 da 3ª Circunscrição de Registro de Imóveis da Comarca de Londrina/PR e dá outras providências.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/projeto__lei_no_013_2023_estrutura_administrativa_cargos_em_comissao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/projeto__lei_no_013_2023_estrutura_administrativa_cargos_em_comissao.pdf</t>
   </si>
   <si>
     <t>Institui nova estrutura administrativa para a Prefeitura Municipal de Tamarana e estabelece quantitativo, denominação, remuneração e atribuição dos cargos em comissão.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/projeto__lei_no_014_2023_altera_lei_53.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/projeto__lei_no_014_2023_altera_lei_53.pdf</t>
   </si>
   <si>
     <t>Altera as leis 53 de 08 de dezembro de 1997(Sistema Tributário do Município) e anexo 11 da lei n° 1286 de 27 de setembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto__lei_no_015_2023_abertura_de_credito.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto__lei_no_015_2023_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Plano Plurianual (PPA) Lei n°. 1460/2021, Lei de Diretrizes Orçamentárias (LDO) n°. 1504/2022 e Lei Orçamentária Anual (LOA) n°. 1505/2022 para o Exercício Financeiro de 2023</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/projeto__lei_no_016_2023_auxilio_-_alimentacao_novo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/projeto__lei_no_016_2023_auxilio_-_alimentacao_novo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituição de auxílio-alimentação para motoristas da saúde que realizam a rota regional diariamente e dá outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto__lei_no_017_2023_modifica_lei_1.111_-_completo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto__lei_no_017_2023_modifica_lei_1.111_-_completo.pdf</t>
   </si>
   <si>
     <t>modifica a Lei n°1.111, de 02 de outubro de 2015, que dispõe sobre o recebimento dos honorários advocatícios pela Procuradoria Geral do Município, e dá outras providênciias</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto__lei_no_018_2023_modifica_lei_1.471.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto__lei_no_018_2023_modifica_lei_1.471.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1.471, de 01 de dezembro de 2021, que autorizou o repasse mensal ao Fundo Municipal de Saúde de Londrina para custeio do Serviço de Atendimento Médico de Urgência - SAMU, e dá outras providências.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/projeto__lei_no_019_2023_ldo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/projeto__lei_no_019_2023_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA_x000D_
 A ELABORAÇÃO DA LEI ORÇAMENTÁRIA, PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/projeto__lei_no_020_2023_reserva_de_vagas_afro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/projeto__lei_no_020_2023_reserva_de_vagas_afro.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE TAMARANA, ESTADO DO PARANÁ, APROVOU E EU, PREFEITA DO MUNICÍPIO SANCIONO A SEGUINTE LEI:_x000D_
 Art. 1° Ficam reservadas aos afro-brasileiros 10% (dez por cento) das vagas oferecidas nos concursos públicos efetuados na administração direta e indireta do Município de Tamarana para o provimento de cargos efetivos.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/projeto__lei_no_021_2023_altera_lei_1460.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/projeto__lei_no_021_2023_altera_lei_1460.pdf</t>
   </si>
   <si>
     <t>Altera e atualiza os anexos das receitas e despesas que compõem o Plano Plurianual 2022/2025 da Lei Municipal 1460, de 30 de setembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/projeto_lei_no_022_2023_credito_adicional_suplementar_na_lei_orcamentaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/projeto_lei_no_022_2023_credito_adicional_suplementar_na_lei_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a efetuar abertura de Crédito Adicional Suplementar no Plano Plurianual (PPA) Lei n°. 1460/2021, Lei de Diretrizes Orçamentárias (LOO) n°. 1504/2022 e Lei Orçamentária Anual (LOA) n°. 1505/2022 para o Exercício Financeiro de 2023</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/projeto_lei_no_023_2023_reposicao_salarial_magisterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/projeto_lei_no_023_2023_reposicao_salarial_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do pagamento parcelado da complementação da Reposição Salarial Anual e implicação de tal alteração alteração no piso salarial dos profissionais do Magistério Municipal.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_lei_no_024_2023_abertura_de_credito.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_lei_no_024_2023_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/projeto_lei_no_025_2023_criacao_da_inst._longa_permanencia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/projeto_lei_no_025_2023_criacao_da_inst._longa_permanencia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA INSTITUIÇÃO DE LONGA PERMANÊNCIA PARA_x000D_
 PESSOAS IDOSAS DE TAMARANA/PR, DENOMINADO LAR DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/projeto_lei_no_026_2023_abertura_de_credito.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/projeto_lei_no_026_2023_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Plano Pludanual (PRA) Lei n°. 1460/2021, Lei de Diretrizes Orçamentárias (LDO) n°. 1504/2022 e Lei Orçamentária Anual (LOA) n°. 1505/2022 para o Exercício Financeiro de 2023</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/projeto_lei_no_027_2023_atera_lei_247-2003_-_alteracao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/projeto_lei_no_027_2023_atera_lei_247-2003_-_alteracao.pdf</t>
   </si>
   <si>
     <t>Altera a lei n° 247/2003 e dá outras providências</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/projeto_lei_no_028_2023_coocafat.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/projeto_lei_no_028_2023_coocafat.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre permissão de uso de bem imóvel " e dá outras providências</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1582/projeto_lei_no_029_2023_piso_enfermagem.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1582/projeto_lei_no_029_2023_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, no âmbito desta municipalidade, a instituir o Piso Nacional de Enfermagem e a conceder parcela de complementação do vencimento aos enfermeiros e auxiliares de enfermagem, estatutários e celetistas, do quadro de pessoal do Município de Tamarana, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/projeto_lei_no_030_2023_reordena_os_servicos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/projeto_lei_no_030_2023_reordena_os_servicos.pdf</t>
   </si>
   <si>
     <t>Reordena os serviços de convivência aos termos do regramento federal, implantando no Município o_x000D_
 Serviço de Convivência e_x000D_
 Fortalecimento de Vínculospara Crianças e Adolescentes de 6 a 15 anos</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1584/projeto_lei_no_031_2023_abertura_de_credito_adicional.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1584/projeto_lei_no_031_2023_abertura_de_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Plano Plurianual (PPA) Lei n°. 1460/2021, Lei de Diretrizes Orçamentárias (LDO) n°. 1504/2022 e Lei Orçamentária Anual (LOA) n°. 1505/2022 para o Exercício Financeiro de 2023_x000D_
 ,</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/projeto_lei_no_032_2023_loa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/projeto_lei_no_032_2023_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a_x000D_
 Despesa do Município de Tamarana para_x000D_
 o exercício de 2024.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/projeto_lei_no_033_2023_comcult.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/projeto_lei_no_033_2023_comcult.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Cultura — COMCULT e adota outras providências.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/projeto_lei_no_034_2023_comcult_fundo_municipal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/projeto_lei_no_034_2023_comcult_fundo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Fundo Municipal de Cultura - FUMCULT e adota outras providências.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/projeto_lei_no_035_2023_doacao_amtiap.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/projeto_lei_no_035_2023_doacao_amtiap.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de bens de uso especial, sendo três ônibus para transporte de passageiros, autorizando o Municipio a doá-lo à Associação dos_x000D_
 Moradores da Terra Indígena Apucaraninha AMTIAP, com encargos ao município, e dá outras providências.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_lei_no_036_2023_centro_educacao_infaltil_claicier.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_lei_no_036_2023_centro_educacao_infaltil_claicier.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Centro Municipal de Educação Infantil Claicier Alcântara de Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/projeto_lei_no_037_2023_abertura_de_credito.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/projeto_lei_no_037_2023_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/projeto_lei_no_038_2023_cria_fundo_mun._para_calamidades_publicas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/projeto_lei_no_038_2023_cria_fundo_mun._para_calamidades_publicas.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal para Calamidades Públicas e dá outras providências</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>-Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/projetolegis001.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/projetolegis001.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos vencimentos dos servidores efetivos e comissionados da Câmara Municipal de Tamarana e aos subsídios do Vereadores, e dá outras providências.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_resolucao_aprovado_02_2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_resolucao_aprovado_02_2023.pdf</t>
   </si>
   <si>
     <t>Encaminhando Projeto de Resolução Legislativa nº 002/2023, que , Abre Crédito Adicional Suplementar no Valor de R$ 1.351.445,28 ( Hum Milhão Trezentos e Cinqüenta e um Mil e Quatrocentos e Quarenta e Cinco reais e Vinte e Oito Centavos).</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>Professora Angélica</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/projeto_resolucao_03_2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/projeto_resolucao_03_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito do Poder Legislativo do Município de Tamarana e dá outras providências</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Servimo-nos do presente para encaminhar a apreciação deste Plenário, o Projeto de Resolução Legislativa 004/2023, que “Institui e Regulamenta a Ouvidoria na Câmara Municipal de Tamarana” e dá outras providências</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/projeto_resolucao_05_2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/projeto_resolucao_05_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço de Informação ao Cidadão – SIC, no âmbito da Câmara Municipal de Tamarana, nos termos da Lei Federal nº 12.527, de 18 de novembro de 2011</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1648/projetoresolucao06-2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1648/projetoresolucao06-2023.pdf</t>
   </si>
   <si>
     <t>Abre crédito Adicional Suplementar no Valor de R$ 280 000,00 ( Duzentos e oitenta mil reais)</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/projetodaemendaaleiorganica00121092023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/projetodaemendaaleiorganica00121092023.pdf</t>
   </si>
   <si>
     <t>Altera o §1º e demais parágrafos, e inclui o §6º no artigo 72-A, da Lei Orgânica do Município de Tamarana, Estado do Paraná, que versa acerca do orçamento impositivo, e dá outras providências.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>-Indicação</t>
   </si>
   <si>
     <t>Mario Torres Bittencourt Júnior</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao01.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao01.pdf</t>
   </si>
   <si>
     <t>Adequação do terreno da Praça da Igreja Matriz, em frente ao mercado Tajima, para utilização de estacionamento de veículos.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao02.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao02.pdf</t>
   </si>
   <si>
     <t>Melhorias no Conjunto Chácara Leão do Norte.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao03.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao03.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja colocado resíduo de asfalto no trecho que liga o final da Rua Ancião Vicente Subtil de Oliveira até a divisa com o Município de Londrina.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao04.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao04.pdf</t>
   </si>
   <si>
     <t>Asfalto para as Ruas João Antônio Amaro e Pedro Ferreira Gregório – Jardim Esperança</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao05.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao05.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE VIELAS</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao06.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao06.pdf</t>
   </si>
   <si>
     <t>Patrolamento, moledamento e readequação da estrada rural que passa ao lado do Cemitério Municipal José Bolotari ligando á rede de tratamento de esgoto da Sanepar.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao07.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao07.pdf</t>
   </si>
   <si>
     <t>Instalação de caixa de contenção de agua e readequação na pavimentação das Ruas João Amaro Ferreira e Pedro Gregório Ferreira, ambas localizadas no Jardim Esperança.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao08.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao08.pdf</t>
   </si>
   <si>
     <t>Readequação com pedrisco na via marginal que liga a Rodovia Victório Francovig as proximidades da Tamalat.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>Anauto do Incrão</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao09.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao09.pdf</t>
   </si>
   <si>
     <t>Readequação com Patrolamento e  moledamento em todas as estradas vicinais do assentamento Agua da Prata (INCRÃO).</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao10.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao10.pdf</t>
   </si>
   <si>
     <t>Retorno do programa aprendizagem de musica de cordas (viola) para jovens Estudantes.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>Silvano Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao11.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao11.pdf</t>
   </si>
   <si>
     <t>Readequação de espaço urbano – Praça.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao12.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao12.pdf</t>
   </si>
   <si>
     <t>Patrolamento, moledamento e compactação do trecho da estrada do banhadão, sentido congregação passando pela propriedade do Sr Sinésio de Souza.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao13.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao13.pdf</t>
   </si>
   <si>
     <t>Instalação de Rampa de acesso a cadeirantes no Complexo Esportivo Sebastião Cidonio de Araújo.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao14.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao14.pdf</t>
   </si>
   <si>
     <t>Patrolamento, moledamento e compactação em todo o trecho da estrada dos Moreiras.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao15.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao15.pdf</t>
   </si>
   <si>
     <t>Melhoria na estrada - Assentamento União Camponesa – Estrada da Igrejinha sítios do Sr. Amarildo, Rafael e Ibrair.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>Professora Jislaine Vanite, Professora Angélica</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao16.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao16.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS PROVIDÊNCIAS JUNTO À SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA FEITA A RECUPERAÇÃO DAS VIAS, COM APLICAÇÃO DE CAMADA DE MASSA ASFÁLTICA NA RUA APARECIDA CONCEIÇÃO DO AMORIM, NAS PROXIMIDADES DA COOPERATIVA COCAMAR, DA CERÂMICA TAMARANA E DO PROJETO DESENVOLVE, ATÉ A RUA “A” E RUA “B”.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>Professora Angélica, Professora Jislaine Vanite</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao17.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao17.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS PROVIDÊNCIAS JUNTO À SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA FEITA CALÇADAS NAS RUAS DA VILA SIENA.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>Tega Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao18.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao18.pdf</t>
   </si>
   <si>
     <t>Galeria e Asfalto no Parque Industrial nº 03 Luiz Gonçalves Ferreira na Rua Alberto Zando de Carvalho.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao19.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao19.pdf</t>
   </si>
   <si>
     <t>Instalação de Rede de Energia Elétrica no Parque Industrial  nº 03 Luiz Gonçalves Ferreira.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao20.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao20.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que sejam tomadas providências junto a secretaria Municipal de Obras, para que seja feita galeria, canaleta e pavimentação asfáltica na Rua Dom Fernando Tadei até a Avenida José Fabiano.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>Hector Augusto Siena Gobetti</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao21.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao21.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal o transporte gratuito para os inscritos no Concurso Municipal a ser realizado no dia 26/02/2023 em Londrina - Pr.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao22.pdf</t>
   </si>
   <si>
     <t>Instalação de Placas de Identificação no Jardim Europa.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>Amadeu de Oliveira Lima</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao23.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao23.pdf</t>
   </si>
   <si>
     <t>“Patrolamento na Vila Siena"</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao24.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao24.pdf</t>
   </si>
   <si>
     <t>“Memorial Cultural na Reserva Indígena”.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao25.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao25.pdf</t>
   </si>
   <si>
     <t>“Limpeza de bueiro na Rua Evaristo Camargo em frente ao nº 857”.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao26.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao26.pdf</t>
   </si>
   <si>
     <t>“Regularização de Rede de Energia Elétrica para o Jardim Bom Pastor</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao27.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao27.pdf</t>
   </si>
   <si>
     <t>“Reforma no Centro Comunitário Vila Siena”.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao28.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao28.pdf</t>
   </si>
   <si>
     <t>Recape asfáltico, do ponto de Ônibus do Jardim Esperança até da divisa do Município com a água do Beijo, na Rua José Fabiano</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao29.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao29.pdf</t>
   </si>
   <si>
     <t>“ Solicitar ao Departamento competente para que seja feito a realização de estudos que viabilize a ampliação e reforma na Quadra Poliesportiva na Rua Ubaldino de Sá Bittencourt, localizada nas proximidades da construção da nova Sede da Câmara de Vereadores de Tamarana”.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao30.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao30.pdf</t>
   </si>
   <si>
     <t>“ Solicita ao Executivo Municipal que seja realizado o cascalhamento e compactação em Estrada Vicinal seguindo pela Ponte Nova, nas proximidades da Estância Marabá do proprietário José Tieo Takahashi”.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao31.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao31.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal que viabilize estudos para a possibilidade de recuperação e troca de vigas de madeiras existentes por vigas de concreto na ponte da estrada rural, que liga a Serraria do Viana ao Assentamento do Tesouro. Na proximidades do Sítio do seu José Laboreto”.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao32.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao32.pdf</t>
   </si>
   <si>
     <t>“Solicita ao Executivo Municipal , estudo para tomada de providências para instalação de Academia ao Ar Livre e construção de uma Praça na Vila Rural I”.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao33.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao33.pdf</t>
   </si>
   <si>
     <t>“Programa de Recuperação Fiscal – REFIS 2023”.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao34.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao34.pdf</t>
   </si>
   <si>
     <t>Patrolamento e manutenção nas caixas de contenção na estrada que liga o Solipar,  a ponte da divisa do Município com Londrina, trecho da Rua José Aleixo da Silva.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao35.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao35.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra de Areia para a prática de esportes no Complexo esportivo Sebastião Cidonio de Araújo.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/indicacao36.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/indicacao36.pdf</t>
   </si>
   <si>
     <t>Reforma da Quadra Esportiva da Escola Municipal Ênes Barbosa no Assentamento Água da Prata ( Incrão)</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/indicacao37.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/indicacao37.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize o cadastramento do Município para pleitear recursos decorrentes da Lei nº 195/2022, conhecida como Lei Paulo Gustavo.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao38.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao38.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo Municipal a manutenção corretiva dos acessos da Vila Rural 2</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao39.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao39.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação pública no Parque Industrial Ademir Diana, na Rua Aparecida Conceição de Amorin, em frente ao Projeto "desenvolve Tamarana"</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao40.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao40.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal , estudo e tomadas de providências para que viabilize uma equipe de trabalho emergente para realizar obras de recuperação , limpeza lateral, conformação da pista de rolamento, revestimento primário, drenagem e elevação em trechos alagadiços das Estradas Vicinais e até em carreadores onde os PDRS não foram atendidos.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/indicacao41.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/indicacao41.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que realize um estudo para identificar e proceder com reparos e trocas das Tampas dos bueiros localizados nas Ruas do Bairro Vila Siena, indico ao Senhora Prefeita Municipal, na forma regimental, determinar ao setor competente que proceda nessa necessidade existente nessa localidade.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/indicacao42.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/indicacao42.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, providências para construção de uma nova capela mortuária.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/indicacao43.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/indicacao43.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que realize um estudo para contratação de um médico especialista em geriatria para atuação na rede pública de Saúde, no município de Tamarana - PR. Objetivando a necessidade de viabilizar a contratação de um profissional da Saúde na especialidade de Geriatria.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao44.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao44.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, que realize estudos de viabilidade para fornecer transporte aos alunos de 0 a 3 Anos que frequentam a APAE, no período vespertino.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao45.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao45.pdf</t>
   </si>
   <si>
     <t>Melhoria na estrada do Bairro dos Mineiros, alagamento em frente a entrada da Fazenda Londrina.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/indicacao46.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/indicacao46.pdf</t>
   </si>
   <si>
     <t>Rotatória com tartaruga no encontro das Ruas Evaristo Camargo com a Rua José Fabiano.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao47.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao47.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas queimadas na quadra poliesportiva coberto do Centro Social Urbano.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao48.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao48.pdf</t>
   </si>
   <si>
     <t>Placa de identificação no campo futebol suíço do Centro Social Urbano.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao49.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao49.pdf</t>
   </si>
   <si>
     <t>Retirada de lixo Bairro dos Moreiras, na localidade denominada comunidade Chácara dos Moreiras.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao50.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao50.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL REPAROS NO ASFALTO EM  FRENTE A ARROZEIRA BRAVO, NO PARQUE INDUSTRIAL 02</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao51.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao51.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL RECUPERAÇÃO DE LOCAIS DEGRADADOS NA RUA DELFINO FRANCELINO ALVES, PRÓXIMO AO MÓDULO POLICIAL.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao52.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao52.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza das bocas de lobos (bueiros) da Vila Siena</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao53.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao53.pdf</t>
   </si>
   <si>
     <t>Construção de galeria pluvial – Conjuntos Habitacionais – Manoel Batista Vieira e Enes Barbosa- Contenção de erosão.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao54.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao54.pdf</t>
   </si>
   <si>
     <t>Roçagem do trecho conhecido como Estrada dos Fabianos, iniciando nas proximidades da propriedade do Zé Cabelinho.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao55.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao55.pdf</t>
   </si>
   <si>
     <t>Alargamento da Ponte da estrada que da Acesso ao Bairro Banhadão, via Granja do Delair.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao56.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao56.pdf</t>
   </si>
   <si>
     <t>Instalação de Academia ao ar livre, no Centro Social do Assentamento Água da Prata ( INCRAO) e no Assentamento União Camponesa.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao57.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao57.pdf</t>
   </si>
   <si>
     <t>Recuperação do bueiro rompido na estrada do Incra, sentido venda do Dito, em frente a propriedade do Falecido Senhor Arvinho.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao58.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao58.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para viabilizar a pavimentação com massa asfáltica nas Vilas Rurais I e II.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao59.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao59.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que intercede junto a 146º para que a mesma proceda a confecção de título eleitoral na sede do nosso Município.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao60.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao60.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas nas ruas, Jardim Juny, Esperança, Vila Siena e Europa.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao61.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao61.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo Municipal, o patrolamento, cascalhamento e compactação da estrada do Candiró até a sede da empresa HOBI.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao62.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao62.pdf</t>
   </si>
   <si>
     <t>Sinalização de Proibido Estacionar ao lado da empresa Produza sentido Congregação Crista no Brasil.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao63.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao63.pdf</t>
   </si>
   <si>
     <t>Jardinagem com plantação de flores entre as paineiras localizadas na entrada da sede do Município na Rodovia Victório Francovig.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao64.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao64.pdf</t>
   </si>
   <si>
     <t>Reforma da sinalização da Vila Rural II</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao65.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao65.pdf</t>
   </si>
   <si>
     <t>Academia ao Ar livre no Jardim Europa.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao66.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao66.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal recape asfáltico e reforma nas calçadas da Rua Demétrio Carneiro Siqueira até o cruzamento da Rua Cornélio</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao67.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao67.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, Patrolamento, modelamento e compactação na estrada conhecida como do Barreiro.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao68.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao68.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para adaptação, ampliação ou reforma do Espaço Projeto Educando, para abrigar uma futura creche Municipal.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao69.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao69.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para Construção de uma praça e pista de caminhada no Resid. São Roque.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao70.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao70.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para disponibilização de transporte gratuito aos alunos que estudam em Londrina.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao71.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao71.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para implantação de auxílio alimentação para servidores Municipais de Tamarana.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao72.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao72.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, providências quanto ao abastecimento de água potável na UBS Ozires Borges, situada no Assentamento Água da Prata, com a instalação de uma caixa da água com capacidade suficiente para atender as demandas da referida unidade.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao73.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao73.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja construído um campo de futebol suíço,na Vila Rural II -Otávio Campos de Lima.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao74.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao74.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas no Município</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao75.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao75.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPALQUE VIABLILIZE ESTUDOS, PARA COMTEMPLAR JUNTAMENTE COM OS UNIFORMES QUE SERÃO FORNECIDOS, TAMBÉM O CALÇADO AOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao76.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao76.pdf</t>
   </si>
   <si>
     <t>Estudos para alterar o estatuto dos servidores públicos de Tamarana..</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao77.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao77.pdf</t>
   </si>
   <si>
     <t>Construção de parquinho ao lado do “Meu Campinho” na Vila Siena</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao78.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao78.pdf</t>
   </si>
   <si>
     <t>Reforma da Academia ao ar livre da  Vila Siena</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao79.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao79.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal que implante medidas de segurança nas escola e creches do Município</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao80.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao80.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, ESTUDOS PARA A AMPLIAÇÃO VERTICAL DOS MUROS DAS ESCOLAS MUNICIPAIS, INSTALAR PORTAS GIRATÓRIAS COM DETECTOR DE METAIS, VIGIA E JUNTAMENTE COM A POLÍCIA MILITAR AÇÕES DE PREVENTIVAS NAS IMEDIAÇÕES DAS MESMAS</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao81.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao81.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal informações acerca das Câmeras de vídeo - vigia, bem como, a reativação do conselho de segurança com café da manha mensal com a presença do comando da policia militar, policia civil e comunidade.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao82.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao82.pdf</t>
   </si>
   <si>
     <t>Moledamento e compactação do trecho entre Trevo da PR 445. até a divisa do Município de Londrina via Agro 100</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao83.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao83.pdf</t>
   </si>
   <si>
     <t>Melhorias no terminal de ônibus do Jardim Juny/ Água do Beijo</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao84.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao84.pdf</t>
   </si>
   <si>
     <t>Instalação de placas indicativas de nomes de ruas no Jardim Esperança.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao85.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao85.pdf</t>
   </si>
   <si>
     <t>Reparos na caixa de contenção de Águas da ponte do Rio Apucaraninha</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao86.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao86.pdf</t>
   </si>
   <si>
     <t>Instalação de tartarugas de sinalização para separação da pista de rolagem de veículos e pedestres, na Rua José Fabiano até o Jardim Juny/Esperança.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao87.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao87.pdf</t>
   </si>
   <si>
     <t>Calçamento com pedra irregular ou asfalto na Rua Sebastiana de Jesus Campos</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao88.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao88.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a reforma e ampliação da UBS Padre Carmell Bezzina.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao89.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao89.pdf</t>
   </si>
   <si>
     <t>Moledamento e compactação d estrada velha de Mauá, passando pela propriedade do Senhor Rafael Esteves, até a propriedade do Senhor Claudinei</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao90.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao90.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas na Vila Rural I</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao91.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao91.pdf</t>
   </si>
   <si>
     <t>Retirada do Lixo depositado ao lado da Escola Municipal Taeko e instalação de Lixeira que consiga atender a demanda de armazenamento de lixo no local</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao92.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao92.pdf</t>
   </si>
   <si>
     <t>: Instalação de lixeiras na Praça Zulmiro Fabiano Residencial Cristo Rei.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao93.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao93.pdf</t>
   </si>
   <si>
     <t>Patrolamento na estrada que inicia na antiga venda do Buiu, sentido Igrejinha do Rio Preto até o assentamento Mandassaia</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao94.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao94.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a coleta de Lixo na Vila Rural II</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao95.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao95.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que designe um funcionário para fazer credenciamento do CAF (Cadastro do Produtor Familiar) para atender os produtores Rurais</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao96.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao96.pdf</t>
   </si>
   <si>
     <t>Limpeza das Caixas de contenção de água e patrolamento,  com compactação, no trecho que se inicia no Cemitério Municipal, até o Asfalto da PASA, via Ponte nova.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao97.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao97.pdf</t>
   </si>
   <si>
     <t>Construção de mini centro esportivo para o Jardim Juny/Esperança;</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao98.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao98.pdf</t>
   </si>
   <si>
     <t>Correção das partes degradadas e medidas de segurança no asfalto que liga Vila Rural II ate na PASA.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao99.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao99.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal reforma do campo de futebol suíço com a troca do alambrado e iluminação. Substituição da quadra de futebol por um Parquinho infantil nos Conjuntos Habitacionais Manoel Batista Viera e Ênes Barbosa</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao100.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao100.pdf</t>
   </si>
   <si>
     <t>Acesso a cadeirantes nas calçadas das esquinas das Ruas Evaristo Camargo e Izaltino Jose Silvestre; Farmácia Oriane x Praça da Matriz, Móveis Tajima x Salão Paroquial</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao101.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao101.pdf</t>
   </si>
   <si>
     <t>Asfalto para as ruas - Matias Lemes Gonçalves e Arroio Grande</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao102.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao102.pdf</t>
   </si>
   <si>
     <t>Asfaltar o trecho que vai do Cemitério José Bolotari até a Chácara do Iloibes Stein.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao103.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao103.pdf</t>
   </si>
   <si>
     <t>Asfaltar a Rua Joaquim Paulo de Almeida até na chácara do Lhermite.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao104.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao104.pdf</t>
   </si>
   <si>
     <t>Iluminação na estrada que liga Jardim Juny até Bom Pastor</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao105.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao105.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a destinação de um funcionário para fazer a limpeza diária do Complexo Esportivo Sebastião Cidonio de Araujo, Conhecido como CSU;</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao106.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao106.pdf</t>
   </si>
   <si>
     <t>Reforma do Ponto de Ônibus localizado na Vila Rural II, próximo a Igreja Católica.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao107.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao107.pdf</t>
   </si>
   <si>
     <t>Substituição de 02 telhas de zinco na lateral da quadra localizada na Escola Municipal Iracema Torres Rochedo.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao108.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao108.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL MELHORIAS NA ESTRADA VISCINAL QUE  DA  ACESSO A PROPRIEDADE DO SR  JONAS PAULINO.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao109.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao109.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA DETERMINAR AO SETOR COMPETENTE PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS QUANTO À COLOCAÇÃO DE QUEBRA – MOLAS NA AVENIDA WELLINGTON DA SILVA, NAS RUAS: LILIAN DOMINGUES GONÇALVES E JOVINA FRANCISCO MARIANO, QUE FICA NAS PROXIMIDADES DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL ADÍLSON SIQUEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao110.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao110.pdf</t>
   </si>
   <si>
     <t>Construção Parquinho no Bairro São Roque</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao111.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao111.pdf</t>
   </si>
   <si>
     <t>: Solicita ao Executivo Municipal a instalação de placas indicativas nos Bairros do Município da Zona Rural, Indicando os limites de cada Bairro</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao112.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao112.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Solicita ao Executivo Municipal a reforma, readequação e construção de uma quadra poliesportiva na Escola Municipal Taeko Almeida de Lima</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao113.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao113.pdf</t>
   </si>
   <si>
     <t>: Solicita ao Contur, que providencie placas indicativas nos pontos turísticos do Município;</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao114.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao114.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de Câmeras de vide vigia nas dependências do Cemitério Municipal José Bolotari, inclusive no portão de entrada</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao115.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao115.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal Reforma e melhorias na UBS Iracema Decol, localizada no Bairro dos Moreiras</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao116.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao116.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade atrás do Hospital, descendo para o Conjunto São Roque, próximo ao Morador conhecido como Cigano</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao117.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao117.pdf</t>
   </si>
   <si>
     <t>Reforma ou troca da Academia ao Ar Livre do C.S.U</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao118.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao118.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade no encontro das ruas Sebastião Luiz com a Rua Felicidade Santos Campos e em frente à residência nº 202 da Rua Sebastião Luiz, no Jardim Europa.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao119.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao119.pdf</t>
   </si>
   <si>
     <t>Ampliação do itinerário do ônibus de transporte gratuito para atendimento aos moradores das Vilas Rurais I e II.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao120.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao120.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria competente estudo de reforma seguida de pintura na Capela Mortuária no Município. Desse modo, atender as necessidades de reparos de estruturas, banheiros e espaço em geral com revitalização também através de pintura.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao121.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao121.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, providências quanto a melhorias na estrutura da Biblioteca Municipal, localizada nas proximidades da praça matriz, tais como reforma ampliação e pintura.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao122.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao122.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que se proceda à viabilidade de estudo para construção do banheiro público com chuveiro na localidade conhecida como praça matriz/igreja católica, neste município.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/indicacao123.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/indicacao123.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudo para implantação de uma equipe exclusiva para o PDR no município de Tamarana</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao124.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao124.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria competente que molhe as ruas com o caminhão Pipa nas localidades sem asfalto e com trafego intenso de veículos.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/indicacao125.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/indicacao125.pdf</t>
   </si>
   <si>
     <t>Programa PDR, na propriedade do Senhor Roque, conhecido como Roquinho, e nas propriedades vizinhas na mesma estrada nas proximidades da Ponte Nova</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao126.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao126.pdf</t>
   </si>
   <si>
     <t>Patrolamento na estrada do antigo Sr Mané Lula, hoje sitio do Japonês no Bairro Mandassaia</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao127.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao127.pdf</t>
   </si>
   <si>
     <t>Cascalhamento através do PDR, na propriedade do Senhor Izael Alves Bueno, localizada no Assentamento Água da Prata.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/indicacao128.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/indicacao128.pdf</t>
   </si>
   <si>
     <t>Colocação de pedrisco no prolongamento da Rua Albino Lovo sentido casas  da localidade denominada Laercio da Oficina</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao129.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao129.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de lixeira e bancos na praça localizada no Residencial Europa</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/indicacao130.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/indicacao130.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a troca boca de lobo em frente ao Bar do Alexandre na Rua Ancião Vicente Subtil;</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao131.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao131.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de placas de Proibido jogar Lixo e entulhos nos terrenos vazios;</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao132.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao132.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a reforma do Marco que existe na Praça Ubaldino de Sá Bittencourt</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao133.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao133.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA DETERMINAR AO SETOR COMPETENTE PARA QUE TOME AS DEVIDAS PROVIDÊNCIAS QUANTO À COLOCAÇÃO DE QUEBRA – MOLAS NA ESTRADA DO NATINHO (TRECHO DE ASFALTO), NAS PROXIMIDADES DA CHACARÁ 22, SENTIDO A VILA RURAL ll “OTÁVIO DE CAMPOS LIMA”.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao134.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao134.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal redutor de velocidade na Rua Demétrio Carneiro Siqueira próximo ao número 224</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao135.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao135.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de obras que providencie reforma, e ou melhorias no Bueiro existente em frente a Lotérica na Rua Arlindo Pereira de Araújo.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao136_-_retirada.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao136_-_retirada.pdf</t>
   </si>
   <si>
     <t>Solicitar a Chefe do Executivo Municipal melhorias, com possibilidade  de colocação de massa asfáltica  no trecho da antiga estrada de Mauá, até a divisa do Município com Londrina via Conjunto Enes Barbosa.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao137.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao137.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal redutor de velocidade na Rua José Sebastião Ferreira, próximo ao número 191, no Bairro Cristo Rei</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao138.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao138.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a retirada do ponto de ônibus da Rua João Maria da Costa 12, esquina com a Rua Antonio Batista Lanza, e seja colocado em outra quadra</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao139.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao139.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a destinação de veiculo adequado para o servidor que trabalha no cemitério Municipal.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao140.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao140.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a instalação de redutor na Rua da Vitória, Jardim Esperança</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao141.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao141.pdf</t>
   </si>
   <si>
     <t>Instalação de Rampa para cadeirantes, na CEMEI Adilson Siqueira dos Santos</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao142.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao142.pdf</t>
   </si>
   <si>
     <t>Parceria entre o Município de Tamarana e Londrina, no Sentido de moledar a estrada conhecida como “Estrada da Maria Narcisa”.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao143.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao143.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo que através da empresa terceirizada faça a substituição das lâmpadas queimadas na estrada que liga o asfalto até a antiga fábrica PASA</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Reforma nas calçadas externas em volta a Escola Municipal Profª Iracema Torres Rochedo</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Requer ao executivo há possibilidade de estudos com a Secretaria competente o aumento do prazo para dois anos da isenção de IPTU, nos termos da Lei 59 de 11/03/1998.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao146.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao146.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo Municipal, o patrolamento, cascalhamento da subida da Ponte da Apucarana Grande, divisa com Ortigueira.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao147.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao147.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para instalação de bebedouro na Capela Mortuária, do mesmo modelo que já existem nas escolas municipais,</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao148.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao148.pdf</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao149.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao149.pdf</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao150.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao150.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja feito asfalto no trecho que liga o final da Rua Ancião Vicente Subtil de Oliveira até a divisa com o Município de Londrina.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao151.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao151.pdf</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao152.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao152.pdf</t>
   </si>
   <si>
     <t>Pavimentação de Vielas</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao153.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao153.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica e instalação de Galeria no Parque no Parque Industrial nº 03 Luiz Gonçalves Ferreira na Rua Alberto Zando de Carvalho</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao154.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao154.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo a construção de uma Lombada Elevada em frente à Igreja Assembléia de Deus na Rua Procópio Severino nº 76 localizada no Centro do Município.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/indicacao155.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/indicacao155.pdf</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/indicacao156.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/indicacao156.pdf</t>
   </si>
   <si>
     <t>: Instalação de caixa de contenção de agua e readequação na pavimentação das Ruas João Amaro Ferreira e Pedro Gregório Ferreira, ambas localizadas no Jardim Esperança.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao157.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao157.pdf</t>
   </si>
   <si>
     <t>Instalação de rede de energia elétrica no Parque Industrial nº 03 Luiz Gonçalves Ferreira</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao158.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao158.pdf</t>
   </si>
   <si>
     <t>: SOLICITA AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA MELHORIAS NA ESTRADA MESTRE PRÓXIMO FAZENDA LAFRANCHI (ANTIGA UNOPAR) SENTIDO CRUZ DE MALTA</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao159.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao159.pdf</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1540/indicacao160.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1540/indicacao160.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITA AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS PROVIDÊNCIAS JUNTO À SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA FEITA GALERIA, CANALETA E PAVIMENTAÇÃO ASFÁLTICA NA RUA DOM FERNANDO TADEI ATÉ A RUA JOSÉ FABIANO.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao161.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao161.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo junto a Secretaria responsável, que seja feito redutor de velocidade no Conjunto de Chácaras Leão do Norte em frente à casa do Geremias.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/resp162.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/resp162.pdf</t>
   </si>
   <si>
     <t>: Solicita ao Executivo que sejam colocados postes com iluminação e que seja feito asfalto na Rua José Aleixo da silva, até a divisa do Município.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao163.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao163.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO COMPETENTE PARA QUE SEJA FEITO A REALIZAÇÃO DE ESTUDOS QUE VIABILIZE A AMPLIAÇÃO E REFORMA NA QUADRA POLIESPORTIVA NA RUA UBALDINO DE SÁ BITTENCOURT, LOCALIZADA NAS PROXIMIDADES DA CONSTRUÇÃO DA NOVA SEDE DA CÂMARA DE VEREADORES DE TAMARANA.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao164.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao164.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal, estudo para tomada de providências para instalação de academia ao ar livre e construção de uma praça na vila rural I.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao165.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao165.pdf</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao166.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao166.pdf</t>
   </si>
   <si>
     <t>Instalação de Rampa de acesso a cadeirantes no Complexo Esportivo Sebastião Cidonio de Araújo</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao167.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao167.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de identificação no Jardim Europa</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao168.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao168.pdf</t>
   </si>
   <si>
     <t>Recuperação da calçada em frente ao asilo São Roque</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Solicitação de estudos e análises para alteração da Lei nº 1360/2019</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1551/indicacao170.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1551/indicacao170.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS PROVIDÊNCIAS JUNTO À SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA INSTALADO PONTO DE ÔNIBUS ESCOLAR NA ÚLTIMA RUA DA VILA RURAL II.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao171.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao171.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de identificação no Bairro Central Park I e II.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao172.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao172.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja feita a limpeza nas caneletas na Rua Arroio Grande;</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao173.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao173.pdf</t>
   </si>
   <si>
     <t>Solicitam ao executivo Municipal, estudo para colocação de redutores de velocidades e de placas de sinalização na rua Orlando Fogaça Prado próximo ao nº 002, que fica nas proximidades da lateral do muro do cemitério Municipal José Bolotari, situado no Conjunto Habitacional Sebastião Moura Tresse;</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao174.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao174.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA CONSTRUÇÃO DE UMA NOVA CAPELA MORTUÁRIA</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao175.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao175.pdf</t>
   </si>
   <si>
     <t>Solicita ao Município, que realize estudos se há possibilidade para disponibilizar transporte para crianças que treinam futebol no Município de Londrina.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/indicacao176.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/indicacao176.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo junto com a Secretaria responsável que realizem a continuação do asfalto no final da Rua Alcides José Maria no Conjunto São Roque até a divisa do Município;</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao177.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao177.pdf</t>
   </si>
   <si>
     <t>Reforma da Quadra esportiva da Escola Municipal Ênes Barbosa no assentamento Água da Prata (INCRÃO).</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao178.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao178.pdf</t>
   </si>
   <si>
     <t>: Solicita ao Executivo Municipal que seja feita rotatórias com tartarugas nas seguintes esquinas: No encontro da Rua Arlindo Pereira de Araujo com a Rua Evaristo Camargo (Praça Matriz com o Posto Coroados), da Rua Arlindo Pereira de Araújo com a Rua Euzébio Barbosa de Menezes (Casa Silva do Sr Anacleto com a Praça Matriz). Da Rua Izaltino José Silvestre com a Rua Evaristo Camargo (Salão Paroquial com a Farmácia Oriane) e da Rua Izaltino José Silvestre com Rua Euzébio Barbosa de Menezes (Sorveteria Gebon com a Agro Pet Marabá)</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao179.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao179.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo motorista e carro em tempo integral na UBS Plinio Pereira de Araujo, para atendimento domiciliar dos munícipes</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao180.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao180.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao executivo municipal, providências para ampliação do alambrado no complexo esportivo Sebastião Sidônio de Araújo, mais precisamente próximo ao vestiário, sentido à Capela Mortuária.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao181.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao181.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao executivo municipal, providências para instalação de vestiário e banheiros na praça do Cristo Rei, próximo à quadra e melhorias na estrutura da quadra.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao182.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao182.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos para a construção de uma quadra de areia para a prática de esportes, no Complexo esportivo Sebastião Sidônio de Araújo, ou em outras regiões também carentes de área de lazer para a comunidade.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao183.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao183.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao executivo municipal, providências para construção de calçada na Rua Ancião Vicente Subtil de Oliveira, nas proximidades da Byte Company sentido Conjunto Enes Barbosa.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao184.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao184.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Munícipal, estudos para viabilizar a pavimentação com massa asfáltica nas Vilas Rurais, I e II.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao185.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao185.pdf</t>
   </si>
   <si>
     <t>: Solicita ao Executivo Munícipal, que interceda junto a 146 º para que a mesma proceda a confecção de titulo eleitoral na sede do nosso município.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao186.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao186.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo estudos para a retirada do quebra - mola na Rua Euzébio Barbosa de Menezes em frente ao Antigo Mercado do Carlito, e construção de uma travessia elevada na frente do Restaurante do Toninho com a Rua citada acima em cruzamento com a Rua Jorge Pinheiro de Melo.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao187.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao187.pdf</t>
   </si>
   <si>
     <t>: Solicita ao Executivo estudo para reforma na antiga Escola da Igrejinha do Rio Preto.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao188.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao188.pdf</t>
   </si>
   <si>
     <t>Consórcio Caminhos do Tibagi para manutenção e melhorias das estradas do Município.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao189.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao189.pdf</t>
   </si>
   <si>
     <t>: Solicitamos ao executivo municipal, providências para instalação de tubulação com maior capacidade de vazão de água, na ponte de divisa Tamarana Londrina, conhecida como água dos Moraes.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para Construção de uma praça e pista de caminhada no Residencial São Roque;</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao191.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao191.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que realize uma limpeza em toda extensão da Rua Demétrio Carneiro Siqueira, devido ao grande acumulo de terra e barro, principalmente nas esquinas;</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao192.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao192.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja realizado tapa buracos na esquina da Rua Euzébio Barbosa de Menezes com Avenida João Domingues.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao193.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao193.pdf</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao194.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao194.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja realizada a construção de calçadas no Município.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao195.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao195.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja fornecido Material Escolar para rede Municipal de Ensino de Tamarana.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao196.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao196.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas no entorno dos Conjuntos Manoel Batista Vieira e Enes Barbosa estendendo até as proximidades da Byte Company.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao197.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao197.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo estudo para melhorias na estrada que liga Tamarana à Vila Rural I, pois existem muitos buracos no asfalto, que podem causar acidentes.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/indicacao198.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/indicacao198.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para disponibilização de transporte gratuito aos alunos que estudam em Londrina;</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao199.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao199.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja feito sinalização de PARE nas três (3) entradas para o Jardim Juny, e a construção de um redutor de velocidade na Rua José Fabiano entre a Rua Otavio de Campos Lima e Durval de Azevedo Costa.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao200.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao200.pdf</t>
   </si>
   <si>
     <t>Melhorias no terminal de ônibus do Jardim Juny/Água do bejo.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao201.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao201.pdf</t>
   </si>
   <si>
     <t>Instalação de placas indicativas de nomes de ruas no Jardim Esperança</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/indicacao202.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/indicacao202.pdf</t>
   </si>
   <si>
     <t>Reparos na caixa de contenção de águas, da ponte do Rio Apucaraninha</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao203.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao203.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, instalação de tartarugas e a sinalização com faixa amarela, para delimitação da pista de rolagem de veículos e pedestres, na Rua José Fabiano até o Jardim Juny / Esperança.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/indicacao204.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/indicacao204.pdf</t>
   </si>
   <si>
     <t>Calçamento com pedra irregular ou asfalto na Rua Sebastiana de Jesus Campos.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao205.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao205.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal, providências para instalação de vestiário e banheiros, e a colocação de bancos de assentos em volta a quadra no “”Meu Campinho” da Vila Siena;</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao206.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao206.pdf</t>
   </si>
   <si>
     <t>Construção da cobertura do Ponto de Ônibus na Vila Rural II, localizado na primeira Rua.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao207.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao207.pdf</t>
   </si>
   <si>
     <t>Recuperação do bueiro na estrada do Incra, sentido venda do Dito, em frente a propriedade do Falecido Senhor Arvinho,  que rompeu novamente devido as fortes chuvas.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao208.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao208.pdf</t>
   </si>
   <si>
     <t>Construção de mini centro esportivo para o Jardim Juny/Esperança.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao209.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao209.pdf</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao210.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao210.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que faça a galeria pluvial para contenção de água nos dias de chuva na Rua Welington da Silva  nº 265 no Jardim Europa.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao211.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao211.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja reservado o local onde se encontra o parquinho de diversão, academia ao ar livre para o uso exclusivo de pedestres;</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao212.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao212.pdf</t>
   </si>
   <si>
     <t>Acesso a cadeirantes nas calçadas das esquinas das Ruas Evaristo Camarago e Izaltino Jose Silvestre; Farmácia Oriane x Praça da Matriz, Móveis Tajima x Salão Paroquial</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao213.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao213.pdf</t>
   </si>
   <si>
     <t>: Solicita ao Executivo Municipal junto a pasta competente que seja colocado se possível dois radares de velocidade no percurso da Rodovia Victório Francovig,</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao214.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao214.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja realizado tapa buracos na Rua Evaristo Camargo 591 Hotel Tamarana;</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao215.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao215.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, Patrolamento, moledamento e compactação nas ruas da Vila Rural I;</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao216.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao216.pdf</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao217.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao217.pdf</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao218.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao218.pdf</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/indicacao219.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/indicacao219.pdf</t>
   </si>
   <si>
     <t>Iluminação na estrada que liga Jardim Juny até Bom Pastor.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/indicacao220.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/indicacao220.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja realizado estudos para construção poço artesiano para atender a falta de água da região do Banco da Terra e das propriedades da Mandassia;</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1635/indicacao221.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1635/indicacao221.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja realizado estudos para instituir gratificação para auxiliares que exercem a função de vacinador (a) , vinculados a secretaria municipal de saúde</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao222.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao222.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para construção de galeria pluvial PR 980, Rodovia Victório Francovig, nas proximidades do acesso à Vila Siena;</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao223.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao223.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos junto à Secretaria de Educação que sejam inseridas no calendário escolar, visitas temáticas dos alunos da rede municipal à Câmara Municipal de Tamarana para conhecer o processo legislativo e sanar dúvidas acerca das atividades legislativas.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao224.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao224.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal reforma do campo de futebol suíço com a troca do alambrado e iluminação. E também que faça uma quadra poliesportiva com iluminação  nos Conjuntos Habitacionais Manoel Batista Viera e Ênes Barbosa.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao225.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao225.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo estudo de ações emergenciais nas estradas rurais, em locais afetados pelas chuvas.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao226.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao226.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras que providencie ações de melhoria na ponte localizada nas proximidades da Fazenda Laffranchi em direção a Cruz de Malta.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao227.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao227.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo Municipal que seja feito o cascalhamento e moledamento na Rua Angelo Perez.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao228.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao228.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que a coleta do lixo na Reserva Apucaraninha seja realizada a cada 15 (quinze) dias.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao229.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao229.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executiva construção de redutor de velocidade na Rua Genésio Lima na proximidade do nº 92 no Residencial Cristo Rei.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao230.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao230.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo escarificação, patrolamento e compactação da estrada que se inicia ao lado do portal da Unopar, passando pelas propriedades do Sr Juarez, Alceu, Jairo e onde o Sidney também usa para plantar.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao231.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao231.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, providências quanto ã limpeza do bueiro nas proximidades da rua Ubaldino de Sá Bittencourt nº 238, próximo a UBS Central</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao232.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao232.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que junto ao departamento competente providenciar tapa buracos e recape asfáltico na rua Saladmo Prestes e em toda a extensão da rua Willi José Stein, pois a via está danificada e necessita de melhorias urgente.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao233.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao233.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, reparos na cabeceira da ponte nas proximidades Fazenda Chaparral em direção a propriedade do Sr Rafael Esteves e Assentamento Cruz de Malta, onde há um buraco na cabeceira da ponte.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>-Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/requerimento001.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/requerimento001.pdf</t>
   </si>
   <si>
     <t>Solicitando, a Sanepar providências sobre a falta de Água no Jardim Europa.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/requerimento002.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/requerimento002.pdf</t>
   </si>
   <si>
     <t>Solicitando a Sanepar, providencias sobre a Rua Willie José stein localizada no Jardim Juny, bem como as demais calçadas da cidade, que se encontram obstruídas.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento003.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento003.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre pagamento do Índice da diferença do Piso das Professoras</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento004.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento004.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre fechamento do Projeto Educando, brincando e formando Cidadão, que atendia as crianças no Centro Social Urbano.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento005.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento005.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre o Piso da Enfermagem.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento006.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento006.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre serviços de reparos na Rua da Paz, localizada no Jardim Esperança.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento007.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento007.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Programa de Desenvolvimento Rural. ( PDR)</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento009.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento009.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o atolamento da Escavadeira hidráulica na estrada do Incrão, próximo a fazenda Senador.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>Professora Jislaine Vanite</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento010.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento010.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS INFORMAÇÕES ACERCA DOS_x000D_
 PROCEDIMENTOS DE AVALIAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE TAMARANA</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/requerimento011.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/requerimento011.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a construção de Bueiro na Estrada do Incra, sentindo da venda do Dito, com a divisa do Sítio do falecido Sr Arvinho.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/requerimento_012__inf._censo_juninho.docx</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/requerimento_012__inf._censo_juninho.docx</t>
   </si>
   <si>
     <t>Requer informações sobre o Censo demográfico de 2022 realizado em nosso Município.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/requerimento_013__inf._concurso_jislaine.docx</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/requerimento_013__inf._concurso_jislaine.docx</t>
   </si>
   <si>
     <t>Requer informações sobre o Concurso Público finalizado em 14/12/2022,</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/requerimento014.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/requerimento014.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada coleta de lixo semanalmente na Vila Rural I</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/requerimento015.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/requerimento015.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre fornecimento de Cestas Básicas.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento016.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento016.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o fornecimento de água potável na comunidade do Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento017.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento017.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS INFORMAÇÕES ACERCA DE QUAIS MEDIDAS ESTÃO SENDO TOMADAS QUANTO AO LAUDO EFETUADO SOBRE A OBRA DA NOVA CÂMARA MUNICIPAL DE TAMARANA, POIS AGORA A MESMA ESTÁ EM ANDAMENTO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/requerimento018.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/requerimento018.pdf</t>
   </si>
   <si>
     <t>Requer informações se a oferta de cestas básicas pelo município atende a demanda.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/requerimento019.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/requerimento019.pdf</t>
   </si>
   <si>
     <t>Requer informações em relação o Decreto 163/2023</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento020.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre convocação do candidato aprovado no Concurso Público 003/2022 no cargo de Agente de Vigilância Ambiental Leonardo Lemes Martins nº inscrição 01240192177.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/requerimento021.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/requerimento021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre Concessão de diárias emergenciais ao Conselho Tutelar.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/requerimento022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/requerimento022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Piso da Enfermagem.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento023.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do Regimento Interno ART. 31, Parágrafo único, na condição de líder do Executivo Municipal, e Art. 221 do Regimento Interno, que trata da urgência especial, que seja colocado em tramitação os projetos do Plano Diretor</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento024.pdf</t>
   </si>
   <si>
     <t>Requeremos informações se existe solicitação de parecer jurídico pela Comissão de Justiça, Finanças, Legislação e Tomada de Contas quanto à tramitação dos projetos do Plano Diretor, ao antigo responsável pelo Departamento Jurídico da Câmara Municipal de Tamarana</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/requerimento025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/requerimento025.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS SOBRE OCORRIDO NO PLENÁRIO DA CÂMARA DIA 09/10/2023</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/requerimento026.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/requerimento026.pdf</t>
   </si>
   <si>
     <t>Requeremos que seja seguido regimento interno, nos artigos abaixo;</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/requerimento027.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/requerimento027.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a segunda etapa da duplicação da PR 445</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>Edson de Souza</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/requerimento028.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/requerimento028.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre Programa de desenvolvimento Rural (PDR) em relação ao Pregão eletrônico 42/2023, processo 85/2023.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/requerimento029.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/requerimento029.pdf</t>
   </si>
   <si>
     <t>Solicita ao (DER /PR) redutor de velocidade na Rodovia Vitório Francovig – PR 980, nas proximidades da Oficina Mecânica Dois Irmãos (Oficina do Alemão).</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/requerimento030.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/requerimento030.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre a construção da Ponte próxima a venda do Kaká no Incra,</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>Requer Informações sobre a limpeza do Complexo Esportivo Sebastião Sidônio de Araújo. principalmente pista de caminhada, parquinho de diversão e academia.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento032.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento032.pdf</t>
   </si>
   <si>
     <t>Requer junto a Sercomtel informações sobre o encerramento das atividades no Município;</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/requerimento033.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/requerimento033.pdf</t>
   </si>
   <si>
     <t>Requer o envio de informações e adoção das providências cabíveis acerca da ausência de agente policial no Módulo Policial, localizado na Avenida João Domingues Gonçalves, nesta cidade.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>-Moção</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/mocao-001-2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/mocao-001-2023.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, no  uso de suas atribuições Legais e Regimentais com fundamento no art. 187, do Regime interno submete a apreciação da Câmara Municipal de Tamarana Moção de Congralução a Aline Canedo.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/mocao_de_aplauso_002-23_-_pm_salvam_crianca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/mocao_de_aplauso_002-23_-_pm_salvam_crianca.pdf</t>
   </si>
   <si>
     <t>EM HOMENAGEM AOS POLICIAIS MILITARES DO 5° BATALHÃO PELA AÇÃO HERÓICA NO SALVAMENTO DE UM BEBÊ.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao03-2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao03-2023.pdf</t>
   </si>
   <si>
     <t>Requer-se à Mesa, ouvido o Plenário e na forma regimental, o envio de expediente à vereadora Angelica de Oliveira Lima, contendo a presente Moção de Repúdio, conforme segue:_x000D_
 A Câmara Municipal de Tamarana vem a público repudiar as falas da Vereadora Angelica de Oliveira Lima durante a Tribuna Livre ocorrida na 34" sessão ordinária do dia 06.11.2023, em desfavor do Vereador Mario Cesar Fabiano. As falas ofensivas e incriminadoras que foram manifestadas nesta Casa de Leis não se coadunam com os preceitos regimentais e constitucionais que regem o Parlamento. A Câmara Municipal sempre estará se posicionando pela ordem e acima de tudo pelo respeito por qualquer cidadão.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/mocao04-2023_digitalizada.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/mocao04-2023_digitalizada.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao projeto de Lei nº 931/2023 do deputado soldado Adriano Jose que dispõe sobre o controle populacional e o manejo de espécies da fauna exótica ao território nacional</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>-Emenda</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/emenda_pre_projeto_no_0052023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/emenda_pre_projeto_no_0052023.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera a carga horária cosntante do art. 1° do Projeto de Lei n° 005/2023;</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/projeto__lei_no_011_2023_emenda_refis.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/projeto__lei_no_011_2023_emenda_refis.pdf</t>
   </si>
   <si>
     <t>Art. 1° - Fica modificado o prazo constante no art. 8° do Projeto de Lei em epigrafe, o qual passará a vigorar com a seguinte redação:_x000D_
 Art. 8° — O PRAZO PARA ADESÃO AO REFIS/2023, ENCERRA - SE IMPRETERIVELMENTE EM 30 DE SETEMBRO DE 2023</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>CJFLTC - Comissão de Justiça, Finanças, Legislação e Tomadas de Contas</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/emenda_aditiva.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Acrescenta capítulo referente ao Orçamento Impositivo previsto no artigo 72-A da Lei Orgânica do Município de Tamarana ao Projeto de Lei nº 019/2023, que dispõe sobre as “Diretrizes Orçamentárias para elaboração da Lei Orçamentária, para o exercício de 2024, e dá outras providências”.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1623/emenda_substitutiva.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1623/emenda_substitutiva.pdf</t>
   </si>
   <si>
     <t>Substitui o artigo 37 do Projeto de Lei nº 019, de 011 de agosto de 2023, que dispõe sobre as “Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2024 e dá outras providências”.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Eleição das Comissões Permanentes</t>
   </si>
   <si>
     <t>1º. 	Eleições dos membros das comissões permanentes da Câmara Municipal para o biênio 2023/2024_x000D_
 _x000D_
 _x000D_
  I -   Comissão de Justiça, Finanças, Legislação e Tomada de Contas;_x000D_
 _x000D_
 II -  Comissão de Educação, Saúde e Assistência Social;_x000D_
 _x000D_
 II -  Comissão de Agricultura, Industria e Comércio;_x000D_
 _x000D_
 IV - Comissão de Viação, Obras Públicas e Transportes.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>-Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/ptojetodelei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/ptojetodelei.pdf</t>
   </si>
   <si>
     <t>Venho à presença de Vossa Excelência e dos Dignos Vereadores que compõem essa Egrégia Câmara Municipal, com o objetivo de encaminhar Projeto de Lei subscrito pelo Vereador — Anauto Souza de Goveia_x000D_
 Súmula: "Denomina de" EDISON SIENA" O Paço Municipal de Tamarana</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/projeto003jr.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/projeto003jr.pdf</t>
   </si>
   <si>
     <t>Súmula: Altera os parágrafos segundo e terceiro, do artigo 2º, contidos na Lei nº 1360, de 27 de agosto de 2019.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/projeto_de_lei_legislativo_no_004_2023-02.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/projeto_de_lei_legislativo_no_004_2023-02.pdf</t>
   </si>
   <si>
     <t>"Denomina de Antonio Batista Pinto, a Praça situada no Jardim Europa, neste Município;</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofícios</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/2023_002_proj_resol_-_credito_adic_superavit.docx</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/2023_002_proj_resol_-_credito_adic_superavit.docx</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>Encaminhar a resposta do Ofício nº 0215/2022 da matéria aprovada pelo Nobres Vereadores conforme Indicações nº 207,211,212,213,214,215,216,217/2022 encaminhados ao Executivo Municipal.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>Encaminha Projetos de Lei nº 002- Piso Enfermagem, - Súmula :”Altera o artigo 7º e o Anexo I da Lei 120/1999, cria as Classes E-1 e H-1específicas para servidores municipais ocupantes dos cargos de Auxiliar de Enfermagem e Enfermeiros respectivamente, nos termos da Lei Federal nº 14.434/2022 que trata do Piso da enfermagem, e ´da outras providências”.  E Projeto de Lei nº 003 - Súmula: “ Altera o Anexo I da Lei 380, de 03 de abril de 2006, adequando o Piso Salarial dos Cargos de Auxiliar de Enfermagem e Enfermeiro- Empregos Públicos, nos termos da Lei Federal 14.434/2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/oficio005.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/oficio005.pdf</t>
   </si>
   <si>
     <t>Encaminhar a resposta do Ofício nº 206.214/2022 da matéria aprovada pelos Nobres Vereadores conforme Requerimento nº 067. 069/2022 encaminhado ao Executivo Municipal.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/oficio_no_044_2023_projeto_lei_regularizacao_fundiaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/oficio_no_044_2023_projeto_lei_regularizacao_fundiaria.pdf</t>
   </si>
   <si>
     <t>Oficio nº 044/2023 GAB -  Com nossos cordiais cumprimentos, vimos através do presente apresentar o Projeto de Lei que autoriza o Poder Executivo a implantar Projetos de Regularização Fundiária Urbana (Reurb) nos termos da Lei nº 13.465/2017, para apreciação e a aprovação dos Nobres Edis.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/oficio_no_059-2023_projeto_lei_005_criacao_cargo_tec._enfermagem.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/oficio_no_059-2023_projeto_lei_005_criacao_cargo_tec._enfermagem.pdf</t>
   </si>
   <si>
     <t>Com nossos cordiais cumprimentos, vimos através do presente apresentar o Projeto de Lei que Cria o cargo de Técnico de Enfermagem no Quadro Próprio de Servidores Público Municipais constante no Anexo I da Lei Municipal n° 120/1999, e dá outras providências. Segue em anexo o Projeto de Lei com a devida_x000D_
 justificativa._x000D_
 Com fulcro no Art.29, da Lei Orgânica do Municipio de Tamarana convoca-se sessão Legislativa extraordinária ante a necessidade de adequação da_x000D_
 nossa Legislação._x000D_
 Sem mais para o momento, aproveito e expresso meus votos de consideração e apreço._x000D_
 Respeitosamente,_x000D_
 LUZIA Prefe_x000D_
 11E SUZUKAWA Munici *ai_x000D_
 4001P_x000D_
 APARECIDA Y• • A À OKA ROCHËDO Chefe de</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/oficio_no_063-2023_projeto_de_lei_006_ratificacao_do_consorcio_intermunicipal_de_seg._publica_e_cidadania.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/oficio_no_063-2023_projeto_de_lei_006_ratificacao_do_consorcio_intermunicipal_de_seg._publica_e_cidadania.pdf</t>
   </si>
   <si>
     <t>Referente: Encaminha Projeto de Lei - que autoriza o Poder Executivo Municipal a ratificar o Protocolo de Intenções n° 001/2022 celebrado entre os Municípios signatários que visam a ampliação do objeto do Consórcio Intermunicipal de Segurança Pública • e Cidadania de Londrina e Região — CISMEL e dá outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/oficio_no_076_2023_resposta_requerimentos_046047048049050051052053-2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/oficio_no_076_2023_resposta_requerimentos_046047048049050051052053-2023.pdf</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a resposta do Oficio n° 017/2023_x000D_
 da matéria aprovada pelos Nobres Vereadores conforme Indicação n° 046,047,048,049,050,051,052,053/2023 encaminhados ao Executivo Municipal</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a resposta do Oficio N° 022/2023 da matéria aprovada pelos Nobres Vereadores conforme Indicação n054,55,56,57,58,59,60/2023 encaminhado ao Executivo Municipal.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>PCA</t>
   </si>
   <si>
     <t>Prestação de Contas Anual</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/prestacao_de_contas_anual_exercicio_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/prestacao_de_contas_anual_exercicio_2022.pdf</t>
   </si>
   <si>
     <t>Prestacao_de_contas_anual_exercicio_2022</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1628/subemenda_substitutiva_20.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1628/subemenda_substitutiva_20.pdf</t>
   </si>
   <si>
     <t>Altera o artigo nº 37 do Projeto de Lei nº 019 de 11 de Agosto de 2023, que dispõe sobre as " Diretrizes para elaboração da Lei Orçamentária para o exercício de 2024 e dá outras providências";</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>EPI</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SECRLEG</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/emendasimpositivascompletas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/emendasimpositivascompletas.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Impositiva para LOA 2023_x000D_
 _x000D_
 Amadeu de Oliveira Lima_x000D_
 Angélica de Oliveira Lima_x000D_
 Edson de Souza_x000D_
 Jislaine Pereira Ferraz_x000D_
 _x000D_
 Anauto Souza de Gouvea_x000D_
 Hector Augusto Siena Gobetti_x000D_
 Mario Torres Bittencourt Junior_x000D_
 Silvano Rodrigues de Oliveira_x000D_
 _x000D_
 Mario Cesar Fabiano</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -4205,67 +4205,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/ataaudiencia26052023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/projeto_lei_001_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/protolei02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/projlei03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/projeto__lei_004_2023_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto__lei_no_005_2023_criacao_cargo_tec._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_no_006_2023_ratif._consorcio_interm._de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/projeto__lei_no_007_2023_abertura_de_credito_adic._esp._no_plano_plirianual.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto__lei_no_008_2023_fiscal_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto__lei_no_009_2023_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto__lei_no_010_2023_contratacao_ass._social.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/projeto__lei_no_011_2023_refis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/projeto__lei_no_012_2023_outorga.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/projeto__lei_no_013_2023_estrutura_administrativa_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/projeto__lei_no_014_2023_altera_lei_53.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto__lei_no_015_2023_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/projeto__lei_no_016_2023_auxilio_-_alimentacao_novo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto__lei_no_017_2023_modifica_lei_1.111_-_completo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto__lei_no_018_2023_modifica_lei_1.471.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/projeto__lei_no_019_2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/projeto__lei_no_020_2023_reserva_de_vagas_afro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/projeto__lei_no_021_2023_altera_lei_1460.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/projeto_lei_no_022_2023_credito_adicional_suplementar_na_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/projeto_lei_no_023_2023_reposicao_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_lei_no_024_2023_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/projeto_lei_no_025_2023_criacao_da_inst._longa_permanencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/projeto_lei_no_026_2023_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/projeto_lei_no_027_2023_atera_lei_247-2003_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/projeto_lei_no_028_2023_coocafat.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1582/projeto_lei_no_029_2023_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/projeto_lei_no_030_2023_reordena_os_servicos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1584/projeto_lei_no_031_2023_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/projeto_lei_no_032_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/projeto_lei_no_033_2023_comcult.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/projeto_lei_no_034_2023_comcult_fundo_municipal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/projeto_lei_no_035_2023_doacao_amtiap.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_lei_no_036_2023_centro_educacao_infaltil_claicier.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/projeto_lei_no_037_2023_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/projeto_lei_no_038_2023_cria_fundo_mun._para_calamidades_publicas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/projetolegis001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_resolucao_aprovado_02_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/projeto_resolucao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/projeto_resolucao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1648/projetoresolucao06-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/projetodaemendaaleiorganica00121092023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao03.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao04.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao05.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao06.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao07.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao08.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao09.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao10.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao11.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao12.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao13.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao14.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao15.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao16.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao17.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao18.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao20.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao21.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao27.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao28.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao29.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao30.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao31.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao32.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao33.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao34.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao35.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/indicacao36.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/indicacao37.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao38.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao39.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao40.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/indicacao41.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/indicacao42.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/indicacao43.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao44.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao45.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/indicacao46.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao47.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao48.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao49.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao50.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao51.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao52.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao53.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao54.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao55.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao56.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao57.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao58.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao59.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao60.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao61.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao62.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao63.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao64.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao65.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao66.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao67.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao68.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao69.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao70.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao71.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao72.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao73.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao74.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao75.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao76.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao77.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao78.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao79.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao80.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao81.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao82.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao83.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao84.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao85.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao86.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao87.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao88.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao89.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao90.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao91.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao92.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao93.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao94.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao95.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao96.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao97.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao98.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao99.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao100.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao101.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao102.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao103.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao104.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao105.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao106.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao107.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao108.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao109.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao110.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao111.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao112.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao113.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao114.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao115.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao116.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao117.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao118.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao119.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao120.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao121.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao122.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/indicacao123.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao124.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/indicacao125.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao126.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao127.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/indicacao128.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao129.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/indicacao130.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao131.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao132.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao133.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao134.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao135.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao136_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao137.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao138.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao139.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao140.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao141.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao142.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao143.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao146.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao147.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao148.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao149.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao150.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao151.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao152.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao153.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao154.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/indicacao155.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/indicacao156.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao157.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao158.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao159.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1540/indicacao160.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao161.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/resp162.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao163.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao164.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao165.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao166.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao167.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao168.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1551/indicacao170.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao171.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao172.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao173.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao174.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao175.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/indicacao176.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao177.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao178.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao179.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao180.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao181.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao182.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao183.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao184.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao185.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao186.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao187.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao188.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao189.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao191.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao192.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao193.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao194.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao195.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao196.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao197.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/indicacao198.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao199.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao200.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao201.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/indicacao202.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao203.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/indicacao204.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao205.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao206.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao207.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao208.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao209.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao210.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao211.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao212.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao213.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao214.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao215.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao216.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao217.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao218.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/indicacao219.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/indicacao220.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1635/indicacao221.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao222.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao223.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao224.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao225.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao226.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao227.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao228.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao229.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao230.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao231.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao232.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao233.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/requerimento001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/requerimento002.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento003.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento004.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento005.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento006.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento007.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento009.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento010.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/requerimento011.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/requerimento_012__inf._censo_juninho.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/requerimento_013__inf._concurso_jislaine.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/requerimento014.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/requerimento015.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento016.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento017.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/requerimento018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/requerimento019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/requerimento021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/requerimento022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/requerimento025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/requerimento026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/requerimento027.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/requerimento028.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/requerimento029.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/requerimento030.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento032.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/requerimento033.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/mocao-001-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/mocao_de_aplauso_002-23_-_pm_salvam_crianca.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao03-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/mocao04-2023_digitalizada.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/emenda_pre_projeto_no_0052023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/projeto__lei_no_011_2023_emenda_refis.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1623/emenda_substitutiva.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/ptojetodelei.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/projeto003jr.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/projeto_de_lei_legislativo_no_004_2023-02.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/2023_002_proj_resol_-_credito_adic_superavit.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/oficio005.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/oficio_no_044_2023_projeto_lei_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/oficio_no_059-2023_projeto_lei_005_criacao_cargo_tec._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/oficio_no_063-2023_projeto_de_lei_006_ratificacao_do_consorcio_intermunicipal_de_seg._publica_e_cidadania.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/oficio_no_076_2023_resposta_requerimentos_046047048049050051052053-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/prestacao_de_contas_anual_exercicio_2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1628/subemenda_substitutiva_20.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/emendasimpositivascompletas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1482/ataaudiencia26052023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1305/projeto_lei_001_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1332/protolei02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1333/projlei03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1360/projeto__lei_004_2023_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1389/projeto__lei_no_005_2023_criacao_cargo_tec._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1398/projeto_de_lei_no_006_2023_ratif._consorcio_interm._de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1413/projeto__lei_no_007_2023_abertura_de_credito_adic._esp._no_plano_plirianual.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto__lei_no_008_2023_fiscal_de_tributos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1451/projeto__lei_no_009_2023_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1452/projeto__lei_no_010_2023_contratacao_ass._social.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1481/projeto__lei_no_011_2023_refis.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1488/projeto__lei_no_012_2023_outorga.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1499/projeto__lei_no_013_2023_estrutura_administrativa_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1508/projeto__lei_no_014_2023_altera_lei_53.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1509/projeto__lei_no_015_2023_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1510/projeto__lei_no_016_2023_auxilio_-_alimentacao_novo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1514/projeto__lei_no_017_2023_modifica_lei_1.111_-_completo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1525/projeto__lei_no_018_2023_modifica_lei_1.471.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1526/projeto__lei_no_019_2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1527/projeto__lei_no_020_2023_reserva_de_vagas_afro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1531/projeto__lei_no_021_2023_altera_lei_1460.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1532/projeto_lei_no_022_2023_credito_adicional_suplementar_na_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1534/projeto_lei_no_023_2023_reposicao_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1543/projeto_lei_no_024_2023_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1569/projeto_lei_no_025_2023_criacao_da_inst._longa_permanencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1571/projeto_lei_no_026_2023_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1572/projeto_lei_no_027_2023_atera_lei_247-2003_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1573/projeto_lei_no_028_2023_coocafat.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1582/projeto_lei_no_029_2023_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1583/projeto_lei_no_030_2023_reordena_os_servicos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1584/projeto_lei_no_031_2023_abertura_de_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1585/projeto_lei_no_032_2023_loa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1587/projeto_lei_no_033_2023_comcult.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1588/projeto_lei_no_034_2023_comcult_fundo_municipal.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1596/projeto_lei_no_035_2023_doacao_amtiap.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1604/projeto_lei_no_036_2023_centro_educacao_infaltil_claicier.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1617/projeto_lei_no_037_2023_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1637/projeto_lei_no_038_2023_cria_fundo_mun._para_calamidades_publicas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1306/projetolegis001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1335/projeto_resolucao_aprovado_02_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1507/projeto_resolucao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1533/projeto_resolucao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1648/projetoresolucao06-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1570/projetodaemendaaleiorganica00121092023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1315/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao02.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao03.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1318/indicacao04.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao05.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao06.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao07.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao08.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1323/indicacao09.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1324/indicacao10.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1325/indicacao11.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1326/indicacao12.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1327/indicacao13.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao14.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1329/indicacao15.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao16.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao17.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1339/indicacao18.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1340/indicacao19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1342/indicacao20.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1343/indicacao21.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1344/indicacao22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1345/indicacao23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1346/indicacao24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1347/indicacao25.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1348/indicacao26.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1349/indicacao27.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1350/indicacao28.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao29.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao30.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao31.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1356/indicacao32.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1357/indicacao33.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1358/indicacao34.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao35.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1365/indicacao36.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1366/indicacao37.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1367/indicacao38.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1368/indicacao39.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1369/indicacao40.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1370/indicacao41.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1371/indicacao42.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1372/indicacao43.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1373/indicacao44.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1379/indicacao45.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1380/indicacao46.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1381/indicacao47.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1382/indicacao48.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1383/indicacao49.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1384/indicacao50.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1385/indicacao51.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1386/indicacao52.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1387/indicacao53.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1390/indicacao54.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1391/indicacao55.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1392/indicacao56.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1393/indicacao57.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1394/indicacao58.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao59.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao60.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao61.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao62.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao63.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao64.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao65.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao66.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao67.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao68.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao69.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao70.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao71.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao72.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao73.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao74.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao75.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao76.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao77.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1420/indicacao78.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao79.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao80.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao81.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao82.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao83.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1430/indicacao84.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1431/indicacao85.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1432/indicacao86.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1433/indicacao87.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao88.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao89.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao90.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao91.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao92.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao93.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao94.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao95.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao96.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao97.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao98.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao99.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao100.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao101.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao102.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao103.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao104.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao105.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao106.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao107.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao108.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao109.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao110.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao111.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao112.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao113.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao114.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao115.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao116.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao117.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao118.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao119.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao120.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao121.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1477/indicacao122.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1478/indicacao123.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao124.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1483/indicacao125.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao126.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao127.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1486/indicacao128.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1487/indicacao129.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1489/indicacao130.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1490/indicacao131.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao132.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao133.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao134.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao135.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao136_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao137.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao138.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao139.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao140.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao141.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao142.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao143.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao146.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao147.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao148.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao149.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao150.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao151.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao152.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao153.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao154.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1535/indicacao155.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1536/indicacao156.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao157.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1538/indicacao158.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1539/indicacao159.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1540/indicacao160.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao161.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1542/resp162.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao163.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao164.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao165.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao166.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao167.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao168.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1551/indicacao170.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao171.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao172.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao173.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao174.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao175.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1557/indicacao176.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao177.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao178.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao179.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao180.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao181.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao182.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao183.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao184.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao185.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao186.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao187.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao188.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao189.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao191.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao192.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao193.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao194.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao195.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao196.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao197.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1600/indicacao198.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao199.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao200.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao201.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1609/indicacao202.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao203.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1611/indicacao204.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao205.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao206.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao207.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao208.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao209.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao210.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao211.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao212.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao213.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao214.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao215.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao216.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao217.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao218.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1633/indicacao219.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1634/indicacao220.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1635/indicacao221.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao222.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao223.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao224.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao225.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao226.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao227.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao228.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao229.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao230.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao231.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1651/indicacao232.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao233.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1351/requerimento001.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1352/requerimento002.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1374/requerimento003.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento004.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento005.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1377/requerimento006.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento007.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1421/requerimento009.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento010.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1445/requerimento011.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1449/requerimento_012__inf._censo_juninho.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1450/requerimento_013__inf._concurso_jislaine.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1472/requerimento014.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1473/requerimento015.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento016.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento017.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1517/requerimento018.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1518/requerimento019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1524/requerimento020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1528/requerimento021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1558/requerimento022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1563/requerimento023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1566/requerimento024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1593/requerimento025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1594/requerimento026.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1595/requerimento027.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1601/requerimento028.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1602/requerimento029.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1603/requerimento030.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1625/requerimento032.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1642/requerimento033.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1411/mocao-001-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1605/mocao_de_aplauso_002-23_-_pm_salvam_crianca.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1616/mocao03-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1646/mocao04-2023_digitalizada.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1446/emenda_pre_projeto_no_0052023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1498/projeto__lei_no_011_2023_emenda_refis.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1622/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1623/emenda_substitutiva.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1462/ptojetodelei.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1564/projeto003jr.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1574/projeto_de_lei_legislativo_no_004_2023-02.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1334/2023_002_proj_resol_-_credito_adic_superavit.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1338/oficio005.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1359/oficio_no_044_2023_projeto_lei_regularizacao_fundiaria.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1388/oficio_no_059-2023_projeto_lei_005_criacao_cargo_tec._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1397/oficio_no_063-2023_projeto_de_lei_006_ratificacao_do_consorcio_intermunicipal_de_seg._publica_e_cidadania.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1412/oficio_no_076_2023_resposta_requerimentos_046047048049050051052053-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1427/prestacao_de_contas_anual_exercicio_2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1628/subemenda_substitutiva_20.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2023/1643/emendasimpositivascompletas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>