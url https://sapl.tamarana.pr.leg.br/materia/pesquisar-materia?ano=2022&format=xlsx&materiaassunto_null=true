--- v0 (2026-02-09)
+++ v1 (2026-05-13)
@@ -54,4526 +54,4526 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AAP</t>
   </si>
   <si>
     <t>Ata de Audiência Pública</t>
   </si>
   <si>
     <t>Luzia Harue Suzukawa</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/ata_001_plano_diretor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/ata_001_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Ata da primeira audiência Pública da revisão e atualização do Plano Diretor do Município de Tamarana.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/ata_002_plano_diretor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/ata_002_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Ata da segunda audiência Pública da revisão e atualização do Plano Diretor do Município de Tamarana.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Ata da terceira e quarta audiência Pública do Plano Diretor do Município de Tamarana.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>-Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_001-2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_001-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder reposição salarial ao quadro geral de servidores ativos da municipalidade, em consonancia com principos gerais de direito, bem com com a legislação municipal.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/919/projeto_002_cismepar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/919/projeto_002_cismepar.pdf</t>
   </si>
   <si>
     <t>Ratifica a alteração e consolidação do contrato de Consórcio Público firmado entre os Municípios integrantes do Consórcio Intermunicipal de Saúde do Médio Paranapanema – CISMEPAR</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_003-22_-_piso_magisterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_003-22_-_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição salarial anual e implicação de tal alteração no piso salarial dos profissionais do Magistério Municipal, nos termos da Lei Federal nº 11.738/2008, do Artigo 3º da Lei Municipal nº 1.478/2022 e da Portaria Ministerial nº 067/2022</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/936/pl_executivo_004-2022_-_contratacao_pessoal_saude.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/936/pl_executivo_004-2022_-_contratacao_pessoal_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público da Secretaria de Saúde, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/937/pl_executivo_005-2022_-_contratacao_pessoal_educacao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/937/pl_executivo_005-2022_-_contratacao_pessoal_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público da Secretaria de Educação, Cultura e Esportes, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/938/pl_executivo_006-2022-altera_o_art._1_da_lei_1.100.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/938/pl_executivo_006-2022-altera_o_art._1_da_lei_1.100.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei nº 1.100 de 2015, que dispõe sobre a nominação destinada ao Posto de Saúde Central, e dá outras providências.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/949/pl_executivo_07-22_-_institui_circuito_caminhos_serra_do_arreio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/949/pl_executivo_07-22_-_institui_circuito_caminhos_serra_do_arreio.pdf</t>
   </si>
   <si>
     <t>Institui o Circuito Permanente e de Longo Curso pela Agricultura Familiar em diversos Assentamentos, Regiões Rurais e Urbana do Municipio de Tamarana denominado "Caminho Serra do Arreio."</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_008_2022_extingue_vagas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_008_2022_extingue_vagas.pdf</t>
   </si>
   <si>
     <t>Extingue vagas e coloca em extinção cargos do Quadro Próprio de servidores públicos Municipais constantes no Anexo I da Lei Municipal nº 120/1999, e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/oficio_097_2022_pl_adicional_especial_20.00000.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/oficio_097_2022_pl_adicional_especial_20.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Plano Plurianual (PPA) Lei nº 1460/2021, Lei de Diretrizes Orçamentárias (LDO) nº 1457/2021 e Lei Orçamentária Anual (LOA) nº 1463/2021 para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/oficio_098_2022_pl_adicional_especial_524.77100.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/oficio_098_2022_pl_adicional_especial_524.77100.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Suplementar no Plano Plurianual (PPA) Lei nº 1460/2021, Lei de Diretrizes Orçamentárias (LDO) nº 1457/2021 e Lei Orçamentária Anual (LOA) nº 1463/2021 para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/pl_011_22_autoriza_contrtatar_pessoal_temporario_3psicologo_3assistente_social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/pl_011_22_autoriza_contrtatar_pessoal_temporario_3psicologo_3assistente_social.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar pessoal por tempo determinado para atender as necessidades temporária de excepcional interesse público da Secretaria Municipal de Assistência Social, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/pl_012_22_aumenta_vagas_pessoal_procurador_juridico_psicologo_assistente_social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/pl_012_22_aumenta_vagas_pessoal_procurador_juridico_psicologo_assistente_social.pdf</t>
   </si>
   <si>
     <t>Aumenta o número de vagas para os cargos de Assistente Social, Psicólogo e Procurador Jurídico, altera o Anexo I da Lei Municipal nº 120/99, e dá outras providências.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/pl_-_013-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/pl_-_013-22.pdf</t>
   </si>
   <si>
     <t>Encaminha em Regime de Urgência projeto de Lei que "Altera o artigo 1º da Lei 1484 de 04 de abril de 2022"</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/pl_-013-22__fixa_piso_acs.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/pl_-013-22__fixa_piso_acs.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do Piso Salarial Profissional Municipal dos Agentes Comunitários de Saúde e dos Agentes de Vigilância Ambiental e dá outras providências&gt;</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/oficio_no_0168_2022_encaminha_loa_2023_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/oficio_no_0168_2022_encaminha_loa_2023_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a diretrizes para a elaboração da Lei Orçamentária para o exercío de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_lei_016.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_lei_016.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a Lei 1166, de 16 de novembro de 2016; define critérios de escolha, mediante Avaliação de Mérito, Desempenho e consulta à Comunidade Escolar para designação de Diretores das Unidades Escolares da Rede Pública Municipal de Educação de Tamarana, e dá outras providências.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1121/oficio_no_193_2022_gabinete_da_prefeita_encaminha_projeto_de_lei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1121/oficio_no_193_2022_gabinete_da_prefeita_encaminha_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza do Poder Executivo Municipal a conceder benefícios aos médicos participantes do Programa Médicos pelo Brasil</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/oficio_no_0198_2022_gabinete_da_prefeita_encaminha_projeto_de_lei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/oficio_no_0198_2022_gabinete_da_prefeita_encaminha_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Incluir nova ação na lei 1460 de 30.09.2021 do Plano Plurianual 2022 a 2025, bem como a adequação do projeto de Lei de Diretrizes Orçamentárias.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/oficio_no_201_2022_gabinete_da_prefeita_encaminha_projeto_de_lei_convenio_cismepar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/oficio_no_201_2022_gabinete_da_prefeita_encaminha_projeto_de_lei_convenio_cismepar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Convênio com o Consórcio Intermunicipal de Saúde do Médio Paranapanema e dá outras providências.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/oficio_no_204_2022_gabinete_da_prefeita_encaminha_projeto_de_lei_administracao_do_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/oficio_no_204_2022_gabinete_da_prefeita_encaminha_projeto_de_lei_administracao_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 25 da Lei Municipal 1340, de 04 de junho de 2019 que trata da Administração do Cemitério Municipal de Tamarana, e da outras providências.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/oficio_no_0215_2022_gab_encaminha_projeto_de_lei_orcamentaria_anual_2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/oficio_no_0215_2022_gab_encaminha_projeto_de_lei_orcamentaria_anual_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de Lei que Dispõe sobre a Lei Orçamentária Anual para o Exercício Financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/oficio_no_222_2022_gab_encaminha_projeto_de_lei_autoriza_convenio_consorcio_intergestores.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/oficio_no_222_2022_gab_encaminha_projeto_de_lei_autoriza_convenio_consorcio_intergestores.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei - que autoriza o Poder Executivo Municipal a firmar Convênio com o Consórcio Intergestores paraná Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_-_023-22_institui_o_servico_volutariado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_-_023-22_institui_o_servico_volutariado.pdf</t>
   </si>
   <si>
     <t>Institui o serviço voluntário no âmbito da Administração Pública do Município de Tamarana/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_de_lei_banco_de_horas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_de_lei_banco_de_horas.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Horas dos Servidores Públicos da Prefeitura Municipal de Tamarana, e dá outras providências.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_patrocinio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_patrocinio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação e o recebimento de patrocínio pelo Poder Público a eventos realizados no Município de Tamarana, e dá outras providências.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/oficio_no_0244_2022_gab_encaminha_pl_autoriza_credito_adicional_suplementar_ppa_ldo_e_loa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/oficio_no_0244_2022_gab_encaminha_pl_autoriza_credito_adicional_suplementar_ppa_ldo_e_loa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de Crédito Adicional Especial no Plano Plurianual (PPA) Lei nº 1460/2021, Lei de Diretrizes Orçamentárias (LDO) nº 1457/2021 e Lei Orçamentária Anual (LOA) nº 1463/2021 para o Exercício Financeiro de 2022</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/oficio_no_0251_2022_gab_-_encaminha_projeto_de_lei_abertura_de_credito_adicional_especial_no_ppa_ldo_e_loa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/oficio_no_0251_2022_gab_-_encaminha_projeto_de_lei_abertura_de_credito_adicional_especial_no_ppa_ldo_e_loa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a abertura de Crédito Adicional Especial no Plano Plurianual (PPA) Lei nº 1460/2021, Lei de Diretrizes Orçamentárias (LDO) nº 1457/2021. E Lei Orçamentária Anual (LOA) nº 1463/2021 para Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/oficio_no_259_2022_encaminha_projeto_de_lei_que_altera_ppa_2022-2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/oficio_no_259_2022_encaminha_projeto_de_lei_que_altera_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Altera os relatórios das receitas e despesas que compõem o Plano Plurianual 2022/2025 da Lei Municipal 1460 de 30 de setembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/oficio_no_258_2022_encaminha_projeto_de_lei_que_dispoe_sobre_ldo_2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/oficio_no_258_2022_encaminha_projeto_de_lei_que_dispoe_sobre_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária, para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1279/oficio_no_257_2022_encaminha_projeto_de_lei_que_altera_loa_2023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1279/oficio_no_257_2022_encaminha_projeto_de_lei_que_altera_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Tamarana para o exercício de 2023.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/oficio_no_292_2022_gab_encaminha_projeto_de_lei_autoriza_repassar_incentivo_financeiro_acs.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/oficio_no_292_2022_gab_encaminha_projeto_de_lei_autoriza_repassar_incentivo_financeiro_acs.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde – ACS e aos Agentes de Vigilância Ambiental – ACE, e dá outras Providências</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>-Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/proj_de_lei_comp_01-lei_geral_do_plano_diretor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/proj_de_lei_comp_01-lei_geral_do_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Institui o novo Plano Diretor Municipal de Tamarana.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/proj_de_lei_comp_02_-_lei_zoneamento_de_uso_e_ocupacao_do_solo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/proj_de_lei_comp_02_-_lei_zoneamento_de_uso_e_ocupacao_do_solo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Zoneamento de Uso e Ocupação do Solo do Município de Tamarana.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/proj_de_lei_comp_03_-_lei_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/proj_de_lei_comp_03_-_lei_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parcelamento do Solo do Município de Tamarana.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/proj_de_lei_comp_04__lei_do_perimetro_urbano.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/proj_de_lei_comp_04__lei_do_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Define o Perímetro Urbano do Município de Tamarana.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/proj_de_lei_comp_05_-__sistema_viario.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/proj_de_lei_comp_05_-__sistema_viario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Viário do Município de Tamarana</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/proj_de_lei_comp_06_-_codigo_de_obras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/proj_de_lei_comp_06_-_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Obras do Município de Tamarana e dá outras providências.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/proj_de_lei_comp_07_-_normativa_do_codigo_de_posturas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/proj_de_lei_comp_07_-_normativa_do_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Código de Posturas do Município de Tamarana.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>-Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/906/projeto_resolucao_legislativa_001_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/906/projeto_resolucao_legislativa_001_2022.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos vencimentos dos servidores efetivos e comissionados da Câmara Municipal de Tamarana e aos subsídios do Vereadores, e dá outras providências.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/resolucao_legislativa_002_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/resolucao_legislativa_002_2022.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do art. 1º da Resolução 001/2016 da Câmara Municipal de Tamarana/PR, estabelecendo valores e quilometragens para pagamento de diárias no âmbito do Poder Legislativo de Tamarana/PR, bem como revoga as disposições em contrário.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 72-A na Lei orgânica do Município de Tamarana, Estado do Paraná, Instituindo o orçamento Impositivo., e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>-Indicação</t>
   </si>
   <si>
     <t>Mario Torres Bittencourt Júnior</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/877/ind._001-22_pavbimentacao_vielas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/877/ind._001-22_pavbimentacao_vielas.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE VIELAS.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/878/ind._002-21_residuo_asfalto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/878/ind._002-21_residuo_asfalto.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja colocado resíduo de asfalto no trecho que liga o final da Rua Ancião Vicente Subtil de Oliveira até a divisa com o Município de Londrina.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/879/ind._003-21_-_melhorias_chacara_leao_norte.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/879/ind._003-21_-_melhorias_chacara_leao_norte.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CONJUNTO CHACARA LEÃO DO NORTE</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/880/ind._004-21_-_construcao_de_calcadas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/880/ind._004-21_-_construcao_de_calcadas.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/881/ind._005-21_-_terreno_praca_igreja_matriz.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/881/ind._005-21_-_terreno_praca_igreja_matriz.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DO TERRENO DA PRAÇA DA IGREJA MATRIZ, EM FRENTE AO MERCADO TAJIMA, PARA UTILIZAÇÃO DE ESTACIONAMENTO DE VEICULOS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/882/ind._006-21_-_asfalto_ruas_jardim_esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/882/ind._006-21_-_asfalto_ruas_jardim_esperanca.pdf</t>
   </si>
   <si>
     <t>Asfalto para as Ruas João Antônio Amaro e Pedro Ferreira Gregório – Jardim Esperança</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/883/ind._007-21_-_plantio_de_grama_conj._manoel_b._vieira.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/883/ind._007-21_-_plantio_de_grama_conj._manoel_b._vieira.pdf</t>
   </si>
   <si>
     <t>Plantio de grama no Conjunto Manoel Batista Vieira.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/884/ind._008-21-_manutencao_ponte_vila_i.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/884/ind._008-21-_manutencao_ponte_vila_i.pdf</t>
   </si>
   <si>
     <t>Manutenção da ponte da Vila Rural I com colocação de tubos de concreto para contenção de aguas de chuva.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>Silvano Rodrigues de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/885/ind._009-21_-canaletas_estrada_vila_i.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/885/ind._009-21_-canaletas_estrada_vila_i.pdf</t>
   </si>
   <si>
     <t>Indicamos que na estrada da Vila Rural I, até a ponte que faz divisa com o Município de Londrina, seja construído canaletas dos dois lados da estrada para escoamento das aguas de chuva.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>Anauto do Incrão</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/886/ind._010-21_-_asfalto_jardim_juny-esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/886/ind._010-21_-_asfalto_jardim_juny-esperanca.pdf</t>
   </si>
   <si>
     <t>Indicamos que o Executivo providencie estudos para implantação/execução de calçamento asfáltico entre os bairros Jardim Juny e Jardim Europa</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>Professora Angélica</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/888/ind._011_angelica_-_contratacao_psicologo_fono.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/888/ind._011_angelica_-_contratacao_psicologo_fono.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, análise junto ao setor competente a possibilida\de de disponibilizar a realização de concurso público ou processo seletivo simplificado para o cargo de psicologo e fonoaudilogo para a área da educação</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>Professora Jislaine Vanite</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/889/ind._012_-_jislaine_-_contratacao_dentista_-_assit._social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/889/ind._012_-_jislaine_-_contratacao_dentista_-_assit._social.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, análise junto ao setor competente a possibilicade de disponibilizar a realização de concurso público ou processo seletivo simplificado para o cargo de Assistente Social e Dentista</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/890/ind._013_-_jislaine_-_galeria_pluvia_-_ruas_jard._esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/890/ind._013_-_jislaine_-_galeria_pluvia_-_ruas_jard._esperanca.pdf</t>
   </si>
   <si>
     <t>A Vereadora vem respeitosamente indicar ao Executivo Municipal que viablize estudo junto a Secretaria Competente para a Instalação de tubulação para a canalização de águas pluvias na Rua Antonio José Amaro com a Rua Pedro Ferreira Gregório no Jardim Esperança</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/891/ind._14_-_jislaine_-_reforma_quadra_csu.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/891/ind._14_-_jislaine_-_reforma_quadra_csu.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente a realização de estudo que viabilize a reforma, reparos e pintura na quadra poliesportiva Sérgio Suzukawa, localizada no Centro Social Urbano do Municipio. Desse modo atender as necessidades de reparos de alambrados, banheiros ali existentes, pintura para todo espaço em questão</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/892/ind._015_-_angelica_-_caminhao_pipa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/892/ind._015_-_angelica_-_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos para aquisição de um caminhão pipa.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/893/ind._16_-_angelica_-_casa_populares.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/893/ind._16_-_angelica_-_casa_populares.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, a Exma Sra. Prefeira Luzia Harue Suzukawa, estudo para direcionar investimentos para o Município de Tamarana, com a finalidade de construção de casas populares, destinadas as famílias de baixa renda que ainda não possuem moradia própria.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/894/ind._017_-_angelica_-_uniforme_escolar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/894/ind._017_-_angelica_-_uniforme_escolar.pdf</t>
   </si>
   <si>
     <t>Solicito ao Departamento competente para que seja feito estudos para viabilizar a possibilidade de concessão de uniforme escolar aos alunos da Rede Municipal de Ensino</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/895/ind._018_-_angelica_-_pedra_irregular_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/895/ind._018_-_angelica_-_pedra_irregular_vila_siena.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, análise junto ao setor competente a instalação de pedras irregulares na Rua B nos locais mais ingremes da Vila Siena</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/896/ind._019_-_jislaine_-_pedra_irregular_varios_pontos_da_cidade.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/896/ind._019_-_jislaine_-_pedra_irregular_varios_pontos_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal análise junto ao setor competente a instalação de pedras irregulares nas entradas do Municipio, sendo elas:_x000D_
 Chacara dos Pintos_x000D_
 Chacara Canaa cemitério (saida para o Pariparo)_x000D_
 Popular - saida para o Candiró_x000D_
 Rua Joaquim de Paulo Almeida - Proximidades da Chacara do Ito</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/897/ind._020_-_jislaine_-_quebra_molas_-_rua_da_paz.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/897/ind._020_-_jislaine_-_quebra_molas_-_rua_da_paz.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a construção de lombada (quebra molas) nas proximidades do nº 316 na Rua da Paz e pavimentação asfáltica na mesma rua no Jardim Esperança</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/899/ind._021-22_-_patrolamento_agua_da_prata.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/899/ind._021-22_-_patrolamento_agua_da_prata.pdf</t>
   </si>
   <si>
     <t>Patrolamento e compactação das estradas mestre do Assentamento Água da Prata.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind._022-22_-_estradas_moreira_serraria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind._022-22_-_estradas_moreira_serraria.pdf</t>
   </si>
   <si>
     <t>Patrolamento e compactação das estradas Bairro dos Moreira-Ponte Rio Apucarana Grande e Serraria- Ponte do Rio Apucarana Grande</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/901/ind023-2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/901/ind023-2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de atendimento aos moradores de rua e dependentes alcoólicos/químicos que perambulam na área urbana, principalmente nas praças do Município e adjacências.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>Hector Augusto Siena Gobetti</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/902/ind._024-22_-_galerial_asafalto_rua_anciao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/902/ind._024-22_-_galerial_asafalto_rua_anciao.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE GALERIA PLUVIAL, RECAPE ASFALTICO DA RUA ANCIÃO VICENTE SUBTIL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/903/ind._025_jislaine_-_reforma_quadra_antiga_rodoviaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/903/ind._025_jislaine_-_reforma_quadra_antiga_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Departamento competente para que seja feito a realização de estudos que viabilize a ampliação e reforma na quadra poliesportiva na Rua Ubaldino de Sá Bittencourt, localizada nas proximidades da construção da nova sede do Paço Municipal da Câmara de Vereadores de Tamarana</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/904/ind._026__angelica_-_antendimentos_moradores_de_rua.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/904/ind._026__angelica_-_antendimentos_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal. análise junto ao setor competente a possibilidade de disponibilizar a realização de estudos e providências sobre o acolhimento e direcionamento da população que reside nas ruas</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>Tega Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/907/ind._027-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/907/ind._027-22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal reforma do campo de futebol suíço com a troca do alambrado e iluminação. Substituição da quadra de futebol por um Parquinho infantil nos Conjuntos Habitacionais Manoel Batista Viera e Ênes Barbosa</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/908/ind_028-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/908/ind_028-22.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento, cascalhamento e compactação da estrada rural que dá acesso a Aldeia Barreiro</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/909/ind_029-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/909/ind_029-22.pdf</t>
   </si>
   <si>
     <t>Manutenção do trecho da estrada Tamarana-Vila Rural II-Fábrica de Papel.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_030-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_030-22.pdf</t>
   </si>
   <si>
     <t>Manutenção do trecho da estrada que inicia no Sítio dos Gobetti até a PR-445.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/913/ind.__031-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/913/ind.__031-22.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza das bocas de lobos (bueiros) da Vila Siena</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind.__032-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind.__032-22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA ANTONIO BRAVO FILHO – JARDIM JUNY</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/916/ind_033-22_-_jislaine_revitalizacao_da_entrada_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/916/ind_033-22_-_jislaine_revitalizacao_da_entrada_tamarana.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria de Obras do Município que estude a possibilidade de revitalizão da entrada  e saída de Tamarana para a PR 980, com travessia elevada nas proximidades dp acesso ao Colégio Estadual CEMCA</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/917/ind._034_angelica_-_ampliacao_de_vagas_creche.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/917/ind._034_angelica_-_ampliacao_de_vagas_creche.pdf</t>
   </si>
   <si>
     <t>Realizar estudo junto a Secretaria Educação para tomar providências quanto ampliar o número de vagas ofertadas para atender a demanda de crianças em idade correspondente a faixa etária. Com  finalidade estar atendendo o crescente número de matrículas de alunos nas creches municipais. Desse modo, garantido o direito de vagas.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/920/ind._035_jislaine_-_reforma_capela.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/920/ind._035_jislaine_-_reforma_capela.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria competente estudo de reforma seguida de pintura na Capela Mortuária do Município, desse modo atender as necessidades de reparos de estruturas, banheiros e espaço em geral, com revitalização também através de pintura</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/921/ind._036_-_jislaine_-_poda_de_arvores.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/921/ind._036_-_jislaine_-_poda_de_arvores.pdf</t>
   </si>
   <si>
     <t>Solicitar a Secretaria competente poda de árvores na Av. João Domingues Gonçalves, Izaltino José Silvestre e Arlindo Pereira de Araújo</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/922/ind._037-2022_-.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/922/ind._037-2022_-.pdf</t>
   </si>
   <si>
     <t>Contenção de água de chuva no entroncamento da Rodovia Victório Francovig com as Ruas Joaquim Mariano e Rua João Paches de Lima em frente a Oficina Dois Irmãos</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/923/ind_038-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/923/ind_038-22.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA WILMAR CESAR DE OLIVEIRA BITTENCOURT EM FRENTE AO Nº 123 – RESIDENCIAL CRISTO REI.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/924/ind_039-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/924/ind_039-22.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DE REDE DE ENERGIA ELÉTRICA PARA O JARDIM BOM PASTOR.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/927/ind._040-2022_silvano_-_red._velocidade.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/927/ind._040-2022_silvano_-_red._velocidade.pdf</t>
   </si>
   <si>
     <t>Construção de redutor de velocidade no entroncamento da Rua Sebastião Luiz com a Av. Wellington da Silva no Jardim Europa.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/928/ind._041_angelica_-_banheiro_publico.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/928/ind._041_angelica_-_banheiro_publico.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que se proceda a viabilidade de estudo para contrução do banheiro público com chuveiro na localidade conhecida como Praça Matriz/Igreja Católica, neste Município</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/931/ind._042-2022_-_jislaine_-_reparos_estrada.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/931/ind._042-2022_-_jislaine_-_reparos_estrada.pdf</t>
   </si>
   <si>
     <t>Solicita do Executivo Municipal a recuperação da estrada vicinal nas proximidades da Vila Rural II em direção ao sítio do Sr. Eurides Soares de Quadros, sendo necessário o serviço de patrolamento, cascalhamento com compatação e caixas para contenção de água</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Amadeu de Oliveira Lima</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_043_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_043_2022.pdf</t>
   </si>
   <si>
     <t>Construção de parquinho no Residencial Manoel Batista Vieira, quase _x000D_
 em frente ao Mercado Perassoli.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/933/ind._044_amadeu-_quebra_molas_rua_demetrio_carneiro_siqueira.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/933/ind._044_amadeu-_quebra_molas_rua_demetrio_carneiro_siqueira.pdf</t>
   </si>
   <si>
     <t>Construção de redutor de velocidade na Rua Demétrio Carneiro de Siqueira em frente à antiga serraria do Sr. Oswaldo Gonzaga de Almeida.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/935/ind._045-2022_-_angelica_melhorias_escola_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/935/ind._045-2022_-_angelica_melhorias_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, providências para efetuar melhorias no piso, na cozinha e no refeitório da Escola Municipal Taeko de Lima Almeida</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Edson de Souza</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/942/ind._046_-_edson_quebra_molas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/942/ind._046_-_edson_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo que providencie com a máxima urgência melhorias no quebra molas construído logo após a Ponte do Rio Apucaraninha</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_047_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_047_2022.pdf</t>
   </si>
   <si>
     <t>Realocação do quebra molas em frente à Igreja Assembléia de Deus situada na Rua Procópio Severino da Silva</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_048_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_048_2022.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE NAS RUAS: DURVAL AZEVEDO COSTA, PRÓXIMO AO Nº 240, E RUA JOÃO RIBEIRO PRÓXIMO AO Nº 38, AMBAS NO JARDIM JUNY</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_049_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_049_2022.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE NAS RUAS: WILLY JOSÉ STEIN, PRÓXIMO AO Nº 360 E DA IGREJA DO PASTOR ZEZINHO, E RUA FRANCISCO ANTONIO RODRIGUES EM FRENTE À ESCOLA MUNICIPAL TAEKO LIMA ALMEIDA, AMBAS NO JARDIM JUNY.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/950/ind.__050-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/950/ind.__050-22.pdf</t>
   </si>
   <si>
     <t>Melhorias no terminal de ônibus do Jardim Juny/Água do bejo.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/951/ind._051-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/951/ind._051-22.pdf</t>
   </si>
   <si>
     <t>Instalação de placas indicativas de nomes de ruas, no Jardim Esperança</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/952/ind.__052-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/952/ind.__052-22.pdf</t>
   </si>
   <si>
     <t>: Reparos na caixa de contenção de águas, da ponte do Rio Apucaraninha</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/953/ind._053-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/953/ind._053-22.pdf</t>
   </si>
   <si>
     <t>Colocação de moledo, patrolamento e compactação na estrada Tamarana – Pari-Paró depois do pé de galinha até o Sítio do Sr. Josias que vende grama.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_054_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_054_2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, DISPONIBILIZACAO E PATROLAMENTO, CASCALHAMENTO E COMPACTAÇÃO_x000D_
 E FAZER CAIXAS DE CONTENÇÃO DE AGUA EM ESTRADA VICINAL NAS PROXIMIDADES DA PROPRIEDADE DO SR._x000D_
 JOAO BEVAN E JONAS PAULINO, a LOCALIDADE ESTA PROXIMA AO PORTAL DA AGROPECUARIA LAFFRANCHI.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_055_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_055_2022.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, DISPONIBILIZACAO DE PATROLAMENTO, CASCALHAMENTO E COMPACTAÇÃO_x000D_
 E FAZER CAIXAS DE CONTENÇÃO DE AGUA NAS PROXIMIDADES DA PROPRIEDADE DO SR. JOSÉ FERREIRA DE LACERDA, LOCALIDADE CONHECIDA COMO ESTRADA DO PINHAO.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/957/ind._056-_angelica_-_melhorias_ponte_recanto_pinhao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/957/ind._056-_angelica_-_melhorias_ponte_recanto_pinhao.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, MELHORIAS NA SEGUNDA PONTE, ESTRADA VICINAL, SITUADA NA DIVISA COM O MUNICÍPIO DE MAUÁ DA SERRA, NAS PROXIMIDADES DO RECANTO DO PINHÃO.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/956/ind._057_-_jislaine_-patrolamento_estrada_pari_paro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/956/ind._057_-_jislaine_-patrolamento_estrada_pari_paro.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS QUANTO AO PATROLAMENTO, CASCALHAMENTO E COMPACTAQAO E FAZER CAIXAS DE CONTENÇÃO DE ÁGUA EM ESTRADA MESTRE, NAS PROXIMIDADES PROPRIEDADE DO SR. JOSÉ SOARES (SENTIDO PARI PARO) ATÉ O LIMITE DO MUNICIPIO DE TAMARANA COM O MUNICÍPIO DE LONDRINA.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/958/ind._058-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/958/ind._058-22.pdf</t>
   </si>
   <si>
     <t>Construção de cobertura no ponto de ônibus localizado no Conjunto habitacional Enes Barbosa e Manoel Batista Vieira, neste Município,</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/959/ind._059-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/959/ind._059-22.pdf</t>
   </si>
   <si>
     <t>Construção de redutor de velocidade Genésio Lima no Residencial Cristo</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/960/ind._060-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/960/ind._060-22.pdf</t>
   </si>
   <si>
     <t>Construção quadra de areia – “FUTVÔLEI”</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/962/ind._061-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/962/ind._061-22.pdf</t>
   </si>
   <si>
     <t>Roçada na estrada que inicia na antiga venda do Buiu sentido Igrejinha do Rio Preto até o Assentamento Mandassaia.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/963/ind._062-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/963/ind._062-22.pdf</t>
   </si>
   <si>
     <t>Manutenção da ponte sobre o Rio dos Macacos, localizada no Assentamento Banco da Terra Água Branca, neste Município</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/964/ind.__063_-_jislaine_-_reforma_projeto_educando.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/964/ind.__063_-_jislaine_-_reforma_projeto_educando.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS QUANTO À MELHORIAS NA ESTRUTURA DO PROJETO EDUCANDO E FORMANDO CIDADÃO, LOCALIZADO NO CENTRO SOCIAL URBANO, TAIS COMO PINTURA, MELHORIAS NO PISO, EM FIM UMA REFORMA GERAL.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/965/ind._064_-_angelica_-_pontes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/965/ind._064_-_angelica_-_pontes.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, QUE VIABILIZE ESTUDOS PARA A POSSIBILIDADE DE RECUPERAÇÕES E, TROCA DE VIGAS DE MADEIRAS EXISTENTES POR VIGAS DE CONCRETO, NAS PONTES DAS ESTRADAS RURAIS, QUE LIGAM O INCRÃO À IGREJINHA DO RIO PRETO</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/966/ind._065_-_jislaine_estrada_mandassaia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/966/ind._065_-_jislaine_estrada_mandassaia.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS QUANTO AO PATROLAMENTO, CASCALHAMENTO, COMPACTAÇÃO E FAZER CAIXAS DE CONTENÇÃO DE ÁGUA EM ESTRADA MESTRE DO ASSENTAMENTO MANDASSAIA, NAS PROXIMIDADES DA PROPRIEDADE DO SR. VALDIR ROCHA, PRÓXIMA A IGREJA CONGREGAÇÃO CRISTÃ DO BRASIL</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/967/inf._066_-_angelica_bom_pastor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/967/inf._066_-_angelica_bom_pastor.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, DISPONIBILIZAÇÃO DE PATROLAMENTO, CASCALHAMENTO, COMPACTAÇÃO E ROÇAGEM NAS VIAS DA “OCUPAÇÃO DE MORADORES DO BOM PASTOR”, LOCALIDADE PRÓXIMA AOS BAIRROS DO JARDIM JUNY E JARDIM EUROPA.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/971/ind._067-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/971/ind._067-22.pdf</t>
   </si>
   <si>
     <t>Instalação de tartarugas de sinalização, para separação da pista de rolagem de veículos e pedestres, na Rua José Fabiano até o Jardim Juny / Esperança.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/974/ind._068_angelica_patrolamento_estrada_venda_do_dito.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/974/ind._068_angelica_patrolamento_estrada_venda_do_dito.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, providências para efetuar patrolamento, cascalhamento e compactação na estradaque se inicia nas proximidades da venda do Dito(Incra) até o Rio da Agua da Prata.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/979/ind._069-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/979/ind._069-22.pdf</t>
   </si>
   <si>
     <t>Solicitação para construção de quebra molas na Rua Cleyton Luiz Ribeiro n 112, Jardim Cristo Rei.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/980/ind._070-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/980/ind._070-22.pdf</t>
   </si>
   <si>
     <t>Solicitação para construção de cobertura no ponto de ônibus dos estudantes na Praça do Jardim Cristo Rei.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/981/ind._071-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/981/ind._071-22.pdf</t>
   </si>
   <si>
     <t>Substituição da lâmpada na Rua Ibraim Gerbes nº105, Residencial Cristo Rei.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/982/ind._072_angelica_vigas_de_pontes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/982/ind._072_angelica_vigas_de_pontes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que viabilize estudos para possibilidade de recuperações e, troca de vigas de madeiras existentes por vigas de concreto, na ponte da estrada rural (estrada mestre), que passa nas proximidades da Fazenda Agropecuária Laffranchi, em direção ao Assentamento Cruz de Malta.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/983/ind._073_jislaine_-_patrolamento_agua_das_minas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/983/ind._073_jislaine_-_patrolamento_agua_das_minas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, providências quanto ao patrolamento, cascalhamento e compactação e fazer caixas de contenção de água em estrada mestre nas proximidades da Água da Mina (sentido a Agropecuária Laffranchi até o Assentamento Cruz de Malta).</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/984/ind._074-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/984/ind._074-22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a reforma e ampliação da UBS Padre Carmell Benzina.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/985/ind._075-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/985/ind._075-22.pdf</t>
   </si>
   <si>
     <t>Patrolamento e compactação da estrada do Sítio Zé Guarda até o Recanto Meia Serra.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/986/ind._076-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/986/ind._076-22.pdf</t>
   </si>
   <si>
     <t>Roçada do pátio do Posto de Saúde Mandassaia / Mundo Novo.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/987/ind._077-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/987/ind._077-22.pdf</t>
   </si>
   <si>
     <t>Melhoria das placas de sinalização de trânsito no encontro das ruas Ancião Vicente Subtil de Oliveira com Izaltino José Silvestre, nas proximidades da Praça João Cândido Amorim (em frente à prefeitura).</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/988/ind._078-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/988/ind._078-22.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas na Praça José Cândido Amorim (Praça da Prefeitura).</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/991/ind._079_jislaine_patrolamento_vila_rural_i.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/991/ind._079_jislaine_patrolamento_vila_rural_i.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, providências para efetuar recuperação nas vias localizadas na Vila Rural I, sendo de necessidade realizar patrolamento, cascalhamento, compactação e cobertura de caixas de contenção para água da chuva.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_080_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_080_2022.pdf</t>
   </si>
   <si>
     <t>Iluminação na estrada que liga Jardim Juny até Bom Pastor.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_081_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_081_2022.pdf</t>
   </si>
   <si>
     <t>Colocar resíduo de asfalto na Rua Joaquim Paulo de Almeida até na chácara do Lhermite</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_082_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_082_2022.pdf</t>
   </si>
   <si>
     <t>Colocar resíduo de asfalto no trecho que vai do Cemitério José Bolotari até a Chácara do Iloibes Stein.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_083_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_083_2022.pdf</t>
   </si>
   <si>
     <t>Asfalto para as ruas - Matias Lemes Gonçalves e Arroio Grande</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/ind._084-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/ind._084-22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para a aplicação do Projeto de Lei nº 2564/2020, que altera a Lei nº 7498, de 25 de junho de 1986, para instituir o piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira, aprovado na Câmara dia 04/05/2022.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/ind._085-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/ind._085-22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através do PDR, que seja realizado o patrolamento e cascalhamento, compactação e caixas de contenção de água nos carreadores do Sítio São José e demais localidades do Assentamento Comanche.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/ind._086-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/ind._086-22.pdf</t>
   </si>
   <si>
     <t>Atendimento pelo PDR – Patrolamento, cascalhamento e compactação Sítio JL Bairro dos Mineiros.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/ind._087-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/ind._087-22.pdf</t>
   </si>
   <si>
     <t>Estudos/Projetos para abertura de Rua para ligar o Residencial Cristo Rei a Rua Demétrio Carneiro Siqueira em um ponto próximo ao Asilo São Roque.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_088_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_088_2022.pdf</t>
   </si>
   <si>
     <t>Sinalização estacionamento horizontal – em frente ao Hospital Municipal São Francisco.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_089_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_089_2022.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PLACAS NA PR-445.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_090_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_090_2022.pdf</t>
   </si>
   <si>
     <t>Patrolamento e compactação da estrada que inicia do Sítio do Zu até Tamarana.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_091_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_091_2022.pdf</t>
   </si>
   <si>
     <t>Sinalização de carga-descarga.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_092_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_092_2022.pdf</t>
   </si>
   <si>
     <t>Regulamentação de estacionamento de veículos em toda a extensão da Rua Ancião Vicente Subtil de Oliveira.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_093_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_093_2022.pdf</t>
   </si>
   <si>
     <t>Parada de ônibus escolares.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_094_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_094_2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, providências para reforma e revitalização no complexo esportivo Sebastião Sidônio Araújo</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/ind._095_angelica_-_recuperacao_rua_izaltino.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/ind._095_angelica_-_recuperacao_rua_izaltino.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que sejam tomadas providências junto à secretaria municipal de obras, para que seja feita a recuperação da pavimentação, com aplicação de nova camada de massa asfáltica na Rua Izaltino José Silvestre e nas ruas paralelas a esta: Rua Otacílio Rochedo e Rua Josino Pinheiro de Mello, tendo em vista a degradação do logradouro e prevenção de acidentes no local</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/ind._096_angelica_-_patrolamento_vila_rural_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/ind._096_angelica_-_patrolamento_vila_rural_ii.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo municipal, disponibilização de patrolamento, cascalhamento, compactação e roçagem nas vias da Vila Rural II, Octávio de Campos Lima.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_097_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_097_2022.pdf</t>
   </si>
   <si>
     <t>Construção de redutor de velocidade na PR – 980 – Vitório Francovig – em frente à Oficina Dois Irmãos.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_098_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_098_2022.pdf</t>
   </si>
   <si>
     <t>Atividades físicas / recreativas – Terceira Idade.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_099_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_099_2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, providências para a limpeza geral e manutenção dos bueiros no município, visando os pontos com mais ocorrências de entupimento.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/ind._100_-_jislaine_-_recuperacao_das_vias_proximo_cocamar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/ind._100_-_jislaine_-_recuperacao_das_vias_proximo_cocamar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que sejam tomadas providências junto à Secretária Municipal de Obras, para que seja feita a recuperação das vias, com aplicação de camada de massa asfáltica na Rua Aparecida Conceição do Amorim, nas proximidades da Cooperativa Cocamar, da Cerâmica Tamarana e do Projeto Desenvolve.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_101_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_101_2022.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TUBOS DE CONCRETO REFERENTE AO CONVÊNIO FIRMADO ENTRE O MUNICÍPIO DE TAMARANA E O GOVERNO DO ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_102_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_102_2022.pdf</t>
   </si>
   <si>
     <t>Limpeza dos bueiros, Assentamento Mandassaia próximo a casa do Sr. Acir.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_103_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_103_2022.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada do Inglês.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_104_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_104_2022.pdf</t>
   </si>
   <si>
     <t>Construção de galeria pluvial – Conjuntos Habitacionais – Manoel Batista Vieira e Enes Barbosa  - Contenção de erosão.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_105_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_105_2022.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras na Praça Zulmiro Fabiano – Residencial Cristo Rei.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/ind._106.__juninho_-_parquinho_campinho_vila_rural_ii.docx</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/ind._106.__juninho_-_parquinho_campinho_vila_rural_ii.docx</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja construído um campo de futebol suíço, na Vila Rural II -  Otávio Campos de Lima.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/ind._107_angelica_-_melhorias_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/ind._107_angelica_-_melhorias_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal , providências quanto à melhorias na estrutura do Cemitério Municipal José Bolotari, a construção de um banheiro com chuveiro para uso dos funcionários, um cômodo para guardar as ferramentas de trabalho e servir de brigo quando chover e aquisição de um assoprador de folhas para manter limpo o local, também se faz necessários, que seja colocado bancos em pontos estratégicos.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/ind._108_angelica_-_patrolamento_ass._tesouro_sitio_surucua.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/ind._108_angelica_-_patrolamento_ass._tesouro_sitio_surucua.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que através do PDR seja realizado o patrolamento, cascalhamento, compactação no Assentamento Tesouro, nas proximidades do Sítio Surucuá do proprietário Oliveira Ramos.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/ind._109_-_jislaine_-_melhorias_biblioteca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/ind._109_-_jislaine_-_melhorias_biblioteca.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo municipal, providências quanto à melhorias na estrutura da biblioteca municipal, localizada nas proximidades da praça matriz, tais como reforma, ampliação e pintura.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/ind._110_angelica_-quebra-molas_e_pedra_brita_proximo_ubs_ozires.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/ind._110_angelica_-quebra-molas_e_pedra_brita_proximo_ubs_ozires.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudo para construção de quebram-molas e que seja colocado pedra brita na estrada do Assentamento Àgua da Prata (INCRA), nas proximidades da UBS Ozires Borges e da Lanchonete "Isaura Lanches".</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/ind._111_angelica_-ampliacao_capela_mortuaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/ind._111_angelica_-ampliacao_capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudo para tomada de providências para reforma e ampliação, sendo, a construção de mais uma sala para velório anexa a capela mortuária e aquisição de bancos para áreas externas.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_112_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_112_2022.pdf</t>
   </si>
   <si>
     <t>PISO SALARIAL – AGENTES COMUNITÁRIOS SAÚDE E AGENTES COMUNITÁRIOS DE ENDEMIAS.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/ind._113_angelica_-_eventos_culturais.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/ind._113_angelica_-_eventos_culturais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos e tomadas de providências para que realize eventos culturais com várias oficinas: danças, musicas, teatro, contação de histórias, grafitagem, artesanatos, gastronomia e outras, através da Secretaria de Educação, Cultura e Esporte e o Departamento de Turismo.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/ind._114_-_jislaine_-_academia_ao_ar_livre_vila_i.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/ind._114_-_jislaine_-_academia_ao_ar_livre_vila_i.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal. tomada de providências para instalação de academia ao ar livre na Vila Rural I.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/ind._115-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/ind._115-22.pdf</t>
   </si>
   <si>
     <t>Regularização das calçadas na área urbana de Tamarana.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/ind._116-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/ind._116-22.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO PAVIMENTO CONSTRUÍDOS COM BLOCOS DE CONCRETOS DE RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/ind._117_-_jislaine_-_pavimentacao_asfaltica_area_urbana_ate_vila_rural_ii.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/ind._117_-_jislaine_-_pavimentacao_asfaltica_area_urbana_ate_vila_rural_ii.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, melhorias com pavimentação asfáltica e medidas para conter danos causados por "erosões que causa deterioramento do asfalto da via que liga a área urbana a Vila Rural II e outras localidades rurais.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/ind._118__-_estacioamento_praca_da_matriz_mario_jr.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/ind._118__-_estacioamento_praca_da_matriz_mario_jr.pdf</t>
   </si>
   <si>
     <t>Adequação do terreno da Praça da Igreja Matriz, em frente ao mercado Tajima, para utilização de estacionamento de veículos.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/ind._119_-_juninho_-_calcadas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/ind._119_-_juninho_-_calcadas.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/ind._120_-melhorias_chacara_dos_pintos_-_juninho_bittencourt.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/ind._120_-melhorias_chacara_dos_pintos_-_juninho_bittencourt.pdf</t>
   </si>
   <si>
     <t>Melhorias no Conjunto Chácara Leão do Norte.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/ind._121_juninho_-_residuo_de_asfalto_-_rua_anciao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/ind._121_juninho_-_residuo_de_asfalto_-_rua_anciao.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/ind._122-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/ind._122-22.pdf</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/ind._123-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/ind._123-22.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE VIELAS</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/ind_124-222.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/ind_124-222.pdf</t>
   </si>
   <si>
     <t>Readequação de espaço urbano – Praça.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/ind_125-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/ind_125-22.pdf</t>
   </si>
   <si>
     <t>As vereadoras que abaixo subscrevem, nos termos regimentais, requerem estudos junto ao Executivo Municipal para a construção de uma praça e pista de caminhada, no conjunto Residencial São Roque, justificando qua o bairro ainda não possui área de lazer e prática de atividades físicas para a população.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/ind._126-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/ind._126-22.pdf</t>
   </si>
   <si>
     <t>As vereadoras que abaixo subscrevem, nos termos regimentais, requerem estudo junto ao Executivo Municipal para que seja disponibilizado transporte gratuito aos estudantes de Tamarana que estudam em Londrina.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1084/ind._127-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1084/ind._127-22.pdf</t>
   </si>
   <si>
     <t>Iluminação no campo de futebol suíço da Vila Rural I</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/ind._128-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/ind._128-22.pdf</t>
   </si>
   <si>
     <t>Alargamento da ponte do Rio dos Macacos – Agua Branca</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1087/ind._129-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1087/ind._129-22.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade para Ruas do Jardim Europa</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/ind._130-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/ind._130-22.pdf</t>
   </si>
   <si>
     <t>Instalação de placas com os nomes das ruas do Jardim Europa.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/ind._131-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/ind._131-22.pdf</t>
   </si>
   <si>
     <t>Melhoria na estrada - Assentamento União Camponesa – Estrada da Igrejinha sítios do Sr. Amarildo, Juraci e Ibrair</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/ind._132_angelica_recolhimento_lixo_reciclavel.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/ind._132_angelica_recolhimento_lixo_reciclavel.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudo para tomada de providências para o recolhimento do lixo reciclável das vilas ruais : Vila I - "Agostinho Teixieira Sobrinho" e Vila II - Octávio de Campos Lima".</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/ind._133_jislaine_pavimentacao_asfaltica_rua_dom_fernando_tadei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/ind._133_jislaine_pavimentacao_asfaltica_rua_dom_fernando_tadei.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que sejam tomadas providências junto à secretaria municipal de obras, para que seja feita a pavimentação asfáltica na Rua Dom Fernando Tadei até a Avenida José Fabiano</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1093/ind._134-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1093/ind._134-22.pdf</t>
   </si>
   <si>
     <t>Melhorias nos redutores de velocidade na Rua Beija Flor</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1094/ind._135-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1094/ind._135-22.pdf</t>
   </si>
   <si>
     <t>: Lei 14.434/2022 que instituiu o piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/ind._136-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/ind._136-22.pdf</t>
   </si>
   <si>
     <t>Limpeza de bueiro – Rua Evaristo Camargo em frente ao nº 857</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/ind._137-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/ind._137-22.pdf</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/ind._138-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/ind._138-22.pdf</t>
   </si>
   <si>
     <t>Reforma no Centro Comunitário Vila Siena</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/ind._139-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/ind._139-22.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada mestre Tamarana Ortigueira, no trecho que desce nas proximidades dos Sítios  Sr. João Doria até o Sr. Antônio Rocha</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/ind._140-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/ind._140-22.pdf</t>
   </si>
   <si>
     <t>Patrolamento e compactação – trevo da PR 445 – até a divisa com Guaravera</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/ind._141-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/ind._141-22.pdf</t>
   </si>
   <si>
     <t>Construção de quadra de futebol de salão – Comunidades Indígenas -  Água Branca e Apucaraninha</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/ind._142-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/ind._142-22.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade na Rua Izaltino José Silvestre em frente ao nº 288 – Bar do Neto</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/ind._143_jislaine_pintura_escola_iracema_decol.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/ind._143_jislaine_pintura_escola_iracema_decol.pdf</t>
   </si>
   <si>
     <t>Estudos para a tomada de providências para pintura externa e interna no Posto de Saúde Iracema Maria Decol, localizado no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/ind._144_jislaine_patrolamento_cascalhamento_estradas_bairro_dos_moreiras_abel.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/ind._144_jislaine_patrolamento_cascalhamento_estradas_bairro_dos_moreiras_abel.pdf</t>
   </si>
   <si>
     <t>Cascalhamento, patrolamento, compatação e caixas de contenção d'água como medida de prevenção da erosão nas estradas situadas no Bairro dos Moreiras, conhecidas como Chácaras do Abel.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/ind._145_angelica_reforma_iluminacao_e_ampliacao_quadra_proximo_obra_camara.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/ind._145_angelica_reforma_iluminacao_e_ampliacao_quadra_proximo_obra_camara.pdf</t>
   </si>
   <si>
     <t>Realização de estudos que viabilize a ampliação, iluminação e reforma na quadra poliesportiva situada na Rua Ubaldino Sá Bittencourt, localizada nas proximidades da obra em construção da nova sesde do Legislativo Municipal</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/ind._146-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/ind._146-22.pdf</t>
   </si>
   <si>
     <t>Adequação da estrada rural no Bairro Kandiró, que se inicia nos 4 encruzo descendo em sentido a PR-445, até a divisa de Tamarana no Rio Apucaraninha.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1123/ind._147_jislaine_placas_informativas_abandono_de_animais.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1123/ind._147_jislaine_placas_informativas_abandono_de_animais.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal, que junto ao departamento competente, providencie a instalação de placas informativas em todos os acessos ao Município com os dizeres: "ABANDONO DE ANIMAIS É CRIME", Lei nº 14.064 de 29 de setembro de 2020.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1124/ind._148_angelica_onibus_doacao_aldeia.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1124/ind._148_angelica_onibus_doacao_aldeia.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal, estudos nos termos da Lei, para que sejam doados ônibus que estão em condições de uso, porém sem condições de uso no transporte escolar, para a comunidade indígena Apucaraninha e Água Branca.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1125/ind._149_jislaine_cameras_acesso_municipio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1125/ind._149_jislaine_cameras_acesso_municipio.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal, que junto ao departamento competente, providencie estudos para a instalação de câmeras de monitoramento em todos os acesso ao município, como medida de segurança aos munícipes.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1126/ind._150_angelica_redutor_e_ponto_de_onibus_proximo_cmei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1126/ind._150_angelica_redutor_e_ponto_de_onibus_proximo_cmei.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal, que junto ao departamento competente, instale redutor de velocidade na Avenida Kitizo Goto, nas proximidades da CMEI creche de um ponto de ônibus nas proximidades do referido CMEI.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1127/ind._151-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1127/ind._151-22.pdf</t>
   </si>
   <si>
     <t>Patrolamento, cascalhamento, compactação e saída de agua no Assentamento Cruz de Malta – no trecho entre as propriedades dos Srs. Sebastião Andrade, passando pela do Sr. Antônio Amorim e chegando até a do Sr. Sebastião Antunes.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/ind._152-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/ind._152-22.pdf</t>
   </si>
   <si>
     <t>Transporte Escolar - Ampliação da linha Assentamento Cruz de Malta</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/ind._153-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/ind._153-22.pdf</t>
   </si>
   <si>
     <t>Reparos na tampa de boca de lobo – Rua Arlindo Pereira de Araújo com a Ancião Vicente Subtil de Oliveira</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1132/ind._154-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1132/ind._154-22.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas nas ruas – Jardim Juny, Esperança, Vila Siena e Europa</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/ind._155-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/ind._155-22.pdf</t>
   </si>
   <si>
     <t>Melhorias no redutor de velocidade na Rua Izaltino José Silvestre – em frente à Cativa</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/ind._156-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/ind._156-22.pdf</t>
   </si>
   <si>
     <t>Reparos na tampa de boca de lobo – Rua da Paz nº 26 – Jardim Esperança</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/ind._157_amadeu_-_recontrucao_r._maua.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/ind._157_amadeu_-_recontrucao_r._maua.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Rua Rio Mauá.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/ind._158_amadeu_-_recontrucao_r._rioo_branco.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/ind._158_amadeu_-_recontrucao_r._rioo_branco.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Rua Rio Branco</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/ind._182_mario_jr_-_instalacao_de_placas_indicativas_de_nomes_de_ruas_no_jardim_juny.docx</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/ind._182_mario_jr_-_instalacao_de_placas_indicativas_de_nomes_de_ruas_no_jardim_juny.docx</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Rua Rio Preto.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/ind._160_amadeu_-_recontrucao_r._araruva.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/ind._160_amadeu_-_recontrucao_r._araruva.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Rua Araruva.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/ind._161_angelica-area_escolar_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/ind._161_angelica-area_escolar_assinado.pdf</t>
   </si>
   <si>
     <t>Estudos para a instalação de placas indicativas em frente às escolas delimitando limites de velocidade e informando área escolar</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/ind._162-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/ind._162-22.pdf</t>
   </si>
   <si>
     <t>Contenção de água de chuva no entroncamento da Rodovia Victório Francovig com as Ruas Joaquim Mariano e Rua João Paches de Lima em frente a Oficina Dois Irmãos.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/ind._163-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/ind._163-22.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico da Avenida João Domingues Gonçalves</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/ind._164-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/ind._164-22.pdf</t>
   </si>
   <si>
     <t>Aquisição de Material e uniforme escolar para rede Municipal de Ensino</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/ind._165-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/ind._165-22.pdf</t>
   </si>
   <si>
     <t>Conserto boca de lobo no entroncamento entre as Ruas Kanichi Nakaoaka e a Napoleão Francisco Vieira.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/ind._166-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/ind._166-22.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico e redutor de velocidade na Rua da Paz – Jardim Esperança</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/ind._167_angelica-_vaga_idoso.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/ind._167_angelica-_vaga_idoso.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS AO EXECUTIVO MUNICIPAL, QUE JUNTO AO DEPARTAMENTO COMPETENTE, INSTALE PLACA COM VAGAS PARA IDOSOS E PORTADORES DE NECESSIDADES ESPECIAIS EM FRENTE AO LABORATÓRIO.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_168.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Rede para Meu Campinho - Vila Siena.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/ind._169-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/ind._169-22.pdf</t>
   </si>
   <si>
     <t>Limpeza com roçada do mato da calçada localizada Rua Orlando Fogaça do Prado ao lado do Cemitério José Bolotari.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/ind._170_-_tapa_buracos_e_recape_rua_saladmo_prestes_e_willi_jose_stein.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/ind._170_-_tapa_buracos_e_recape_rua_saladmo_prestes_e_willi_jose_stein.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que junto ao departamento competente providenciar tapa buracos e recape asfáltico na Rua Saldmo Prestes e em toda a extenção da Rua Willi José Stein</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/ind._171_-_bstalao_e_tachoes_e_pintura_ate_a_pasa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/ind._171_-_bstalao_e_tachoes_e_pintura_ate_a_pasa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que junto ao departamento competente para tal fim que providencie estudos e faça a instalção de tachões bidirecionais refletivos de trânsito e a pintura viária (faixa amarela) no trajto pavimentado que compreende de Tamarana até o acesso a antiga Pasa.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/ind._172_-_constr._quadra_escola_taeko.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/ind._172_-_constr._quadra_escola_taeko.pdf</t>
   </si>
   <si>
     <t>Solicita do Executivo Municipal, estudos para a construção de uma quadra poliesportiva na Escola Municipal Taeko de Lima Almeida.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1172/ind._173-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1172/ind._173-22.pdf</t>
   </si>
   <si>
     <t>Regularização da calçada em frente ao Asilo São Roque</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1173/ind._174-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1173/ind._174-22.pdf</t>
   </si>
   <si>
     <t>Construção de mini centro esportivo para o Jardim Juny/Esperança</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/ind._175_jislaine_enfermagem.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/ind._175_jislaine_enfermagem.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para a organização e normatizar a remoção outro posto de trabalho de servidores da enfermagem do quadro de servidores Municipal.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/ind._176_anauto-patrolamento_e_compactacao_sitio_vista_alegre_lote_86_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/ind._176_anauto-patrolamento_e_compactacao_sitio_vista_alegre_lote_86_assinado.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Patrolamento, cascalhamento, compactação Sítio Vista Alegre - Lote 86 - Assentamento Agua da Prata</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/ind._177_silvano-patrolamento_e_compactacao_vila_rural_ii_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/ind._177_silvano-patrolamento_e_compactacao_vila_rural_ii_assinado.pdf</t>
   </si>
   <si>
     <t>Tapa buracos – Vila Rural II.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/ind._178_angelica-__curso_drones.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/ind._178_angelica-__curso_drones.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para promover curso de operadores drones.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/ind._179_jislaine_curso_operadores_maq_agr.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/ind._179_jislaine_curso_operadores_maq_agr.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudo para promover curso de máquinas agrícolas, manutenção de máquinas agrícolas.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/ind._180_angelica-__brita_posto_saude.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/ind._180_angelica-__brita_posto_saude.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudos para colocação de brita em frente a todos os postos de saúde da zona rural do Município.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/ind._181-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/ind._181-22.pdf</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/ind._182-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/ind._182-22.pdf</t>
   </si>
   <si>
     <t>Instalação de placas indicativas de nomes de ruas, no Jardim Esperança.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/ind._183-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/ind._183-22.pdf</t>
   </si>
   <si>
     <t>Reparos na caixa de contenção de águas, da ponte do Rio Apucaraninha.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/ind._184-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/ind._184-22.pdf</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/ind._185_angelica-__alcool_dep_quimicos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/ind._185_angelica-__alcool_dep_quimicos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudo para junto ao CRAS e Secretaria de Saúde que o promovam ações referente a prevenção do alcoolismo e dependencia de produtos químicos bem como recuperação de alcoólatras e dependentes químicos.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/ind._186_jislaine_redutor_de_velocidade_prox_cemiterio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/ind._186_jislaine_redutor_de_velocidade_prox_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudo para colocação de redutores de velocidades e de placas de sinalização na Rua Orlando Fogaça do Prado próximo ao nº 002, que fica nas proximidades da lateral do muro do cemitério municipal José Bolotari, situado no Conjunto Habitacional Sebastião de Moura Tresse.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/ind._187_angelica-__equipe_pdr.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/ind._187_angelica-__equipe_pdr.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, estudo para a implantação de uma equipe exclusiva para o PDR no Município de Tamarana.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/ind._188-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/ind._188-22.pdf</t>
   </si>
   <si>
     <t>Calçamento com pedra irregular ou asfalto na Rua Sebastiana de Jesus Campos.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/ind._189-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/ind._189-22.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a reforma e ampliação da UBS Padre Carmell Benzina</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/ind._190-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/ind._190-22.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada da propriedade da Sra. Suely Muniz da Silva,</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/ind._191-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/ind._191-22.pdf</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/ind._192-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/ind._192-22.pdf</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/ind._193-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/ind._193-22.pdf</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/ind._194-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/ind._194-22.pdf</t>
   </si>
   <si>
     <t>Asfaltar a Rua Joaquim Paulo de Almeida até na chácara do Lhermite</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/ind._195-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/ind._195-22.pdf</t>
   </si>
   <si>
     <t>Asfaltar o trecho que vai do Cemitério José Bolotari até a Chácara do Iloibes Stein.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/ind._196_mario-asfaltar_boca_de_lobo_rua_arnaldo_mainardes_matias.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/ind._196_mario-asfaltar_boca_de_lobo_rua_arnaldo_mainardes_matias.pdf</t>
   </si>
   <si>
     <t>Manutenção da boca de lobo da Rua Arnaldo Mainardes Matias em frente ao nº140.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/ind._197-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/ind._197-22.pdf</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/ind._198-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/ind._198-22.pdf</t>
   </si>
   <si>
     <t>Solicitação manutenção do ponto do ônibus do Jardim das Flores</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/ind._199-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/ind._199-22.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Troca de lâmpada queimada em frente ao barracão da Associação de Moradores da Vila Rural I</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/ind._200-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/ind._200-22.pdf</t>
   </si>
   <si>
     <t>As vereadoras que abaixo subscrevem, nos termos regimentais, requerem que o Executivo Municipal através da Secretaria competente, promova estudos para a implantação do auxílio Alimentação para os servidores municipais de Tamarana.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/ind._201-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/ind._201-22.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que abaixo subscrevem, nos termos regimentais, indicam ao Executivo Municipal, junto ao departamento competente, que realize estudos para construir travessia elevada em frente a igreja assembleia de Deus situada na Rua Procópio Severino da Silva no centro deste Município.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/ind._202-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/ind._202-22.pdf</t>
   </si>
   <si>
     <t>Segurança para as Escolas e Cmei do Município</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/ind._203-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/ind._203-22.pdf</t>
   </si>
   <si>
     <t>Regularização de agua empossada -  Rua Demétrio Carneiro Siqueira em frente ao nº 282</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/ind._204-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/ind._204-22.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada Mundo Novo – Recanto Meia Serra</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/ind._205-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/ind._205-22.pdf</t>
   </si>
   <si>
     <t>Sinalização e instalação de placas para parada de ônibus na Rua José Fabiano em frente ao nº 35</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/ind._206_jislaine_p._ferraz_-_melhorias_na_saida_do_conj._manoel_b._vieira.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/ind._206_jislaine_p._ferraz_-_melhorias_na_saida_do_conj._manoel_b._vieira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que promova melhorias urgente, na estrada mestre saída do Conjunto Manoel Batista Vieira, precisamente nas adjacências da estrada da Estância Cachoeira.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/ind._207-2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/ind._207-2022.pdf</t>
   </si>
   <si>
     <t>Construção de Calçadas no entorno dos Conjuntos Enes Barbosa e Manoel Barista Vieira.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1269/ind._208-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1269/ind._208-22.pdf</t>
   </si>
   <si>
     <t>Manutenção de Calçada na Rua Willy José Stein</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/ind._209_jislaine_p._ferraz_-__galeria_pluvial.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/ind._209_jislaine_p._ferraz_-__galeria_pluvial.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal, que junto ao departamento competente, para tal fim, faça a caixa de galeria pluvial, (boca-de-lobo) na Rua Evaristo de Camargo nº 951.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1276/ind._210-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1276/ind._210-22.pdf</t>
   </si>
   <si>
     <t>Iluminação Pública - Troca de lâmpada queimada na Rua Pedro Alves Sene nº 70 – Central Park 02.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1280/ind._211-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1280/ind._211-22.pdf</t>
   </si>
   <si>
     <t>Sinalização de parada de ônibus em todos os pontos da cidade.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1281/ind._212.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1281/ind._212.pdf</t>
   </si>
   <si>
     <t>Roçagem das praças e em torno de todos os Conjuntos Enes Barbosa e Manuel Batista Vieira.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1282/ind._213-2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1282/ind._213-2022.pdf</t>
   </si>
   <si>
     <t>Reparo de meio fio e calçada localizada na Rua Evaristo Camargo em frente ao nº 951</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/ind._214-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/ind._214-22.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO EM TODAS AS GALERIAS PLUVIAIS (BOCA DE LOBO) NA CIDADE, PRINCIPALMENTE NAS RUAS CENTRAIS COM EXISTÊNCIA DE ALGUNS DANIFICADOS EM LOCAIS DE MUITA CIRCULAÇÃO DE PESSOAS EXEMPLO (EM FRENTE A LOTÉRICA E DA CLÍNICA DE FISIOTERAPIA FISIO LIFE).</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/ind._215-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/ind._215-22.pdf</t>
   </si>
   <si>
     <t>Roçada e limpeza no entorno do Hospital Municipal de Tamarana.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/ind._216-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/ind._216-22.pdf</t>
   </si>
   <si>
     <t>Roçada e limpeza no entorno Asilo São Roque</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/ind._217-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/ind._217-22.pdf</t>
   </si>
   <si>
     <t>Patrolamento e compactação das estradas Arroio Grande e Moacir Viana até a divisa com o Município de Ortigueira.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>-Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/887/req._001-21__solicitacao_de_informacao_maquinas_prefeitura.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/887/req._001-21__solicitacao_de_informacao_maquinas_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicitação de informação sobre maquinas e equipamentos do Município</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_002_hector_creche.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_002_hector_creche.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a abertura e funcionamento do Centro Municipal de Educação Infantil Adilson Siqueira dos Santos localizada no Jardim Europa.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/912/req._003-22_hector.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/912/req._003-22_hector.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a elaboração da Lei que autoriza o pagamento do piso de 33,23% para o Magistério.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/915/req._004-22_tega.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/915/req._004-22_tega.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ATENDIMENTO PARA FORNECIMENTO DE PRÓTESE DENTÁRIA</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/918/req._005-22_jislaine_-_predio_da_camara.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/918/req._005-22_jislaine_-_predio_da_camara.pdf</t>
   </si>
   <si>
     <t>Informações de contrato de licitação para vistoria da situação da obra da construção do prédio da Câmara Municipal</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/934/req._006-2022_-_protese_tega.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/934/req._006-2022_-_protese_tega.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CONVÊNIO – MUNCÍPIO X CISMEPAR – TRATAMENTO ODONTOLÓGICO/PRÓTESE</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/939/req._007-2022_incra_anauto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/939/req._007-2022_incra_anauto.pdf</t>
   </si>
   <si>
     <t>Convite a Superintendência Regional no Paraná do Instituto Nacional de Colonização e Reforma Agrária - INCRA para esclarecimentos sobre titularidade dos lotes dos assentamentos de Tamarana</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req._008-2022_m.p.federal_tega.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req._008-2022_m.p.federal_tega.pdf</t>
   </si>
   <si>
     <t>Solicitar do Ministério Público Federal acompanhamento sobre desvio de finalidade da destinação do Prédio do Posto de Saúde edificado com recursos do Ministério da Saúde</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/943/requerimento_009_inlcusao_em_pauta.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/943/requerimento_009_inlcusao_em_pauta.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que abaixo subscvrevem, POR SER DE DIREITO E CONFORME os termos regimentais, requerem que seja submetido a esta Casa de Leis requerimento com informações acerca de todas as matérias relacionadas á Câmara que sejam incluidas na pauta para que seja realizada a leitra, bem como seja disponibilizada todas as informações, comunicados e solicitações dos órgãos de controle externo (Tribunal de Contas, Ministério Público) e demais órgãos do Poder Legislativo, Executivo e Judiciário, sejam Estadual ou Federal.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/944/requerimento_010_lista_de_espera.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/944/requerimento_010_lista_de_espera.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que abaixo subscrevem POR SER DE DIREITO E CONFORME os termos regimentais, requerem informações junto à Secretaria de Educação do Municipio de Tamarana, acerca da lista atualizada de alunos para os atendimentos de especialides de fonoaudiologo e psicológo nas instituições de ensino Municipal.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/968/requerimento_011_2022_furtos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/968/requerimento_011_2022_furtos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo que noticie a Policia Miliar sobre o grande número de furtos no Jardim Europa</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/969/requerimento_012_respostas_mp.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/969/requerimento_012_respostas_mp.pdf</t>
   </si>
   <si>
     <t>As vereadoras que abaixo subscrevem, POR SER DE DIREITO, E CONFORME os termos regimentais, requerem Desta Casa de Leis, QUE AS RESPOSTAS AOS OFÍCIOS APRESENTADOS NA PAUTA REFERENTES À CONSTRUÇÃO DA OBRA DA CONSTRUÇÃO DA CÂMARA MUNICIPAL DE TAMARANA, E GASTOS DA CÂMARA, SEJAM DISPONIBILIZADOS CÓPIA TAMBÉM DAS RESPOSTAS REALIZADAS PELA CÂMARA.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/970/requerimento_013_terreno_camara.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/970/requerimento_013_terreno_camara.pdf</t>
   </si>
   <si>
     <t>As vereadoras que abaixo subscrevem, POR SER DE DIREITO, E CONFORME os termos regimentais, requerem Desta Casa de Leis, PROVIDÊNCIAS QUANTO A LIMPEZA NO TERRENO DA CONSTRUÇÃO DA OBRA DA CÂMARA MUNICIPAL DE TAMARANA, E TAMBÉM QUESTIONAM A QUALIDADE DOS PRODUTOS QUE FORAM UTILIZADOS NO FECHAMENTO, POIS ESTÁ TODO DANIFICADO, CAÍDO.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/972/req._014-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/972/req._014-22.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre elaboração/estudo do Projeto de Lei que retira a cobrança da taxa de lixo da conta de água, conforme proposta da Prefeita em seu plano de governo na eleição municipal</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/973/req._015-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/973/req._015-22.pdf</t>
   </si>
   <si>
     <t>: Requer informações sobre a reabertura da Delegacia no Município de Tamarana.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/975/req._016-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/975/req._016-22.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a revisão do Plano Diretor Municipal.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/976/req._017-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/976/req._017-22.pdf</t>
   </si>
   <si>
     <t>Requer informações junto a COPEL sobre as constantes quedas de fornecimento de energia elétrica no Residencial São Roque</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/993/req._018-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/993/req._018-22.pdf</t>
   </si>
   <si>
     <t>Solicitação de documentos referente ao Pregão Eletrônico 050/2021- Serviços Terceirizados</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/998/req._019-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/998/req._019-22.pdf</t>
   </si>
   <si>
     <t>Requer planta aprovada do loteamento Residencial São Roque</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/999/req._020-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/999/req._020-22.pdf</t>
   </si>
   <si>
     <t>Requer análise do Executivo para implantação do Piso salarial dos ACS - Agentes Comunitários de Saúde e ACE – Agentes de Combate a Endemias, aprovadas pela PEC 09/2022 pelo Senado Federal.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/req._021-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/req._021-22.pdf</t>
   </si>
   <si>
     <t>As vereadoras que abaixo subscrevem, nos termos regimentais, requerem informações junto ao Executivo Municipal quais medidas serão tomadas para aplicação do Projeto de Lei nº 2564/2020, que Altera a Lei nº 7498, de 25 de junho de 1986, para instituir o piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira, aprovado na Câmara dia 04/05/2022</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/requerimento_022__jislaine_rodoviaria.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/requerimento_022__jislaine_rodoviaria.pdf</t>
   </si>
   <si>
     <t>As vereadoras que abaixo subscrevem, nos termos regimentais, requerem informações junto ao Executivo Municipal quais medidas estão sendo tomadas para a construção de um terminal rodoviário, justificando que o antigo terminal foi retirado para a construção da nova sede da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/req._023-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/req._023-22.pdf</t>
   </si>
   <si>
     <t>Solicitação de documentos referente ao Pregão Eletrônico 050/2021- Serviços Terceirizados – Novas informações.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_024_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_024_2022.pdf</t>
   </si>
   <si>
     <t>As vereadoras que abaixo subscrevem, nos termos regimentais, requerem informações junto ao Executivo Municipal quais medidas serão ou estão sendo tomadas para o atendimento a denúncias de maus-tratos a animais domésticos e castração. Considerando o aumento de animais nas ruas, gostaríamos de saber se há algum projeto ou convênio como o Programa Permanente de Esterilizações de Cães e Gatos (Castrapet Paraná).</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/requerimento_025_anauto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/requerimento_025_anauto.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre poço artesiano – Assentamento Água da Prata.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/req._026-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/req._026-22.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado oficio  a Sercomtel, relatando as constantes interrupções de sinal de telefonia móvel e internet na região dos Assentamentos Mandassaia e Cruz da Malta.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/requerimento_027_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/requerimento_027_2022.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre as câmeras de segurança do Município.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/requerimento_028_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/requerimento_028_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ABASTECIMENTO NA BOMBA DE COMBUSTÍVEL DA PREFEITURA – VEÍCULOS RESERVA INDÍGENA E PARTICULARES.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/req._029-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/req._029-22.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONVÊNIO 119/2021 – SEAB-PREFEITURA – PEDRAS IRREGULARES – TOMADA DE PREÇOS 003/2021.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/requerimento_030_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/requerimento_030_2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/requerimento_031__angelica_referente_comissoes.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/requerimento_031__angelica_referente_comissoes.pdf</t>
   </si>
   <si>
     <t>As vereadoras que abaixo subscrevem, nos termos regimentais, requerem que o Regime Interno seja cumprido, em relação às Comissões Permanentes, do art. nº 37 ao 45, conforme segue na justificativa.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/requerimento_032__jislaine_regimento_art_138_e_142.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/requerimento_032__jislaine_regimento_art_138_e_142.pdf</t>
   </si>
   <si>
     <t>As vereadoras que abaixo subscrevem, nos termos regimentais, requerem que o Regime Interno seja cumprido, no art. 138, em que o orador deve fazer uso da palavra em pé, salvo exceções regimentais o artigo nº 142, letra C, inciso III.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/req_033-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/req_033-22.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA SEGURANÇA PÚBLICA – SOLICITAÇÃO DE  VIATURAS E ARMAMENTO PARA A PATRULHA RURAL.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/re._034-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/re._034-22.pdf</t>
   </si>
   <si>
     <t>Requer informação financiamento junto ao Paranacidade – Agencia de Fomento do Paraná- CONSTRUÇÃO DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/req._035-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/req._035-22.pdf</t>
   </si>
   <si>
     <t>Requer informação PDR</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/req._036-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/req._036-22.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre fornecimento de cestas básicas</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/req._037-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/req._037-22.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a campanha da 5ª dose da vacina contra a Covid.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/req._038-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/req._038-22.pdf</t>
   </si>
   <si>
     <t>Solicitação de documentos referente ao Pregão Eletrônico nº 003/2022 e 011/2022 - Transporte escolar</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1108/req._039-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1108/req._039-22.pdf</t>
   </si>
   <si>
     <t>Solicitação informação remuneração de  THD– Técnico em Higiene Dental</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1119/req._040-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1119/req._040-22.pdf</t>
   </si>
   <si>
     <t>Recomendação Administrativa nº 02/2022 – Ministério Público Estadual.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1120/req._041-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1120/req._041-22.pdf</t>
   </si>
   <si>
     <t>Recomendação Administrativa nº 12/2022 – Ministério Público Estadual</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1122/req_042-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1122/req_042-22.pdf</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/requerimento_043_regimento_interno.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/requerimento_043_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Requeremos que seja seguido o regimento interno, nos artigos abaixo:</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/req._044-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/req._044-22.pdf</t>
   </si>
   <si>
     <t>Informações sobre a falta de iluminação do Meu Campinho Isaac Caetano Lopes na Vila Siena</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/req.__045-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/req.__045-22.pdf</t>
   </si>
   <si>
     <t>Requer informação Concurso Público.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/req._046-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/req._046-22.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre o incentivo financeiro adicional - piso da atenção básica em saúde – agentes comunitários de saúde e agentes de combate a endemias.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/requerimento_047_cumprimento_do_regimento_interno.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/requerimento_047_cumprimento_do_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Requer informações a cerca do cumprimento do Regimento Interno, quanto ao projeto de Lei 08/2022.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/req._048-22_-_informacoes_tranposte_escolar_complementacao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/req._048-22_-_informacoes_tranposte_escolar_complementacao.pdf</t>
   </si>
   <si>
     <t>Solicitação de documentos e informações complementares referentes ao Pregão Eletrônico nº 011/2022 - Transporte escolar.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/requerimento_049__jislaine_referente_servidores_enfermagem.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/requerimento_049__jislaine_referente_servidores_enfermagem.pdf</t>
   </si>
   <si>
     <t>Requer informações Executivo Municipal, se existem estudos para a organização e normatizar a remoção para outro posto de trabalho de servidores da enfermagem do quadro de servidores municipal.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/requerimento_050_convocacao_da_secretaria_de_administracao_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/requerimento_050_convocacao_da_secretaria_de_administracao_assinado.pdf</t>
   </si>
   <si>
     <t>Convocação da Secretária de Administração Sra. Jane Gomes de Souza Uno para comparecer na sessão da Câmara Municipal dia 24/10/22 às 10 horas para esclarecimentos sobre o Pregão Eletrônico 050/2021- Contratação de Pessoa Jurídica especializada na prestação de serviço terceirizado</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/req._051-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/req._051-22.pdf</t>
   </si>
   <si>
     <t>Requer informação PDR – Nita Soares de Mendonça Gomes</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/req._052-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/req._052-22.pdf</t>
   </si>
   <si>
     <t>Requer informação PDR – Valdinei Bezerra da Silva.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/req._053-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/req._053-22.pdf</t>
   </si>
   <si>
     <t>Convocação da Secretária de Administração Sra. Jane Gomes de Souza Uno para comparecer na sessão da Câmara Municipal dia 07/11/22 às 10 horas para esclarecimentos sobre o Pregão Eletrônico 050/2021- Contratação de Pessoa Jurídica especializada na prestação de serviço terceirizado</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/req._054-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/req._054-22.pdf</t>
   </si>
   <si>
     <t>Pedido de informações para as empresas vencedoras do Pregão      Eletrônico 050/2021 da Prefeitura Municipal de Tamarana.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/req._055-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/req._055-22.pdf</t>
   </si>
   <si>
     <t>Ação coletiva movida pelo SINDITAM – Sindicato dos Servidores Municipais de Tamarana</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/req._056-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/req._056-22.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre Transporte Escolar – Linha Aldeia Agua Branca – Escola Enes Barbosa</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/req._057-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/req._057-22.pdf</t>
   </si>
   <si>
     <t>Requer informações se ocorreu abertura de procedimento de investigação de possível negligência no caso “JORGE”.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/req._058-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/req._058-22.pdf</t>
   </si>
   <si>
     <t>Requer informações se a Defesa Civil foi acionada para atendimento das famílias atingidas pelas últimas tempestades ocorridas em nossa cidade</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/req._059-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/req._059-22.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o veículo do Munícipio apreendido pela Policia Rodoviária Federal</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/req._060-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/req._060-22.pdf</t>
   </si>
   <si>
     <t>Requer Cópia da ata da eleição do Conselho de Desenvolvimento Municipal</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/req._061-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/req._061-22.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Portaria nº 337 de 04/11/22 e Decreto 222 de 08/11/22</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/req._062-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/req._062-22.pdf</t>
   </si>
   <si>
     <t>Requer Informação sobre PDR - Protocolo do Município de Tamarana nº 2022.680.000005</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/requerimento_063_requer_que_a_lei_932.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/requerimento_063_requer_que_a_lei_932.pdf</t>
   </si>
   <si>
     <t>Requer que a Lei nº 932 de 17 de Abril de 2013 seja cumprida.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/req._64-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/req._64-22.pdf</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/req._065-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/req._065-22.pdf</t>
   </si>
   <si>
     <t>Requeremos junto a secretária de Assistência Social informações referentes aos atendimentos/acompanhamentos oferecidos pela secretaria de Assistência Social - CREAS ano 20212.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/requerimento_066__jislaine_referente_secretaria_de_saude.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/requerimento_066__jislaine_referente_secretaria_de_saude.pdf</t>
   </si>
   <si>
     <t>Requeremos junto ao secretário de Educação informações referente aos atendimentos/acompanhamentos oferecidos pela equipe técnica multidisciplinar (psicólogo, fonoaudiólogo e assistente social) da secretaria de educação no ano de 2022.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1275/req._067-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1275/req._067-22.pdf</t>
   </si>
   <si>
     <t>Informações e documentações de servidora municipal</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/req._68-2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/req._68-2022.pdf</t>
   </si>
   <si>
     <t>: Contenção de água de chuva – Final do trecho do asfalto que liga a antiga PASA</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/req._069-2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/req._069-2022.pdf</t>
   </si>
   <si>
     <t>Informação sobre local das provas dos Concursos Públicos – 002 e 03/2022</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/req._070-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/req._070-22.pdf</t>
   </si>
   <si>
     <t>Requeiro cópia e informação acerca de quantas diárias recebeu a vereadora Angélica de Oliveira Lima durante o ano de 2021 e 2022, qual a finalidade das diárias, quais cursos realizou e quais temas tratados nos referidos cursos, palestras ou encontros, quais instituições foram contratadas e qual o valor gasto para a realização dos referidos cursos ou encontros.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/requerimento_071_angelica_informacoes_diarias.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/requerimento_071_angelica_informacoes_diarias.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS INFORMAÇÕES ACERCA DE QUANTAS DIÁRIAS RECEBERAM DURANTE O ANO DE 2021 E 2022, QUAL FINALIDADE DAS DIÁRIAS, QUAIS CURSOS REALIZARAM E QUAIS TEMAS TRATADOS NOS REFERIDOS CURSOS, QUAIS INSTITUIÇÕES FORAM CONTRATADAS PARA A REALIZAÇÃO DOS REFERIDOS CURSOS, QUAL VALOR GASTO NESSES CURSOS, PELOS VEREADORES ANAUTO SOUZA DE GOUVEA, HÉCTOR AUGUSTO SIENA GOBETTI E MÁRIO CÉSAR FABIANO.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/requerimento_072_jislaine_const._predio_camara.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/requerimento_072_jislaine_const._predio_camara.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS INFORMAÇÕES ACERCA DE QUAIS MEDIDAS ESTÃO SENDO TOMADAS QUANTO A OBRA DA CÂMARA MUNICIPAL DE TAMARANA QUE ESTÁ HÁ MUITO TEMPO PARALISADA</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>-Moção</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/mocao_asilo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/mocao_asilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 001/2022 de 02 de Junho de 2022.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/mocao_roberto_luiz_peixoto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/mocao_roberto_luiz_peixoto.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação nº 002/2022 de junho de 2022.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>-Emenda</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/940/emenda_001-22_ao_pl-legislativo_003-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/940/emenda_001-22_ao_pl-legislativo_003-22.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 17 – Onde se lê R$ 1.279,56 (Um mil duzentos e setenta e nove reais e cinquenta e seis centavos). leia-se R$ 2.266,28 (Dois mil, duzentos e secenta e seis reais e vinte e oito centavos</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/oficio_no_207_2022_emenda_substitutiva_002_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/oficio_no_207_2022_emenda_substitutiva_002_2022.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA Nº 002/2022, AO PROJETO DE LEI N° 029/2022 de 06/12/2022 - DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA, PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/emenda_substitutiva_03-22_ao_pl_030-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/emenda_substitutiva_03-22_ao_pl_030-22.pdf</t>
   </si>
   <si>
     <t>Substitui os Artigo 5 e 6 do projeto de lei n° 030/2022 de 29/11/2022 – “Estima a receita e fixa a despesa do Município de Tamarana para o exercício de 2023”.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/emenda_supressiva_04.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/emenda_supressiva_04.pdf</t>
   </si>
   <si>
     <t>Suprime os artigos  7 e 9 do Projeto de Lei 030/2022 de 29/11/2022 que estima a receita e fixa a despesa do Município de Tamarana para o exercício de 2023.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
     <t>EXTERNO - EX</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/pregao_eletronico__82_2022_-_gramado_-_recurso.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/pregao_eletronico__82_2022_-_gramado_-_recurso.pdf</t>
   </si>
   <si>
     <t>Recurso Administrativo - Flávio Ferreira dos Santos Gramado.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>-Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/925/pl_do_legislativo_001-2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/925/pl_do_legislativo_001-2022.pdf</t>
   </si>
   <si>
     <t>DENOMINA " UBALDINDO TORRES BITTENCOURT" O PLENÁRIO DA  CÂMARA MUNICIPAL DE TAMARANA</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/929/projeto_leg_005_2022_cacs.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/929/projeto_leg_005_2022_cacs.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre o limite de até 40% ao percentual máximo para contratação de operações de crédito, com desconto automático em folha de pagamento para os servidores do Município de Tamarana</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/930/pl_-_legislativo_003-2022_plano_de_cargos_salarios_anexada_pagina_6.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/930/pl_-_legislativo_003-2022_plano_de_cargos_salarios_anexada_pagina_6.pdf</t>
   </si>
   <si>
     <t>Súmula: Altera os artigos 2º, 16, 17, 18 e anexos I, III e IV da Lei Municipal nº 909, de 12 de dezembro de 2012, que Dispõe sobre o Plano de Cargos, Carreiras e Salários da Câmara Municipal de Tamarana</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/961/pl_legislativo_04-22_-_denomina_rua_joao_jose_de_oliveira.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/961/pl_legislativo_04-22_-_denomina_rua_joao_jose_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Denomina de JOÃO JOSÉ DE OLIVEIRA, a atual Rua A que inicia no encontro das Ruas Dom Fernando Tadei com a Rua Sumaco Iryia Suzukawa e vai sentido Conjunto São Roque até o encontro com a Rua Osvaldo Mantovan, neste Município.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_leg_005_2022_cacs.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_leg_005_2022_cacs.pdf</t>
   </si>
   <si>
     <t>Reconhece no Município de Tamarana/PR, o dia 9 de julho como o dia dos Colecionadores, Atiradores e Caçadores e suas atividades com atividade de risco, configurando efetiva necessidade e exposição à situações de risco à vida e a incolumidade física, conforme os termos do artigo 10 da Lei Federal nº 10.826 de 2003.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/oficio_no_002_2022__angelica_encaminha_projetos_de_lei_cameras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/oficio_no_002_2022__angelica_encaminha_projetos_de_lei_cameras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento de segurança nas escolas públicas municipais e cercanias.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/oficio_no_013_2022_encaminha_projeto_de_lei_que_institui_semana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/oficio_no_013_2022_encaminha_projeto_de_lei_que_institui_semana.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Escolar Municipal de prevenção à violência contra Mulher" no Município de Tamarana, e dá outras providências.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/oficio_no_014_2022-_encaminha_projeto_de_lei_nomina_antonio_batista_pinto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/oficio_no_014_2022-_encaminha_projeto_de_lei_nomina_antonio_batista_pinto.pdf</t>
   </si>
   <si>
     <t>Denomina de Antônio Batista Pinto, a atual praça que tem seus limites entre a Rua Ancião Vicente Subtil de Oliveira, Rua Olegário Basso e Rua Matuzalém de Campos Carvalho, neste Município.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Comunicação</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/978/of._053-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/978/of._053-22.pdf</t>
   </si>
   <si>
     <t>Vereador Juninho Bittencout comunicando que está elaborando homenagem aos servidores municipais de Londrina que trabalharam no então distrito de Tamarana;</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>A Associação de Produtores de Leite de Tamarana e Regiaão - APROLEITA, convida Vossas Excelências para a Assembleia Geral, a ser realizada no dia primeiro de julho de 2022, às 10:00 horas, nas dependências do Rotary Club de Tamarana, sito à Rua Demétrio Siqueira, nº 175, centro do município.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/reuniao_avempar_sertanopolis-_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/reuniao_avempar_sertanopolis-_2022.pdf</t>
   </si>
   <si>
     <t>Convite para participarem da 3º Reunião Ordinária 2022 da Associação de Vereadores do Médio Paranapanema - AVEMPAR, a ser realizada no dia 02/07/2022, no município de Sertanópolis, com início às 09:00min horas, nas dependências da Casa da Amizade (Rotary Club), localizado na Rua Rio Grande do Sul, 425 - Centro.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>Encerramento - Eleição da mesa diretora para o biênio de 2023-2024</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>CUT</t>
   </si>
   <si>
     <t>Convites para o uso da Tribuna</t>
   </si>
   <si>
     <t>Convite do Vereador Tega Fabiano, ao Sr. Rubens Taramello para comparecimento a sessão do dia 28/03/22 para esclarecimento sobre o contrato de locação do imóvel sede da Prefeitura Municipal de Tamarana;</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/977/of._001_uso_tribuna_livre.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/977/of._001_uso_tribuna_livre.pdf</t>
   </si>
   <si>
     <t>Convite para uso da Tribuna Livre:_x000D_
 Palavra Livre: Presença do Sr. Sebastião Soares Oliveira à Convite da Vereadora Angélica de Oliveira Lima para falar sobre o  projeto de lei em tramitação sob nº 004/22 que denomina de João José de Oliveira a atual Rua A</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>Apresentação do Projeto Gente Pequena.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>Convite do uso da Tribuna livre para a Sra. Emiko Olinda Goto.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>Convite do Uso da Tribuna livre para o Gerente do Banco Sicredi, para falar sobre o Projeto Gente Pequena.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>Of. nº 0137/2022 - GAB - informa que o Secretário de Finanças senhor Yoshikazu Uno e a Diretora do Recursos Humanos Cristina Seidler irá comparecer a sessão a fim de prestar esclarecimentos que forem necessários aos dignos Pares.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/of_190-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/of_190-22.pdf</t>
   </si>
   <si>
     <t>Solicita uso da Tribuna Livre para o Secretário de Educação Sr. Rafael Nascimento da Silva para explanações sobre o PL 016/2022</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>Convite so Sr. Elsio Giovane Carvalho Prado para fazer o Uso da Tribuna Livre.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofícios</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/992/oficio_premio_gestor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/992/oficio_premio_gestor.pdf</t>
   </si>
   <si>
     <t>Divulgação do Prêmio Gestor Público Paraná, edição 2022.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/ci019_prestcao_de_contas_do_1o_quadrimestre_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/ci019_prestcao_de_contas_do_1o_quadrimestre_2022.pdf</t>
   </si>
   <si>
     <t>Demonstrativo mensal de receitas e despesas.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/oficio_no_96_2022__cras.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/oficio_no_96_2022__cras.pdf</t>
   </si>
   <si>
     <t>Convite para participar da mobilização dia 18/05, em prol do dia Nacional de Combate ao Abuso e Exploração Sexual de Criança e Adolescente.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/oficio_n_67-2022_-_camara_municipal_de_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/oficio_n_67-2022_-_camara_municipal_de_tamarana.pdf</t>
   </si>
   <si>
     <t>Requisita-se que envie, os contratos celebrados com as empresas AES CONSTRUÇÃO E GESTÃO DE OBRAS EIRELI – ME e J CAMPOS CONSTRUÇÕES_x000D_
 LTDA-ME.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/of._084.2022_-_mp_resp_of_67_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/of._084.2022_-_mp_resp_of_67_assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Resposta ao Of. 067/2022 – MP, enviando anexo do contrato celebrado entre a Câmara de Tamarana e as empresas AES e a J Campos.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/of._132_-_pmt.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/of._132_-_pmt.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre o andamento da tramitação dos Projetos de Lei de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/of._004-22_ver._angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/of._004-22_ver._angelica.pdf</t>
   </si>
   <si>
     <t>Correção na redação do Projeto de Resolução nº 002/2022</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/of._005-22_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/of._005-22_angelica.pdf</t>
   </si>
   <si>
     <t>Informações acerca das providências que estão sendo tomadas quanto oas microfones</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1115/of._001-22_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1115/of._001-22_jislaine.pdf</t>
   </si>
   <si>
     <t>Solicito Notebook</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1118/12.2022_-_prefeita_de_tamarana_3.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1118/12.2022_-_prefeita_de_tamarana_3.pdf</t>
   </si>
   <si>
     <t>Of. nº 458/2022 – 10º PJLD – Encaminha Recomendação Administrativa nº 012/2022 para instruir os autos de inquérito civil MPPR-0078.18.009848-1 sobre a necessidade de regularizar a atuação, adequar a conduta do Município aos preceitos inscritos nesse compromisso, de forma a superar a atual omissão e situação de violação de direitos das crianças e adolescentes em Tamarana Pr.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>Convite para a realização comemorativa da semana da pátria.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>Convocação de representante do Executivo” para esclarecimento junto a Comissão de Agricultura Indústria e Comércio sobre o Projeto de Lei do Executivo nº 008/22 - que extingue vagas e coloca em extinção carros do Quadro de Servidores Municipais.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/ci21_prestacao_de_contas_anauto_janeiro_-_setembro.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/ci21_prestacao_de_contas_anauto_janeiro_-_setembro.pdf</t>
   </si>
   <si>
     <t>Demonstrativo mensal de receitas e despesas - Janeiro a Agosto 2022</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/of._247_2022_conselho_tutelar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/of._247_2022_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Requisitar informações relacionado ao PPA.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, considerando:_x000D_
 - o lapso temporal entre o envio do ofício 132/2022, com a solicitação de esclarecimentos sobre o andamento dos projetos de lei 012/2022, 011/2022, 08/2022, 06/2022. _x000D_
  ..._x000D_
 Vimos por meio deste, solicitar urgência para a tramitação do projeto de lei 08/2022, de 19/04/2022, "extingue vagas e coloca em extinção cargos do Quadro Próprio de Servidores Públicos Municipais constantes do Anexo I da Lei Municipal, conforme artigo 164 do Regimento Interno da Câmara"_x000D_
 ...</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/oficio_no_18_2022_escola_iracema_torres_rochedo_encaminha_oficio_passeio_criancas_paco_municipal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/oficio_no_18_2022_escola_iracema_torres_rochedo_encaminha_oficio_passeio_criancas_paco_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita uma visita dos estudantes ao prédio da Prefeitura e da Câmara Municipal.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/oficio_017-2022_convidando_camara_de_vereadores_para_festa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/oficio_017-2022_convidando_camara_de_vereadores_para_festa.pdf</t>
   </si>
   <si>
     <t>Escola Professora Taeko Lima Almeida - Convidando para a Festa da Primavera nas dependências da Instituição.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>Informação acerca do Projeto de Lei nº 08/2022</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/of._156.2022_-_enc._resposta_ao_of.203_gab_-_tramitacao_de_projetos_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/of._156.2022_-_enc._resposta_ao_of.203_gab_-_tramitacao_de_projetos_assinado.pdf</t>
   </si>
   <si>
     <t>Of. 156/2022 – CMT – Encaminha resposta ao Of. 203/2022 – GAB, referente aos esclarecimentos acerca das tramitações dos projetos de Leis nº 011/2022, 012/2022, 06/2022 e 08/2022”;</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>Solicita informações sobre o projeto de lei nº 008/2022.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/oficio_no_18_2022_escola_iracema_torres_rochedo_encaminha_oficio_passeio_criancas_paco_municipal.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/oficio_no_18_2022_escola_iracema_torres_rochedo_encaminha_oficio_passeio_criancas_paco_municipal.pdf</t>
   </si>
   <si>
     <t>Encaminha solicitação de visita de alunos da Escola Municipal Iracema Torres Rochedo, à Câmara Municipal.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/resposta_requerimento_033_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/resposta_requerimento_033_2022.pdf</t>
   </si>
   <si>
     <t>Encaminha resposta ao requerimento nº 033/2022 de autoria do vereador Anauto Souza de Gouvea e apoiadores, requerendo: “Melhorias na segurança pública – solicitação de viaturas e armamento para a patrulha rural.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1174/of._006_2022_informacoes_acerca_do_of_132.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1174/of._006_2022_informacoes_acerca_do_of_132.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Of. 132/2022, protocolado dia 15/06/2022</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1175/of._007_2022_trubuna_livre.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1175/of._007_2022_trubuna_livre.pdf</t>
   </si>
   <si>
     <t>Solicitação do uso da tribuna livre, pela secretaria da Saúde Municipal, Senhora Viviane Granado Barreira, para falar sobre o Projeto Cuidando na Hora.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1176/of._162.2022_-_enc._resposta_ao_of.203_gab_-_tramitacao_de_projetos_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1176/of._162.2022_-_enc._resposta_ao_of.203_gab_-_tramitacao_de_projetos_assinado.pdf</t>
   </si>
   <si>
     <t>Resposta ao Of. nº 214/2022 - GAB - Solicita Urgência para tramitação do Projeto de Lei do Executivo nº 008/2022.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1177/of._102_2022_-_enc._resposta_ao_of_132_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1177/of._102_2022_-_enc._resposta_ao_of_132_2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao of. 132/2022 - GAB - Solicita esclarecimentos sobre  o andamento da tramitação dos Projetos de Lei do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>Encaminha adequação ao Projeto de Lei nº 015/2022, na previsão de despesas relacionadas quanto ao Programa de Assistência à Criança e Adolescente.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1179/oficio_no_0220_2022_gab_encaminha_adequacao_provisao_de_despesas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1179/oficio_no_0220_2022_gab_encaminha_adequacao_provisao_de_despesas.pdf</t>
   </si>
   <si>
     <t>Of. de adequação na provisão de despesas relacionadas ao Programa de Assistência à Criança e ao Adolescente. _x000D_
 Substitui anexos do projeto de Lei nº 015/2022.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/oficio_008_2022_angelica_materia_alunos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/oficio_008_2022_angelica_materia_alunos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja publicado no site da Câmara Municipal, matéria sobre a visita das crianças do 4º e 5 º ano C e D vespertino do Colégio Iracema Torres Rochedo.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/oficio_no_167_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/oficio_no_167_2022.pdf</t>
   </si>
   <si>
     <t>Convite a Secretária de Administração Sra. Jane Gomes de Souza Uno, para comparecer na sessão da Câmara Municipal dia 17/10/2022 às 10 horas.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/oficio_009_2022_angelica_inscricao_tribuna_mayla.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/oficio_009_2022_angelica_inscricao_tribuna_mayla.pdf</t>
   </si>
   <si>
     <t>Solicita a inscrição na tribuna livre na 31ª Sessão ordinária do dia 17/10/2022, a senhora Mayla Aparecida Valentin da Silva Assistente Social do Municipal de Tamarana, para falar acerca da atuação do profissional da Assistência Social na equipe multidisciplinar na Educação do Município de Tamarana.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/oficio_010_2022_jislaine_inscricao_tribuna_fernando.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/oficio_010_2022_jislaine_inscricao_tribuna_fernando.pdf</t>
   </si>
   <si>
     <t>Solicitação inscrição na tribuna Livre na 31ª  Sessão Ordinária do dia 17/10/2022, o senhor Fernando Iankievez Psicólogo do Município de Tamarana, para falar acerca da atuação do profissional de psicologia na equipe multidisciplinar na Educação do Municipal de Tamarana.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/oficio_011_2022_jislaine_inscricao_tribuna_tayane.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/oficio_011_2022_jislaine_inscricao_tribuna_tayane.pdf</t>
   </si>
   <si>
     <t>Solicita a inscrição na tribuna Livre na 31ª Sessão Ordinária do dia 17/10/2022, a senhorita Tayane Diz Suarez fonoaudióloga do Município de Tamarana, para falar acerca da atuação do profissional de fonoaudiologia na equipe multidisciplinar na Educação do Município de Tamarana.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/oficio_no_221_2022_gab_encaminha_resposta_oficio_167_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/oficio_no_221_2022_gab_encaminha_resposta_oficio_167_2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Of. 167/2022 - CMT.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/oficio_no_226_2022_gab_encaminha_resposta_oficio_170_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/oficio_no_226_2022_gab_encaminha_resposta_oficio_170_2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Of. nº 170/2022, solicitando o comparecimento da Secretária de Administração Sra. Jane Gomes de Souza Uno à Câmara Municipal.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/oficio_no_225_2022_gab_prorrogacao_de_prazo_of_158.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/oficio_no_225_2022_gab_prorrogacao_de_prazo_of_158.pdf</t>
   </si>
   <si>
     <t>Prorrogação de prazo referente ao Of. 158/202, requerimento 046/2022.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/oficio_no_35_2022_cmdca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/oficio_no_35_2022_cmdca.pdf</t>
   </si>
   <si>
     <t>Convite para a XI Conferência Municipal dos Direitos da Criança e do Adolescente no município de Tamarana.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/oficio_no_0234_2022_gab_encaminha_projetos_de_leis_plano_diretor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/oficio_no_0234_2022_gab_encaminha_projetos_de_leis_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Encaminha Projetos de Leis - que tratam da revisão do Plano Diretor Municipal de Tamarana.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/oficio_no_274_2022__mppr.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/oficio_no_274_2022__mppr.pdf</t>
   </si>
   <si>
     <t>Ref. inquérito Civil Público nº MPPR - 0078.21.004930-6</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/oficio_no_230_2022_gab_solicita_prorrogacao_prazo_resposta_oficio_165_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/oficio_no_230_2022_gab_solicita_prorrogacao_prazo_resposta_oficio_165_2022.pdf</t>
   </si>
   <si>
     <t>Requerer prorrogação de prazo para resposta ao Requerimento nº 048/2022.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/of._182.2022_-encaminha_resposta_ao_of._274-22_-_mp_assinado.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/of._182.2022_-encaminha_resposta_ao_of._274-22_-_mp_assinado.pdf</t>
   </si>
   <si>
     <t>Resposta ao Of. 274/2022 - MP - Inquérito Civil Público nº MPPR - 0078.21.0049300-6.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Solicita a manifestação no sentido de autorizar a Prefeitura Municipal a incluir o Poder Legislativo na realização do aditivo do contrato nº 230/2017.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/of._184.2022_-_enc.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/of._184.2022_-_enc.pdf</t>
   </si>
   <si>
     <t>Requerimento aprovado pelo Legislativo</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/of._185.2022_-_enc.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/of._185.2022_-_enc.pdf</t>
   </si>
   <si>
     <t>Convocação para esclarecimentos sobre os Projetos de Lei Complementar Plano Diretor.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>Solicita a inscrição do Sr. Cleverson Nunes Rodrigues  representante da empresa SEMV Projetos Governamentais, para fazer o uso da Tibuna Livre, na 35º Sessão Ordinária do dia 28/11/2022.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1260/oficio_no_015_2022_requer_cumprimento_ri.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1260/oficio_no_015_2022_requer_cumprimento_ri.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar a Vossa Excelência questionamentos pelo qual foi mais uma vez descumprido o Regimento Interno Desta Casa de Leis, na 33a sessão ordinária realizada no dia 07/11/2022, em que vieram projetos de Leis que tratam do Plano Diretor, sendo que não foram lidos, conforme versa o Art. 24. Compete ao 1º Secretário: I - proceder a leitura do Expediente e demais documentos que devam ser do_x000D_
 conhecimento do Plenário;_x000D_
 Também questionamos o motivo de o Senhor Presidente colocar em votação a leitura ou não dos projetos, uma vez que observado o Regimento Interno não existe esta prerrogativa.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/oficio_no_198_2022__adequacao_ldo_e_loa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/oficio_no_198_2022__adequacao_ldo_e_loa.pdf</t>
   </si>
   <si>
     <t>Adequação de Projetos de Lei (LDO e LOA)</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/oficio_no_12_2022_sinditam.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/oficio_no_12_2022_sinditam.pdf</t>
   </si>
   <si>
     <t>Sindicato dos servidores municipais de Tamarana - SINDTAM, em referencia a apresentação do Projeto de Lei Orgânica 024/2022, que "Institui o Banco de Horas do Servidores Público da Prefeitura Municipal de Tamarana, e dá outras providências", observada a composição democrática do processo legislativo, vem, respeitosamente, requerer que sejam propostas e aprovadas emendas ao reportado projeto.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/03.22_ofcio_circular_cultura_camara_de_vereadores_.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/03.22_ofcio_circular_cultura_camara_de_vereadores_.pdf</t>
   </si>
   <si>
     <t>Encaminha informações sobre os recursos de apoio à Cultura assegurados pelas Leis Aldir Blanc 2, Paulo Gustavo e Pelo Programa Emergencial de Retomada do Setor de Eventos (PERSE);</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/oficio_no_018_2022_inscricao_tribuna_livre_cristina_e_carlos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/oficio_no_018_2022_inscricao_tribuna_livre_cristina_e_carlos.pdf</t>
   </si>
   <si>
     <t>Solicita a inscrição na Tribuna Livre na 37ª Sessão Ordinária, a Sra. Cristina Seidler.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/oficio_no_210_2022_inscricao_tribuna_livre_emerson_petriv.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/oficio_no_210_2022_inscricao_tribuna_livre_emerson_petriv.pdf</t>
   </si>
   <si>
     <t>Solicita a inscrição na tribuna Livre do Sr. Emerson Petriv (Boca Aberta).</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/oficio_no_019_2022_retirada_de_pauta_projeto_de_lei_praca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/oficio_no_019_2022_retirada_de_pauta_projeto_de_lei_praca.pdf</t>
   </si>
   <si>
     <t>Solicitar a retirada de pauta por uma sessão para correções ao  Projeto de Lei, nº 008/2022 do Legislativo.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>Convoca representante do Executivo para esclarecimentos sobre o Projeto de Lei 031/2022.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/oficio_no_20_2022_retirada_de_pauta_proxima_projeto_de_lei_praca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/oficio_no_20_2022_retirada_de_pauta_proxima_projeto_de_lei_praca.pdf</t>
   </si>
   <si>
     <t>Solicitar a retirada de pauta por uma sessão para correções ao Projeto de Lei, nº 008/2022 do Legislativo.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Audiência Pública</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/apresentacao_audiencia_1o_quadrimestre_-2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/apresentacao_audiencia_1o_quadrimestre_-2022.pdf</t>
   </si>
   <si>
     <t>Audiência Pública - Gestão Fiscal 2022 - 1º QUADRIMESTRE 2022</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/oficio_no_0164_2022_audiencia_publica_loa_2023_24_08_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/oficio_no_0164_2022_audiencia_publica_loa_2023_24_08_2022.pdf</t>
   </si>
   <si>
     <t>Convite Audiência Pública.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/oficio_no_207_2022_gabinete_da_prefeita_encaminha_convite_audiencia_publica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/oficio_no_207_2022_gabinete_da_prefeita_encaminha_convite_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Convite – Audiência Pública para apresentação, avaliação do cumprimento das Metas Fiscais relativo ao 2º Quadrimestre de 2022</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autorização</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/autorizacao_001-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/autorizacao_001-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO CONCURSO PÚBLICO</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/pl_subistitutivo_01-22.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/pl_subistitutivo_01-22.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO  Nº 01/2022 AO PROJETO DE LEI Nº 006 DE 17 DE MARÇO DE 2022_x000D_
 “Nomina de PAULO MITIO NAKAOKA o prédio destinado ao Posto de Saúde Central do Município de Tamarana/PR, e dá outras providências.”</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>V,</t>
   </si>
   <si>
     <t>Votação da Mesa Diretora.</t>
   </si>
   <si>
     <t>Votação da mesa diretora para o biênio 2023-2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
@@ -4893,67 +4893,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/ata_001_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/ata_002_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/919/projeto_002_cismepar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_003-22_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/936/pl_executivo_004-2022_-_contratacao_pessoal_saude.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/937/pl_executivo_005-2022_-_contratacao_pessoal_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/938/pl_executivo_006-2022-altera_o_art._1_da_lei_1.100.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/949/pl_executivo_07-22_-_institui_circuito_caminhos_serra_do_arreio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_008_2022_extingue_vagas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/oficio_097_2022_pl_adicional_especial_20.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/oficio_098_2022_pl_adicional_especial_524.77100.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/pl_011_22_autoriza_contrtatar_pessoal_temporario_3psicologo_3assistente_social.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/pl_012_22_aumenta_vagas_pessoal_procurador_juridico_psicologo_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/pl_-_013-22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/pl_-013-22__fixa_piso_acs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/oficio_no_0168_2022_encaminha_loa_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1121/oficio_no_193_2022_gabinete_da_prefeita_encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/oficio_no_0198_2022_gabinete_da_prefeita_encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/oficio_no_201_2022_gabinete_da_prefeita_encaminha_projeto_de_lei_convenio_cismepar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/oficio_no_204_2022_gabinete_da_prefeita_encaminha_projeto_de_lei_administracao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/oficio_no_0215_2022_gab_encaminha_projeto_de_lei_orcamentaria_anual_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/oficio_no_222_2022_gab_encaminha_projeto_de_lei_autoriza_convenio_consorcio_intergestores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_-_023-22_institui_o_servico_volutariado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_de_lei_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_patrocinio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/oficio_no_0244_2022_gab_encaminha_pl_autoriza_credito_adicional_suplementar_ppa_ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/oficio_no_0251_2022_gab_-_encaminha_projeto_de_lei_abertura_de_credito_adicional_especial_no_ppa_ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/oficio_no_259_2022_encaminha_projeto_de_lei_que_altera_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/oficio_no_258_2022_encaminha_projeto_de_lei_que_dispoe_sobre_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1279/oficio_no_257_2022_encaminha_projeto_de_lei_que_altera_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/oficio_no_292_2022_gab_encaminha_projeto_de_lei_autoriza_repassar_incentivo_financeiro_acs.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/proj_de_lei_comp_01-lei_geral_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/proj_de_lei_comp_02_-_lei_zoneamento_de_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/proj_de_lei_comp_03_-_lei_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/proj_de_lei_comp_04__lei_do_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/proj_de_lei_comp_05_-__sistema_viario.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/proj_de_lei_comp_06_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/proj_de_lei_comp_07_-_normativa_do_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/906/projeto_resolucao_legislativa_001_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/resolucao_legislativa_002_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/877/ind._001-22_pavbimentacao_vielas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/878/ind._002-21_residuo_asfalto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/879/ind._003-21_-_melhorias_chacara_leao_norte.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/880/ind._004-21_-_construcao_de_calcadas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/881/ind._005-21_-_terreno_praca_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/882/ind._006-21_-_asfalto_ruas_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/883/ind._007-21_-_plantio_de_grama_conj._manoel_b._vieira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/884/ind._008-21-_manutencao_ponte_vila_i.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/885/ind._009-21_-canaletas_estrada_vila_i.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/886/ind._010-21_-_asfalto_jardim_juny-esperanca.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/888/ind._011_angelica_-_contratacao_psicologo_fono.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/889/ind._012_-_jislaine_-_contratacao_dentista_-_assit._social.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/890/ind._013_-_jislaine_-_galeria_pluvia_-_ruas_jard._esperanca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/891/ind._14_-_jislaine_-_reforma_quadra_csu.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/892/ind._015_-_angelica_-_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/893/ind._16_-_angelica_-_casa_populares.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/894/ind._017_-_angelica_-_uniforme_escolar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/895/ind._018_-_angelica_-_pedra_irregular_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/896/ind._019_-_jislaine_-_pedra_irregular_varios_pontos_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/897/ind._020_-_jislaine_-_quebra_molas_-_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/899/ind._021-22_-_patrolamento_agua_da_prata.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind._022-22_-_estradas_moreira_serraria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/901/ind023-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/902/ind._024-22_-_galerial_asafalto_rua_anciao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/903/ind._025_jislaine_-_reforma_quadra_antiga_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/904/ind._026__angelica_-_antendimentos_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/907/ind._027-22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/908/ind_028-22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/909/ind_029-22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_030-22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/913/ind.__031-22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind.__032-22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/916/ind_033-22_-_jislaine_revitalizacao_da_entrada_tamarana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/917/ind._034_angelica_-_ampliacao_de_vagas_creche.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/920/ind._035_jislaine_-_reforma_capela.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/921/ind._036_-_jislaine_-_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/922/ind._037-2022_-.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/923/ind_038-22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/924/ind_039-22.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/927/ind._040-2022_silvano_-_red._velocidade.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/928/ind._041_angelica_-_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/931/ind._042-2022_-_jislaine_-_reparos_estrada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_043_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/933/ind._044_amadeu-_quebra_molas_rua_demetrio_carneiro_siqueira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/935/ind._045-2022_-_angelica_melhorias_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/942/ind._046_-_edson_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_047_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_048_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_049_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/950/ind.__050-22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/951/ind._051-22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/952/ind.__052-22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/953/ind._053-22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_054_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_055_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/957/ind._056-_angelica_-_melhorias_ponte_recanto_pinhao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/956/ind._057_-_jislaine_-patrolamento_estrada_pari_paro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/958/ind._058-22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/959/ind._059-22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/960/ind._060-22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/962/ind._061-22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/963/ind._062-22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/964/ind.__063_-_jislaine_-_reforma_projeto_educando.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/965/ind._064_-_angelica_-_pontes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/966/ind._065_-_jislaine_estrada_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/967/inf._066_-_angelica_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/971/ind._067-22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/974/ind._068_angelica_patrolamento_estrada_venda_do_dito.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/979/ind._069-22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/980/ind._070-22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/981/ind._071-22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/982/ind._072_angelica_vigas_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/983/ind._073_jislaine_-_patrolamento_agua_das_minas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/984/ind._074-22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/985/ind._075-22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/986/ind._076-22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/987/ind._077-22.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/988/ind._078-22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/991/ind._079_jislaine_patrolamento_vila_rural_i.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_080_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_081_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_082_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_083_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/ind._084-22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/ind._085-22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/ind._086-22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/ind._087-22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_088_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_089_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_090_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_091_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_092_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_093_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_094_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/ind._095_angelica_-_recuperacao_rua_izaltino.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/ind._096_angelica_-_patrolamento_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_097_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_098_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_099_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/ind._100_-_jislaine_-_recuperacao_das_vias_proximo_cocamar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_101_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_102_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_103_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_104_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_105_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/ind._106.__juninho_-_parquinho_campinho_vila_rural_ii.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/ind._107_angelica_-_melhorias_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/ind._108_angelica_-_patrolamento_ass._tesouro_sitio_surucua.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/ind._109_-_jislaine_-_melhorias_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/ind._110_angelica_-quebra-molas_e_pedra_brita_proximo_ubs_ozires.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/ind._111_angelica_-ampliacao_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_112_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/ind._113_angelica_-_eventos_culturais.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/ind._114_-_jislaine_-_academia_ao_ar_livre_vila_i.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/ind._115-22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/ind._116-22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/ind._117_-_jislaine_-_pavimentacao_asfaltica_area_urbana_ate_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/ind._118__-_estacioamento_praca_da_matriz_mario_jr.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/ind._119_-_juninho_-_calcadas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/ind._120_-melhorias_chacara_dos_pintos_-_juninho_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/ind._121_juninho_-_residuo_de_asfalto_-_rua_anciao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/ind._122-22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/ind._123-22.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/ind_124-222.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/ind_125-22.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/ind._126-22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1084/ind._127-22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/ind._128-22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1087/ind._129-22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/ind._130-22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/ind._131-22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/ind._132_angelica_recolhimento_lixo_reciclavel.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/ind._133_jislaine_pavimentacao_asfaltica_rua_dom_fernando_tadei.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1093/ind._134-22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1094/ind._135-22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/ind._136-22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/ind._137-22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/ind._138-22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/ind._139-22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/ind._140-22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/ind._141-22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/ind._142-22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/ind._143_jislaine_pintura_escola_iracema_decol.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/ind._144_jislaine_patrolamento_cascalhamento_estradas_bairro_dos_moreiras_abel.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/ind._145_angelica_reforma_iluminacao_e_ampliacao_quadra_proximo_obra_camara.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/ind._146-22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1123/ind._147_jislaine_placas_informativas_abandono_de_animais.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1124/ind._148_angelica_onibus_doacao_aldeia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1125/ind._149_jislaine_cameras_acesso_municipio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1126/ind._150_angelica_redutor_e_ponto_de_onibus_proximo_cmei.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1127/ind._151-22.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/ind._152-22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/ind._153-22.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1132/ind._154-22.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/ind._155-22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/ind._156-22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/ind._157_amadeu_-_recontrucao_r._maua.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/ind._158_amadeu_-_recontrucao_r._rioo_branco.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/ind._182_mario_jr_-_instalacao_de_placas_indicativas_de_nomes_de_ruas_no_jardim_juny.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/ind._160_amadeu_-_recontrucao_r._araruva.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/ind._161_angelica-area_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/ind._162-22.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/ind._163-22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/ind._164-22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/ind._165-22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/ind._166-22.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/ind._167_angelica-_vaga_idoso.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/ind._169-22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/ind._170_-_tapa_buracos_e_recape_rua_saladmo_prestes_e_willi_jose_stein.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/ind._171_-_bstalao_e_tachoes_e_pintura_ate_a_pasa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/ind._172_-_constr._quadra_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1172/ind._173-22.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1173/ind._174-22.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/ind._175_jislaine_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/ind._176_anauto-patrolamento_e_compactacao_sitio_vista_alegre_lote_86_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/ind._177_silvano-patrolamento_e_compactacao_vila_rural_ii_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/ind._178_angelica-__curso_drones.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/ind._179_jislaine_curso_operadores_maq_agr.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/ind._180_angelica-__brita_posto_saude.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/ind._181-22.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/ind._182-22.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/ind._183-22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/ind._184-22.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/ind._185_angelica-__alcool_dep_quimicos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/ind._186_jislaine_redutor_de_velocidade_prox_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/ind._187_angelica-__equipe_pdr.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/ind._188-22.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/ind._189-22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/ind._190-22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/ind._191-22.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/ind._192-22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/ind._193-22.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/ind._194-22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/ind._195-22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/ind._196_mario-asfaltar_boca_de_lobo_rua_arnaldo_mainardes_matias.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/ind._197-22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/ind._198-22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/ind._199-22.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/ind._200-22.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/ind._201-22.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/ind._202-22.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/ind._203-22.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/ind._204-22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/ind._205-22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/ind._206_jislaine_p._ferraz_-_melhorias_na_saida_do_conj._manoel_b._vieira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/ind._207-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1269/ind._208-22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/ind._209_jislaine_p._ferraz_-__galeria_pluvial.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1276/ind._210-22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1280/ind._211-22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1281/ind._212.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1282/ind._213-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/ind._214-22.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/ind._215-22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/ind._216-22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/ind._217-22.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/887/req._001-21__solicitacao_de_informacao_maquinas_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_002_hector_creche.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/912/req._003-22_hector.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/915/req._004-22_tega.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/918/req._005-22_jislaine_-_predio_da_camara.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/934/req._006-2022_-_protese_tega.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/939/req._007-2022_incra_anauto.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req._008-2022_m.p.federal_tega.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/943/requerimento_009_inlcusao_em_pauta.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/944/requerimento_010_lista_de_espera.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/968/requerimento_011_2022_furtos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/969/requerimento_012_respostas_mp.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/970/requerimento_013_terreno_camara.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/972/req._014-22.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/973/req._015-22.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/975/req._016-22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/976/req._017-22.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/993/req._018-22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/998/req._019-22.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/999/req._020-22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/req._021-22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/requerimento_022__jislaine_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/req._023-22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_024_2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/requerimento_025_anauto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/req._026-22.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/requerimento_027_2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/requerimento_028_2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/req._029-22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/requerimento_030_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/requerimento_031__angelica_referente_comissoes.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/requerimento_032__jislaine_regimento_art_138_e_142.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/req_033-22.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/re._034-22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/req._035-22.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/req._036-22.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/req._037-22.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/req._038-22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1108/req._039-22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1119/req._040-22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1120/req._041-22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1122/req_042-22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/requerimento_043_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/req._044-22.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/req.__045-22.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/req._046-22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/requerimento_047_cumprimento_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/req._048-22_-_informacoes_tranposte_escolar_complementacao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/requerimento_049__jislaine_referente_servidores_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/requerimento_050_convocacao_da_secretaria_de_administracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/req._051-22.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/req._052-22.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/req._053-22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/req._054-22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/req._055-22.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/req._056-22.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/req._057-22.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/req._058-22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/req._059-22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/req._060-22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/req._061-22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/req._062-22.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/requerimento_063_requer_que_a_lei_932.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/req._64-22.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/req._065-22.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/requerimento_066__jislaine_referente_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1275/req._067-22.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/req._68-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/req._069-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/req._070-22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/requerimento_071_angelica_informacoes_diarias.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/requerimento_072_jislaine_const._predio_camara.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/mocao_asilo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/mocao_roberto_luiz_peixoto.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/940/emenda_001-22_ao_pl-legislativo_003-22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/oficio_no_207_2022_emenda_substitutiva_002_2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/emenda_substitutiva_03-22_ao_pl_030-22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/emenda_supressiva_04.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/pregao_eletronico__82_2022_-_gramado_-_recurso.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/925/pl_do_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/929/projeto_leg_005_2022_cacs.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/930/pl_-_legislativo_003-2022_plano_de_cargos_salarios_anexada_pagina_6.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/961/pl_legislativo_04-22_-_denomina_rua_joao_jose_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_leg_005_2022_cacs.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/oficio_no_002_2022__angelica_encaminha_projetos_de_lei_cameras.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/oficio_no_013_2022_encaminha_projeto_de_lei_que_institui_semana.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/oficio_no_014_2022-_encaminha_projeto_de_lei_nomina_antonio_batista_pinto.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/978/of._053-22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/reuniao_avempar_sertanopolis-_2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/977/of._001_uso_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/of_190-22.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/992/oficio_premio_gestor.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/ci019_prestcao_de_contas_do_1o_quadrimestre_2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/oficio_no_96_2022__cras.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/oficio_n_67-2022_-_camara_municipal_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/of._084.2022_-_mp_resp_of_67_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/of._132_-_pmt.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/of._004-22_ver._angelica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/of._005-22_angelica.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1115/of._001-22_jislaine.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1118/12.2022_-_prefeita_de_tamarana_3.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/ci21_prestacao_de_contas_anauto_janeiro_-_setembro.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/of._247_2022_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/oficio_no_18_2022_escola_iracema_torres_rochedo_encaminha_oficio_passeio_criancas_paco_municipal.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/oficio_017-2022_convidando_camara_de_vereadores_para_festa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/of._156.2022_-_enc._resposta_ao_of.203_gab_-_tramitacao_de_projetos_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/oficio_no_18_2022_escola_iracema_torres_rochedo_encaminha_oficio_passeio_criancas_paco_municipal.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/resposta_requerimento_033_2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1174/of._006_2022_informacoes_acerca_do_of_132.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1175/of._007_2022_trubuna_livre.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1176/of._162.2022_-_enc._resposta_ao_of.203_gab_-_tramitacao_de_projetos_assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1177/of._102_2022_-_enc._resposta_ao_of_132_2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1179/oficio_no_0220_2022_gab_encaminha_adequacao_provisao_de_despesas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/oficio_008_2022_angelica_materia_alunos.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/oficio_no_167_2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/oficio_009_2022_angelica_inscricao_tribuna_mayla.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/oficio_010_2022_jislaine_inscricao_tribuna_fernando.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/oficio_011_2022_jislaine_inscricao_tribuna_tayane.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/oficio_no_221_2022_gab_encaminha_resposta_oficio_167_2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/oficio_no_226_2022_gab_encaminha_resposta_oficio_170_2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/oficio_no_225_2022_gab_prorrogacao_de_prazo_of_158.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/oficio_no_35_2022_cmdca.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/oficio_no_0234_2022_gab_encaminha_projetos_de_leis_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/oficio_no_274_2022__mppr.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/oficio_no_230_2022_gab_solicita_prorrogacao_prazo_resposta_oficio_165_2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/of._182.2022_-encaminha_resposta_ao_of._274-22_-_mp_assinado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/of._184.2022_-_enc.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/of._185.2022_-_enc.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1260/oficio_no_015_2022_requer_cumprimento_ri.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/oficio_no_198_2022__adequacao_ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/oficio_no_12_2022_sinditam.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/03.22_ofcio_circular_cultura_camara_de_vereadores_.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/oficio_no_018_2022_inscricao_tribuna_livre_cristina_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/oficio_no_210_2022_inscricao_tribuna_livre_emerson_petriv.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/oficio_no_019_2022_retirada_de_pauta_projeto_de_lei_praca.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/oficio_no_20_2022_retirada_de_pauta_proxima_projeto_de_lei_praca.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/apresentacao_audiencia_1o_quadrimestre_-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/oficio_no_0164_2022_audiencia_publica_loa_2023_24_08_2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/oficio_no_207_2022_gabinete_da_prefeita_encaminha_convite_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/autorizacao_001-22.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/pl_subistitutivo_01-22.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1224/ata_001_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1225/ata_002_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_001-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/919/projeto_002_cismepar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_003-22_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/936/pl_executivo_004-2022_-_contratacao_pessoal_saude.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/937/pl_executivo_005-2022_-_contratacao_pessoal_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/938/pl_executivo_006-2022-altera_o_art._1_da_lei_1.100.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/949/pl_executivo_07-22_-_institui_circuito_caminhos_serra_do_arreio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_008_2022_extingue_vagas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1017/oficio_097_2022_pl_adicional_especial_20.00000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1018/oficio_098_2022_pl_adicional_especial_524.77100.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1019/pl_011_22_autoriza_contrtatar_pessoal_temporario_3psicologo_3assistente_social.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1020/pl_012_22_aumenta_vagas_pessoal_procurador_juridico_psicologo_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1058/pl_-_013-22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1068/pl_-013-22__fixa_piso_acs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1098/oficio_no_0168_2022_encaminha_loa_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1116/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1121/oficio_no_193_2022_gabinete_da_prefeita_encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1141/oficio_no_0198_2022_gabinete_da_prefeita_encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1143/oficio_no_201_2022_gabinete_da_prefeita_encaminha_projeto_de_lei_convenio_cismepar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1148/oficio_no_204_2022_gabinete_da_prefeita_encaminha_projeto_de_lei_administracao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1166/oficio_no_0215_2022_gab_encaminha_projeto_de_lei_orcamentaria_anual_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1204/oficio_no_222_2022_gab_encaminha_projeto_de_lei_autoriza_convenio_consorcio_intergestores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1239/pl_-_023-22_institui_o_servico_volutariado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_de_lei_banco_de_horas.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1243/projeto_de_lei_patrocinio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1248/oficio_no_0244_2022_gab_encaminha_pl_autoriza_credito_adicional_suplementar_ppa_ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1259/oficio_no_0251_2022_gab_-_encaminha_projeto_de_lei_abertura_de_credito_adicional_especial_no_ppa_ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1277/oficio_no_259_2022_encaminha_projeto_de_lei_que_altera_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1278/oficio_no_258_2022_encaminha_projeto_de_lei_que_dispoe_sobre_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1279/oficio_no_257_2022_encaminha_projeto_de_lei_que_altera_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1299/oficio_no_292_2022_gab_encaminha_projeto_de_lei_autoriza_repassar_incentivo_financeiro_acs.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1217/proj_de_lei_comp_01-lei_geral_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1218/proj_de_lei_comp_02_-_lei_zoneamento_de_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1219/proj_de_lei_comp_03_-_lei_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1220/proj_de_lei_comp_04__lei_do_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1221/proj_de_lei_comp_05_-__sistema_viario.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1222/proj_de_lei_comp_06_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1223/proj_de_lei_comp_07_-_normativa_do_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/906/projeto_resolucao_legislativa_001_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1104/resolucao_legislativa_002_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1080/projeto_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/877/ind._001-22_pavbimentacao_vielas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/878/ind._002-21_residuo_asfalto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/879/ind._003-21_-_melhorias_chacara_leao_norte.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/880/ind._004-21_-_construcao_de_calcadas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/881/ind._005-21_-_terreno_praca_igreja_matriz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/882/ind._006-21_-_asfalto_ruas_jardim_esperanca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/883/ind._007-21_-_plantio_de_grama_conj._manoel_b._vieira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/884/ind._008-21-_manutencao_ponte_vila_i.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/885/ind._009-21_-canaletas_estrada_vila_i.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/886/ind._010-21_-_asfalto_jardim_juny-esperanca.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/888/ind._011_angelica_-_contratacao_psicologo_fono.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/889/ind._012_-_jislaine_-_contratacao_dentista_-_assit._social.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/890/ind._013_-_jislaine_-_galeria_pluvia_-_ruas_jard._esperanca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/891/ind._14_-_jislaine_-_reforma_quadra_csu.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/892/ind._015_-_angelica_-_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/893/ind._16_-_angelica_-_casa_populares.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/894/ind._017_-_angelica_-_uniforme_escolar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/895/ind._018_-_angelica_-_pedra_irregular_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/896/ind._019_-_jislaine_-_pedra_irregular_varios_pontos_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/897/ind._020_-_jislaine_-_quebra_molas_-_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/899/ind._021-22_-_patrolamento_agua_da_prata.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind._022-22_-_estradas_moreira_serraria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/901/ind023-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/902/ind._024-22_-_galerial_asafalto_rua_anciao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/903/ind._025_jislaine_-_reforma_quadra_antiga_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/904/ind._026__angelica_-_antendimentos_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/907/ind._027-22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/908/ind_028-22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/909/ind_029-22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_030-22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/913/ind.__031-22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind.__032-22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/916/ind_033-22_-_jislaine_revitalizacao_da_entrada_tamarana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/917/ind._034_angelica_-_ampliacao_de_vagas_creche.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/920/ind._035_jislaine_-_reforma_capela.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/921/ind._036_-_jislaine_-_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/922/ind._037-2022_-.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/923/ind_038-22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/924/ind_039-22.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/927/ind._040-2022_silvano_-_red._velocidade.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/928/ind._041_angelica_-_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/931/ind._042-2022_-_jislaine_-_reparos_estrada.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_043_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/933/ind._044_amadeu-_quebra_molas_rua_demetrio_carneiro_siqueira.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/935/ind._045-2022_-_angelica_melhorias_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/942/ind._046_-_edson_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_047_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_048_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_049_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/950/ind.__050-22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/951/ind._051-22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/952/ind.__052-22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/953/ind._053-22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_054_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_055_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/957/ind._056-_angelica_-_melhorias_ponte_recanto_pinhao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/956/ind._057_-_jislaine_-patrolamento_estrada_pari_paro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/958/ind._058-22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/959/ind._059-22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/960/ind._060-22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/962/ind._061-22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/963/ind._062-22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/964/ind.__063_-_jislaine_-_reforma_projeto_educando.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/965/ind._064_-_angelica_-_pontes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/966/ind._065_-_jislaine_estrada_mandassaia.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/967/inf._066_-_angelica_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/971/ind._067-22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/974/ind._068_angelica_patrolamento_estrada_venda_do_dito.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/979/ind._069-22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/980/ind._070-22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/981/ind._071-22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/982/ind._072_angelica_vigas_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/983/ind._073_jislaine_-_patrolamento_agua_das_minas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/984/ind._074-22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/985/ind._075-22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/986/ind._076-22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/987/ind._077-22.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/988/ind._078-22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/991/ind._079_jislaine_patrolamento_vila_rural_i.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_080_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_081_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_082_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_083_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1001/ind._084-22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1002/ind._085-22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1003/ind._086-22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1004/ind._087-22.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_088_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_089_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_090_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_091_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_092_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_093_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1014/indicacao_094_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1015/ind._095_angelica_-_recuperacao_rua_izaltino.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1016/ind._096_angelica_-_patrolamento_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_097_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1022/indicacao_098_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_099_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1026/ind._100_-_jislaine_-_recuperacao_das_vias_proximo_cocamar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_101_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_102_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_103_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_104_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_105_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1042/ind._106.__juninho_-_parquinho_campinho_vila_rural_ii.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1043/ind._107_angelica_-_melhorias_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1044/ind._108_angelica_-_patrolamento_ass._tesouro_sitio_surucua.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1045/ind._109_-_jislaine_-_melhorias_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1046/ind._110_angelica_-quebra-molas_e_pedra_brita_proximo_ubs_ozires.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1047/ind._111_angelica_-ampliacao_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_112_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1054/ind._113_angelica_-_eventos_culturais.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1055/ind._114_-_jislaine_-_academia_ao_ar_livre_vila_i.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1064/ind._115-22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1065/ind._116-22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1066/ind._117_-_jislaine_-_pavimentacao_asfaltica_area_urbana_ate_vila_rural_ii.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1069/ind._118__-_estacioamento_praca_da_matriz_mario_jr.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1070/ind._119_-_juninho_-_calcadas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1071/ind._120_-melhorias_chacara_dos_pintos_-_juninho_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1072/ind._121_juninho_-_residuo_de_asfalto_-_rua_anciao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1073/ind._122-22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1074/ind._123-22.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1077/ind_124-222.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1078/ind_125-22.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1081/ind._126-22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1084/ind._127-22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1086/ind._128-22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1087/ind._129-22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1088/ind._130-22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1089/ind._131-22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1090/ind._132_angelica_recolhimento_lixo_reciclavel.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1091/ind._133_jislaine_pavimentacao_asfaltica_rua_dom_fernando_tadei.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1093/ind._134-22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1094/ind._135-22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1095/ind._136-22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1096/ind._137-22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1097/ind._138-22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1099/ind._139-22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1103/ind._140-22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1105/ind._141-22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1106/ind._142-22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1109/ind._143_jislaine_pintura_escola_iracema_decol.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1110/ind._144_jislaine_patrolamento_cascalhamento_estradas_bairro_dos_moreiras_abel.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1111/ind._145_angelica_reforma_iluminacao_e_ampliacao_quadra_proximo_obra_camara.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1112/ind._146-22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1123/ind._147_jislaine_placas_informativas_abandono_de_animais.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1124/ind._148_angelica_onibus_doacao_aldeia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1125/ind._149_jislaine_cameras_acesso_municipio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1126/ind._150_angelica_redutor_e_ponto_de_onibus_proximo_cmei.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1127/ind._151-22.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1128/ind._152-22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1131/ind._153-22.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1132/ind._154-22.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1134/ind._155-22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1135/ind._156-22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1137/ind._157_amadeu_-_recontrucao_r._maua.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1138/ind._158_amadeu_-_recontrucao_r._rioo_branco.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1139/ind._182_mario_jr_-_instalacao_de_placas_indicativas_de_nomes_de_ruas_no_jardim_juny.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1140/ind._160_amadeu_-_recontrucao_r._araruva.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1144/ind._161_angelica-area_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1145/ind._162-22.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1147/ind._163-22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1149/ind._164-22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1155/ind._165-22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1157/ind._166-22.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1159/ind._167_angelica-_vaga_idoso.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1165/ind._169-22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1169/ind._170_-_tapa_buracos_e_recape_rua_saladmo_prestes_e_willi_jose_stein.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1170/ind._171_-_bstalao_e_tachoes_e_pintura_ate_a_pasa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1171/ind._172_-_constr._quadra_escola_taeko.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1172/ind._173-22.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1173/ind._174-22.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1183/ind._175_jislaine_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1184/ind._176_anauto-patrolamento_e_compactacao_sitio_vista_alegre_lote_86_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1185/ind._177_silvano-patrolamento_e_compactacao_vila_rural_ii_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1186/ind._178_angelica-__curso_drones.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1187/ind._179_jislaine_curso_operadores_maq_agr.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1188/ind._180_angelica-__brita_posto_saude.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1189/ind._181-22.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1190/ind._182-22.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1191/ind._183-22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1192/ind._184-22.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1193/ind._185_angelica-__alcool_dep_quimicos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1194/ind._186_jislaine_redutor_de_velocidade_prox_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1195/ind._187_angelica-__equipe_pdr.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1196/ind._188-22.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1199/ind._189-22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1208/ind._190-22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1213/ind._191-22.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1230/ind._192-22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1231/ind._193-22.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1232/ind._194-22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1233/ind._195-22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1234/ind._196_mario-asfaltar_boca_de_lobo_rua_arnaldo_mainardes_matias.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1241/ind._197-22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1242/ind._198-22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1244/ind._199-22.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1247/ind._200-22.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1249/ind._201-22.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1250/ind._202-22.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1251/ind._203-22.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1253/ind._204-22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1262/ind._205-22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1263/ind._206_jislaine_p._ferraz_-_melhorias_na_saida_do_conj._manoel_b._vieira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1268/ind._207-2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1269/ind._208-22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1270/ind._209_jislaine_p._ferraz_-__galeria_pluvial.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1276/ind._210-22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1280/ind._211-22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1281/ind._212.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1282/ind._213-2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1289/ind._214-22.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1292/ind._215-22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1293/ind._216-22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1294/ind._217-22.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/887/req._001-21__solicitacao_de_informacao_maquinas_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/911/requerimento_002_hector_creche.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/912/req._003-22_hector.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/915/req._004-22_tega.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/918/req._005-22_jislaine_-_predio_da_camara.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/934/req._006-2022_-_protese_tega.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/939/req._007-2022_incra_anauto.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req._008-2022_m.p.federal_tega.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/943/requerimento_009_inlcusao_em_pauta.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/944/requerimento_010_lista_de_espera.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/968/requerimento_011_2022_furtos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/969/requerimento_012_respostas_mp.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/970/requerimento_013_terreno_camara.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/972/req._014-22.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/973/req._015-22.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/975/req._016-22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/976/req._017-22.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/993/req._018-22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/998/req._019-22.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/999/req._020-22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/req._021-22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1023/requerimento_022__jislaine_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1027/req._023-22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_024_2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1040/requerimento_025_anauto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1048/req._026-22.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1049/requerimento_027_2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1050/requerimento_028_2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1051/req._029-22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1052/requerimento_030_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1056/requerimento_031__angelica_referente_comissoes.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1057/requerimento_032__jislaine_regimento_art_138_e_142.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1063/req_033-22.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1067/re._034-22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1076/req._035-22.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1100/req._036-22.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1101/req._037-22.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1107/req._038-22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1108/req._039-22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1119/req._040-22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1120/req._041-22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1122/req_042-22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1133/requerimento_043_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1150/req._044-22.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1152/req.__045-22.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1156/req._046-22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1167/requerimento_047_cumprimento_do_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1168/req._048-22_-_informacoes_tranposte_escolar_complementacao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1180/requerimento_049__jislaine_referente_servidores_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1181/requerimento_050_convocacao_da_secretaria_de_administracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1205/req._051-22.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1206/req._052-22.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1209/req._053-22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1210/req._054-22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1211/req._055-22.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1227/req._056-22.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1228/req._057-22.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1229/req._058-22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1235/req._059-22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1245/req._060-22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1246/req._061-22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1254/req._062-22.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1261/requerimento_063_requer_que_a_lei_932.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1271/req._64-22.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1272/req._065-22.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1273/requerimento_066__jislaine_referente_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1275/req._067-22.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1283/req._68-2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1284/req._069-2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1286/req._070-22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1287/requerimento_071_angelica_informacoes_diarias.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1288/requerimento_072_jislaine_const._predio_camara.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1035/mocao_asilo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1041/mocao_roberto_luiz_peixoto.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/940/emenda_001-22_ao_pl-legislativo_003-22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1274/oficio_no_207_2022_emenda_substitutiva_002_2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1290/emenda_substitutiva_03-22_ao_pl_030-22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1291/emenda_supressiva_04.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1297/pregao_eletronico__82_2022_-_gramado_-_recurso.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/925/pl_do_legislativo_001-2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/929/projeto_leg_005_2022_cacs.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/930/pl_-_legislativo_003-2022_plano_de_cargos_salarios_anexada_pagina_6.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/961/pl_legislativo_04-22_-_denomina_rua_joao_jose_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1013/projeto_leg_005_2022_cacs.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1079/oficio_no_002_2022__angelica_encaminha_projetos_de_lei_cameras.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1257/oficio_no_013_2022_encaminha_projeto_de_lei_que_institui_semana.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1258/oficio_no_014_2022-_encaminha_projeto_de_lei_nomina_antonio_batista_pinto.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/978/of._053-22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1061/reuniao_avempar_sertanopolis-_2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/977/of._001_uso_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1117/of_190-22.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/992/oficio_premio_gestor.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1011/ci019_prestcao_de_contas_do_1o_quadrimestre_2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1012/oficio_no_96_2022__cras.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1029/oficio_n_67-2022_-_camara_municipal_de_tamarana.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1030/of._084.2022_-_mp_resp_of_67_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1059/of._132_-_pmt.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1113/of._004-22_ver._angelica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1114/of._005-22_angelica.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1115/of._001-22_jislaine.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1118/12.2022_-_prefeita_de_tamarana_3.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1136/ci21_prestacao_de_contas_anauto_janeiro_-_setembro.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1142/of._247_2022_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1153/oficio_no_18_2022_escola_iracema_torres_rochedo_encaminha_oficio_passeio_criancas_paco_municipal.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1154/oficio_017-2022_convidando_camara_de_vereadores_para_festa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1160/of._156.2022_-_enc._resposta_ao_of.203_gab_-_tramitacao_de_projetos_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1162/oficio_no_18_2022_escola_iracema_torres_rochedo_encaminha_oficio_passeio_criancas_paco_municipal.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1163/resposta_requerimento_033_2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1174/of._006_2022_informacoes_acerca_do_of_132.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1175/of._007_2022_trubuna_livre.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1176/of._162.2022_-_enc._resposta_ao_of.203_gab_-_tramitacao_de_projetos_assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1177/of._102_2022_-_enc._resposta_ao_of_132_2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1179/oficio_no_0220_2022_gab_encaminha_adequacao_provisao_de_despesas.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1182/oficio_008_2022_angelica_materia_alunos.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1197/oficio_no_167_2022.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1200/oficio_009_2022_angelica_inscricao_tribuna_mayla.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1201/oficio_010_2022_jislaine_inscricao_tribuna_fernando.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1202/oficio_011_2022_jislaine_inscricao_tribuna_tayane.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1203/oficio_no_221_2022_gab_encaminha_resposta_oficio_167_2022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1207/oficio_no_226_2022_gab_encaminha_resposta_oficio_170_2022.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1212/oficio_no_225_2022_gab_prorrogacao_de_prazo_of_158.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1214/oficio_no_35_2022_cmdca.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1215/oficio_no_0234_2022_gab_encaminha_projetos_de_leis_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1226/oficio_no_274_2022__mppr.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1236/oficio_no_230_2022_gab_solicita_prorrogacao_prazo_resposta_oficio_165_2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1237/of._182.2022_-encaminha_resposta_ao_of._274-22_-_mp_assinado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1252/of._184.2022_-_enc.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1255/of._185.2022_-_enc.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1260/oficio_no_015_2022_requer_cumprimento_ri.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1264/oficio_no_198_2022__adequacao_ldo_e_loa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1265/oficio_no_12_2022_sinditam.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1285/03.22_ofcio_circular_cultura_camara_de_vereadores_.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1295/oficio_no_018_2022_inscricao_tribuna_livre_cristina_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1296/oficio_no_210_2022_inscricao_tribuna_livre_emerson_petriv.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1298/oficio_no_019_2022_retirada_de_pauta_projeto_de_lei_praca.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1302/oficio_no_20_2022_retirada_de_pauta_proxima_projeto_de_lei_praca.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1028/apresentacao_audiencia_1o_quadrimestre_-2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1102/oficio_no_0164_2022_audiencia_publica_loa_2023_24_08_2022.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1151/oficio_no_207_2022_gabinete_da_prefeita_encaminha_convite_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1075/autorizacao_001-22.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2022/1092/pl_subistitutivo_01-22.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H421"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>