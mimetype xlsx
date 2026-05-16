--- v0 (2026-02-12)
+++ v1 (2026-05-16)
@@ -54,2896 +54,2896 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>-Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/876/projeto_decreto_legislativo_001-2021.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/876/projeto_decreto_legislativo_001-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Poder Executivo do Município de Tamarana, referente ao exercício financeiro de 2019, sob a responsabilidade de ROBERTO DIAS SIENA</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>-Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Luzia Harue Suzukawa</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/619/pl001_2021_refis_anexos_justificativa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/619/pl001_2021_refis_anexos_justificativa.pdf</t>
   </si>
   <si>
     <t>Institui o novo programa de recuperação fiscal do município de Tamanara-PR – REFIS/2021, e dá outras providencias.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para o combate da pandemia do coronavirus, medicamentos, insumos e equipamentos na área de saúde.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/626/pl_003_2021_abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/626/pl_003_2021_abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de crédito adicional Suplementar na Lei Orçamentária nº 1441/2020, bem como a adequação da Lei de Diretrizes Orçamentárias nº 1431/2020 e da Lei do Plano Plurianual nº 1208/2017.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/628/pl_004_2021_credito_adicional_e_21.76548.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/628/pl_004_2021_credito_adicional_e_21.76548.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir novas ações e efetuar abertura de crédito adicional especial no Plano Plurianual (PPA) Lei nº. 1208/2017, Lei de Diretrizes Orçamentárias (LDO) nº. 1431/2020 e Lei Orçamentária Anual (LOA) nº. 1441/2020 para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/629/of_046_e_projeto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/629/of_046_e_projeto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre readequação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e Valorização dos Profissionais da Educação — Conselho do FUNDEB, nos termos da Lei Federal n° 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/630/of_050_e_projeto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/630/of_050_e_projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a revisão anual sobre o salário base dos servidores públicos efetivos desta municipalidade, em consonância com os princípios gerais de direito.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/631/of_062_e_projeto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/631/of_062_e_projeto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de crédito adicional especial no Plano Plurianual (PPA) Lei n°. 208/2017, Lei de Diretrizes Orçamentárias (LDO) n°. 1431/2020 e Lei Orçamentária Anual (LOA) n°. 1441/2020 para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/632/of_062-2021_pl_008__credito_adicional_31.80000.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/632/of_062-2021_pl_008__credito_adicional_31.80000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de crédito adicional Suplementar na Lei Orçamentária n°. 1441/2020, bem como a adequação da Lei de Diretrizes Orçamentárias n° 1431/2020 e da Lei do Plano Plurianual n° 1208/2017</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/633/of_068-2021_pl_009.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/633/of_068-2021_pl_009.pdf</t>
   </si>
   <si>
     <t>PLO 009/2021 que "Altera a Lei Municipal n° 1.402 de abril de 2020".</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/634/of_113-2021_pl_010.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/634/of_113-2021_pl_010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de crédito adicional especial no Plano Plurianual (PPA) Lei n°. 1208/2017, Lei de Diretrizes Orçamentárias (LDO) n°. 1431/2020 e Lei Orçamentária Anual (LOA) n°. 1441/2020 para o_x000D_
 Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/638/pl_11-ppa_2022_a_2025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/638/pl_11-ppa_2022_a_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Tamarana, para o quadriênio de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/639/pl_012-_ldo_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/639/pl_012-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA, PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/640/pl_013-_desapropriacao_terreno.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/640/pl_013-_desapropriacao_terreno.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal firmar acordo judicial nos autos da Ação de desapropriação - Processo n° 0045901-79.2010.8.16.0014, em que são partes o Município de Tamarana, e Carlos Eduardo Silva Costa e Jose Romualdo Silva Costa, e dá ouras providências.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/753/pl_-014_contratacao_de_pessoal_funcionarios_acao_social.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/753/pl_-014_contratacao_de_pessoal_funcionarios_acao_social.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de Lei que Autoriza o Poder Executivo Municipal a contratar pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público da Secretaria de Assistência Social, nos termos do inciso IX do artigo 37 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Professora Jislaine Vanite, Amadeu de Oliveira Lima, Edson de Souza, Professora Angélica</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/764/pl_015_-_amo_tamarana-pracas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/764/pl_015_-_amo_tamarana-pracas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação, no âmbito do Município do PROJETO AMO TAMARANA, e dá outras providencias.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/765/pl_016_-_firmar_convenio_consorcio.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/765/pl_016_-_firmar_convenio_consorcio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Convênio com o Consórcio Intergestores Paraná Saúde - Para aquisição de medicamentos que serão destinados para manutenção da vida e estabilização de pacientes acometidos pela COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/766/pl_017_credito_11.00000.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/766/pl_017_credito_11.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de crédito adicional especial no Plano Plurianual (PPA) Lei nº 1208/2017, Lei de Diretrizes Orçamentárias (LDO) nº 1431/2020 e Lei Orçamentária Anual (LOA) nº 1441/2020 para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Mario Torres Bittencourt Júnior</t>
   </si>
   <si>
     <t>Denomina-se  de UBALDINO TORRES BITTENCOURT, a Praça localizada na Rua Ubaldino de Sá Bittencourt.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/778/pl_019-_altera_lei_1166.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/778/pl_019-_altera_lei_1166.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3° da Lei n° 1.166, de 2016, que dispõe sobre a consulta para designação de Diretores das Unidades Escolares da Rede Pública Municipal de Tamarana, e dá outras providências.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/779/pl_020_-cnm.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/779/pl_020_-cnm.pdf</t>
   </si>
   <si>
     <t>Autoriza a filiação do Município de Tamarana/PR junto à Confederação Nacional de Municípios - CNM, e dá outras providências.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/785/pl_021-21_insalubridade.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/785/pl_021-21_insalubridade.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 021/2021 que "Dispõe sobre o pagamento do adicional de insalubridade no grau máximo, de 40% (quarenta por cento) a todos os servidores e empregados públicos municipais lotados na Secretaria Municipal de Saúde que prestam serviço em locais de atendimento a pacientes suspeitos ou portadores do Coronavírus (COVID 19) com grau de exposição elevado: Hospital São Francisco, SAMU e Ambulatório de Referência para o COVID".</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_no_022_2021_dispoe_sobre_loa_2022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_no_022_2021_dispoe_sobre_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Tamarana para o Exercício de 2022.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/813/pl023_2021_utilidade_publica_escola_iracema_justificativa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/813/pl023_2021_utilidade_publica_escola_iracema_justificativa.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pais, Mestres e Funcionários da Escola Municipal Professora Iracema Torres Rochedo, localizada na sede do Município.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/814/pl024_2021_utilidade_publica_escola_enes_justificativa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/814/pl024_2021_utilidade_publica_escola_enes_justificativa.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de pais, Mestres e Funcionários da Escola Rural Municipal Enes Barbosa, localizada no Município.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/815/pl025_2021_utilidade_publica_escola_taeko_justificativa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/815/pl025_2021_utilidade_publica_escola_taeko_justificativa.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de pais, Mestres e Funcionários da Escola Municipal Professora Taeko de Lima Almeida, localizada na sede do Município.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/816/pl026_2021_utilidade_publica_centro_educacao_crianca_esperanca_justificativa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/816/pl026_2021_utilidade_publica_centro_educacao_crianca_esperanca_justificativa.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de pais, Mestres e Funcionários do Centro de Educação Infantil Criança Esperança, localizado na sede do Município.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/817/oficio_no_268_2021_encaminha_pl_insalubridade.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/817/oficio_no_268_2021_encaminha_pl_insalubridade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do adicional de insalubridade no grau máximo, de 40% (quarenta por cento), aos servidores ocupantes dos cargos de Auxiliar de Enfermagem, Auxiliar de Serviços Gerais, Condutor de Veículos de Urgência, Merendeira, Enfermeiro e Motorista lotados no Hospital São Francisco, SAMU e Ambulatório de Referência para o COVID-19.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/818/pl_028-cria_lista_de_vagas_educacao.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/818/pl_028-cria_lista_de_vagas_educacao.pdf</t>
   </si>
   <si>
     <t>Cria a lista de intenção de vagas para Educação Infantil do Município de Tamarana e dá outras providências.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/819/pl_-_029_-_revoga_lei_1448_-_reajuste_de_servidores.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/819/pl_-_029_-_revoga_lei_1448_-_reajuste_de_servidores.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1448 de 28 de Abril de 2021 que concedeu revisão anual sobre o salário básico dos servidores efetivos municipais e do Piso Salarial dos Agentes Comunitários de Saúde e dos Agentes de Endemias.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Professora Angélica</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/837/projeto_de_lei_030-21_institui_no_calendario_de_comemoracoes_oficiais_do_municipio_o_dia_da_luta_contra_a_endometriose.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/837/projeto_de_lei_030-21_institui_no_calendario_de_comemoracoes_oficiais_do_municipio_o_dia_da_luta_contra_a_endometriose.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Comemorações Oficiais do Município o Dia da Luta Contra a Endometriose</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/843/pl031_2021_altera_a_lei_no_845_samu.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/843/pl031_2021_altera_a_lei_no_845_samu.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 845, de 14 de dezembro de 2011, que autorizou o repasse mensal ao Fundo Municipal de Saúde de Londrina para custeio do Serviço de Atendimento Medico de Urgência - SAMU, e da outras providencia.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/844/pl032_2021_ratifica_a_alteracao_do_consorcio_cismepar.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/844/pl032_2021_ratifica_a_alteracao_do_consorcio_cismepar.pdf</t>
   </si>
   <si>
     <t>Ratifica a Alteração e Consolidação do Contrato de Consórcio Publico firmado entre os Municípios integrantes do Consorcio Intermunicipal de Saúde do Médio Paranapanema - CISMEPAR</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Anauto do Incrão</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/852/pl_-_033_-_radio_tamarana.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/852/pl_-_033_-_radio_tamarana.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Cultural e Artística Amigos de Tamarana – Nova Tamarana FM.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/855/proj._lei_034-2021_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/855/proj._lei_034-2021_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Executivo Municipal a efetuar abertura de crédito adicional especial na Lei Orçamentária nº 1.441/2020, bem como a adequação da Lei de Diretrizes Orçamentárias nº 1.431/2020 e da Lei do Plano Plurianual nº 1.208/2017.”;</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/856/projeto_de_lei_035.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/856/projeto_de_lei_035.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Executivo Municipal a efetuar abertura de crédito adicional suplementar na Lei Orçamentária nº 1.441/2020, bem como adequação da Lei de Diretrizes Orçamentárias nº 1.431/2020 e da Lei do Plano Plurianual nº 1.208/2017.”;</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/862/projetto_de_lei_036-2021_-_altera_a_reedacao_dos_artigos_1_e_2_lei_264.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/862/projetto_de_lei_036-2021_-_altera_a_reedacao_dos_artigos_1_e_2_lei_264.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 1º e 2º da Lei Municipal nº 264, de 18 de novembro de 2003, anteriormente modificado pela Lei nº 265 de 11 de dezembro de 2003 e pela Lei nº 321, de 02 de Maio de 2005, que dispõe sobre o funcionamento da Feira da Lua do Municipio de Tamarana e dá outras providências.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/863/projeto_de_leu_037-201_-_autoriza_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/863/projeto_de_leu_037-201_-_autoriza_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de Crédito Adicional Especial na Lei Orçamentária nº 1441/2020, bem como a adequação da Lei de Diretrizes Orçamentárias nº 1431/2020 e da Lei do Plano Plurianual nº 1208/2017.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/868/pl_038-2021_-_abre_credito_adicional.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/868/pl_038-2021_-_abre_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar abertura de crédito adicional especial no Plano Plurianual (PPA) Lei nº 1208/2017, Lei de Diretrizes Orçamentárias (LDO) Nº 1431/2020 e Lei Orçamentária Anual (LOA) nº 1441/2020 para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/874/pl_-_039_-_pccs.docx</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/874/pl_-_039_-_pccs.docx</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre o Plano de Cargos, Carreiras e Salários para os servidores públicos municipais da Câmara Municipal de Tamarana</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/875/projeto_de_lei_040-2021.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/875/projeto_de_lei_040-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do pagamento dos valores retroativos referente a Reposição Salarial Anual do Piso Salarial dos profissionais do Magistério Municipal do exercício 2020.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>-Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/641/projeto_resolucao_legislativa_001_2021.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/641/projeto_resolucao_legislativa_001_2021.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos vencimentos dos servidores efetivos e comissionados da Câmara Municipal de Tamarana e dá outras providências.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>“Suspende a reposição salarial aos vencimentos dos servidores efetivos e comissionados da Câmara Municipal concedida pela Resolução Legislativa 001/2021 e dá outras providências</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>-Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/644/ind.001.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/644/ind.001.pdf</t>
   </si>
   <si>
     <t>Reforma da pista de caminhada do Complexo Poliesportivo Sebastião Sidônio de Araújo, no Município de Tamarana.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/645/ind_002.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/645/ind_002.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra molas na Rua Messias Ferraz Martins, no Jardim Esperança.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/646/ind_003.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/646/ind_003.pdf</t>
   </si>
   <si>
     <t>Instalação de placas indicativas de nomes de ruas, no Jardim Juny.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>Professora Jislaine Vanite</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/647/ind_004.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/647/ind_004.pdf</t>
   </si>
   <si>
     <t>Construção de faixa de pedestres elevada na Rua Ancião Vicente Subtil de Oliveira, nas proximidades do número 450, em frente à Igreja Evangélica Congregação Cristã no Brasil.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/648/ind_005.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/648/ind_005.pdf</t>
   </si>
   <si>
     <t>Construção de faixa de pedestres elevada na Rua Manoel Barbosa Lemes n°. 35, em frente à Escola Municipal Iracema Torres Rochedo.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/649/ind_006.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/649/ind_006.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação da Escola Iracema Torres Rochedo, na Rua Manoel Barbosa Lemes, n°. 35, de modo que venha ofertar acessibilidade e segurança.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>Proceder à manutenção da estrada rural que liga Tamarana ao Incra, nas proximidades à Estância Dourados com extensão até o Assentamento da Quadra, próximo a ponte do rio do Arroio.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>Silvano Rodrigues de Oliveira</t>
   </si>
   <si>
     <t>Patrolamento, moledamento na localidade denominada Chácara Leão do Norte, no Município</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/652/ind_009.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/652/ind_009.pdf</t>
   </si>
   <si>
     <t>Pintura de sinalização viária.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/653/ind_010.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/653/ind_010.pdf</t>
   </si>
   <si>
     <t>Iluminação na estrada que liga Jardim Juny até Bom Pastor.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/654/ind_011.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/654/ind_011.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas nas ruas laterais do Hospital Municipal São Francisco, nas proximidades da Rua Demétrio Carneiro Siqueira e na Rua Alcides José Maria, que fica do lado direito à Subestação Copel —Tamarana.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/655/ind_013.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/655/ind_013.pdf</t>
   </si>
   <si>
     <t>Reforma com pintura e adequação do espaço do CMEI Criança Esperança, na Rua José Antônio Amaro, Jardim Juny.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/656/ind_013.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/656/ind_013.pdf</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade nas proximidades da Rua Elizeu Barbosa, no bairro Sebastião de Moura Tresse, próximo ao campinho da Praça Zulmiro Fabiano.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/657/ind_014.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/657/ind_014.pdf</t>
   </si>
   <si>
     <t>Roçagem, Cascalhamento e o Patrolamento das estradas rurais, nas proximidades da Fazenda Chaparral e demais trechos daquela região.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/658/ind_015.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/658/ind_015.pdf</t>
   </si>
   <si>
     <t>Limpeza geral de bueiros entupidos na cidade.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/659/ind_016.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/659/ind_016.pdf</t>
   </si>
   <si>
     <t>Limpeza e roçagem das proximidades da Unidade Básica de Saúde Ozires Borges, Água da Prata/ Mera.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>Amadeu de Oliveira Lima</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/660/ind_017.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/660/ind_017.pdf</t>
   </si>
   <si>
     <t>Construção ou reforma do banheiro público, no cemitério; Incluindo calçada, meio fio, grama, muro e iluminação.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/661/ind_018.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/661/ind_018.pdf</t>
   </si>
   <si>
     <t>Adequação das calçadas da praça da Igreja Matriz.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/662/ind_019.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/662/ind_019.pdf</t>
   </si>
   <si>
     <t>Aulas gratuitas, tais como: Karatê, capoeira, ginástica rítmica, artística e atletismo.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/663/ind_020.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/663/ind_020.pdf</t>
   </si>
   <si>
     <t>Quadras para vôlei de praia no Centro Social Urbano.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/664/ind_021.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/664/ind_021.pdf</t>
   </si>
   <si>
     <t>Ampliação e adequação da pista de skate no Centro Social Urbano.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>Construção de quebra-molas, na Rua Otávio De Campos Lima, em frente ao N° 29 B - Jardim Juny.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/666/ind_023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/666/ind_023.pdf</t>
   </si>
   <si>
     <t>Aquisição de um caminhão pipa</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>Solicitação de Recape com massa asfáltica nos pontos mais críticos da cidade.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/668/ind_025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/668/ind_025.pdf</t>
   </si>
   <si>
     <t>Revitalização do fundo de vale do Jardim Juny com calçada, com proteção de segurança e rampa de acessibilidade.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/669/ind_026.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/669/ind_026.pdf</t>
   </si>
   <si>
     <t>Solicitação de colocar moledo, nas proximidades da Chácara Canaã.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/670/ind_027.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/670/ind_027.pdf</t>
   </si>
   <si>
     <t>Alargamento do bueiro nas proximidades da ponte do Rio da Prata, estrada sentido ao Centro Comunitário do Incra.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/671/ind_028.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/671/ind_028.pdf</t>
   </si>
   <si>
     <t>Viabilizar o incentivo da Reciclagem no município fazendo o bom uso da Lei n°911 de 12 de dezembro de 2012, de autoria da atual Prefeita Luzia Harue Suzukawa.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>Tega Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/672/ind_029.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/672/ind_029.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal reforma do campo de futebol suíço com a troca do alambrado e iluminação. Substituição da quadra de futebol por um Parquinho infantil nos Conjuntos Habitacionais Manoel Batista Viera e Enes Barbosa.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/673/ind_030.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/673/ind_030.pdf</t>
   </si>
   <si>
     <t>Melhorias no terminal de ônibus do Jardim Juny/Água do bejo.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/674/ind_031.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/674/ind_031.pdf</t>
   </si>
   <si>
     <t>Patrolamento e compactação das estradas mestre do Assentamento Água da Prata.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/675/ind_032.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/675/ind_032.pdf</t>
   </si>
   <si>
     <t>Patrolamento e compactação das estradas mestre - Comanche.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind_033.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind_033.pdf</t>
   </si>
   <si>
     <t>Patrolamento e compactação na estrada da Igrejinha, iniciando no antigo Bar do Buiú, até a Ponte do Rio Preto, sentido Mandassaia - Placa da Vaca.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/677/ind_034.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/677/ind_034.pdf</t>
   </si>
   <si>
     <t>Reparos na caixa de contenção de águas, da ponte do Rio Apucaraninha.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Hector Augusto Siena Gobetti</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/678/ind_035.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/678/ind_035.pdf</t>
   </si>
   <si>
     <t>Compra de Vacinas contra Covid 19 pelo Município de Tamarana.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/679/ind_036.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/679/ind_036.pdf</t>
   </si>
   <si>
     <t>PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS 2021.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/680/ind_037.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/680/ind_037.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE DE PACIENTES DA SAÚDE DO ASSENTAMENTO MANDASSAIA E DEMAIS BAIRROS — VEICULO "VAN" RECEBIDA ATRAVÉS DE INDICAÇÃO DO DEPUTADO ESTADUAL TIAGO AMARAL.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/681/ind_038.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/681/ind_038.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua Aparecida Conceição Amorim (Parque Industrial Ademir Diana).</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/682/ind_039.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/682/ind_039.pdf</t>
   </si>
   <si>
     <t>Instalação de portão na entrada lateral do Cemitério.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/683/ind_040.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/683/ind_040.pdf</t>
   </si>
   <si>
     <t>Solicitação de Pintura externa e interna no Posto de Saúde "Iracema Maria Decol", localizado no Bairro dos Moreiras.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/684/ind_041.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/684/ind_041.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento e cascalhamento das estradas rurais nas proximidades da Vila Rural I até a Fazenda Yoshio, do Assentamento Grupo Brasil e Mandassaia.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/685/ind_042.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/685/ind_042.pdf</t>
   </si>
   <si>
     <t>Solicitação de Pintura dos meios-fios da área urbana da cidade.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/686/ind_043.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/686/ind_043.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências para regulamentar locais para estacionamento exclusivo para motos nas ruas principais da cidade.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/687/ind_044.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/687/ind_044.pdf</t>
   </si>
   <si>
     <t>Solicitação de sinalização vertical com Placas de Orientação de Destino para identificação de comunidades e pontos turísticos na zona rural do município.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/688/ind_045.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/688/ind_045.pdf</t>
   </si>
   <si>
     <t>Sinalização de carga-descarga.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/689/ind_046.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/689/ind_046.pdf</t>
   </si>
   <si>
     <t>Revitalização das praças da cidade por meio do plantio de flores.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/690/ind_047.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/690/ind_047.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DA OPERAÇÃO TAPA BURACOS E SINALIZAÇÃO, NA SAÍDA DO PERÍMETRO URBANO DA CIDADE ATÉ A LOCALIDADE CONHECIDA COMO FÁBRICA DE PAPEL PASA.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Edson de Souza</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/691/ind_048.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/691/ind_048.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento e cascalhamento e manutenção da estrada rural - Assentamento União Camponesa</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/692/ind_049.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/692/ind_049.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DO BANHEIRO PÚBLICO NA PRAÇA MATRIZ.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/693/ind_050.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/693/ind_050.pdf</t>
   </si>
   <si>
     <t>Flexibilização de horários de funcionamento dos bares.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/694/ind_051.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/694/ind_051.pdf</t>
   </si>
   <si>
     <t>Abertura dos banheiros públicos do Centro Social Urbano.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/695/ind_052.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/695/ind_052.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TUBOS DE CONCRETO - ASSENTAMENTO SERRARIA - REFERENTE AO CONVÊNIO FIRMADO ENTRE O MUNICÍPIO DE TAMARANA E O GOVERNO DO ESTADO DO PARANA.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/696/ind_053.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/696/ind_053.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE VEÍCULO VAN - TRANSPORTE DE DOADORES DE SANGUE - HEMOCENTRO LONDRINA.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/697/ind_054.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/697/ind_054.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento, cascalhamento e compactação da estrada rural que dá acesso a Aldeia Barreiro.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/698/ind._055-2021.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/698/ind._055-2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de meio de transporte para moradores das Vilas Rurais I e II.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/699/ind_056.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/699/ind_056.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento, cascalhamento e compactação da estrada rural do Recanto da Meia Serra.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/700/ind_057.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/700/ind_057.pdf</t>
   </si>
   <si>
     <t>Solicitação de alargamento e moledamento da rua nas proximidades da padaria do "Sr. Careca", da Vila Siena, precisamente na rua do Projeto Desenvolve Tamarana.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/701/ind_058.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/701/ind_058.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MOLEDAMENTO NAS RUAS DA VILA RURAL I.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/702/ind_059.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/702/ind_059.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências para a implantação de Uniformes, acompanhado de sapato do tipo botina, para os Servidores da Prefeitura Municipal de Tamarana, ocupantes dos cargo de serviços gerais e outros afins.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/703/ind_060.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/703/ind_060.pdf</t>
   </si>
   <si>
     <t>Solicitação para construção de quebra molas na Rua Cleyton Luiz Ribeiro n 112, Jardim Cristo Rei.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/704/ind_061.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/704/ind_061.pdf</t>
   </si>
   <si>
     <t>Solicitação patrolamento e compactação da estrada do trecho entre a Fazenda Chaparral e a sede do Município de Tamarana.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/705/ind_062.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/705/ind_062.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE VIELAS.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/706/ind_063.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/706/ind_063.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PATROLAMENTO E CASCALHAMENTO NA ESTRADA VICINAL NAS IMEDIAÇÕES DO SITIO DO SENHOR EURIDES FABIANO.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/707/ind_064.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/707/ind_064.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ROÇAGEM EM TODAS AS ESTRADAS RURAIS DE TAMARANA, PRIORIZANDO OS PONTOS MAIS CRÍTICOS.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/708/ind_065.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/708/ind_065.pdf</t>
   </si>
   <si>
     <t>Indicação para análise de viabilidade para implantação de faixa elevada de pedestres nas seguintes localidades:_x000D_
 - Rua Arlindo Pereira de Araújo em frente ao Restaurante Duchilas;_x000D_
 - Rua Arlindo Pereira de Araújo em frente ao do bar do Irineu.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/709/ind_066.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/709/ind_066.pdf</t>
   </si>
   <si>
     <t>Desenvolver/elaborar parcerias com clínicas de reabilitação ou criar no município Centro Reabilitação para apoio dos dependentes químicos/álcool, bem como para os moradores de rua.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/710/ind_067.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/710/ind_067.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudo para concessão de cestas básicas aos funcionários do Município de Tamarana.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/711/ind_068.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/711/ind_068.pdf</t>
   </si>
   <si>
     <t>Solicitação para construção de redutor de velocidade na Chácara dos Pintos em frente à casa do Sr. Sirlei Rua A n° 24.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/712/ind_069.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/712/ind_069.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudo para implantação de sinalização horizontal e vertical nos trechos: entrada da Vila Siena com a PR-980-Vitório Francovig e em frente a empresa - Tamarana Tecnologia.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/713/ind_070.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/713/ind_070.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento e compactação do trecho da estrada da antiga granja do Milton Simões até o sítio do Sr. Antônio do Mel.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/714/ind_071.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/714/ind_071.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda de árvores na Av. João Domingues Gonçalves e na PR-980 — Rodovia Vitório Francovig.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/715/ind_072.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/715/ind_072.pdf</t>
   </si>
   <si>
     <t>Solicitação de patrolamento e cascalhamento das estradas rurais, que vai para o Salto Apucaraninha, Prainha e Reserva indígena da Água Branca.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>ROÇADA NAS ESTRADAS RURAIS — ASSENTAMENTO ÁGUA DA PRATA - INCRÃO.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/717/ind_074.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/717/ind_074.pdf</t>
   </si>
   <si>
     <t>Solicitação para construção de redutor de velocidade na Rua José Aleixo.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/718/ind_075.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/718/ind_075.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja colocado resíduo de asfalto no trecho que liga o final da Rua Ancião Vicente Subtil de Oliveira até a divisa com o Município de Londrina.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/719/ind_076.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/719/ind_076.pdf</t>
   </si>
   <si>
     <t>Reabertura da sala ao lado do CRAS, espaço que era usado pelas crianças que praticam capoeira.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/720/ind_077.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/720/ind_077.pdf</t>
   </si>
   <si>
     <t>Solicitação para que seja instalado redutor de velocidade no final da Rua José Fabiano (Água do Bejo) com a divisa do Município de Londrina.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/721/ind_078.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/721/ind_078.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de banheiro com instalação de chuveiro no Cemitério Municipal José Bolotari.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/722/ind_079.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/722/ind_079.pdf</t>
   </si>
   <si>
     <t>Campanha "VACINA CONTRA A FOME" com a doação de alimentos não perecíveis.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/723/ind_080.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/723/ind_080.pdf</t>
   </si>
   <si>
     <t>Pintura de mobiliário das Praças.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/724/ind_081.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/724/ind_081.pdf</t>
   </si>
   <si>
     <t>Instalação de placas com nomes das ruas na área urbana.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/725/ind_082.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/725/ind_082.pdf</t>
   </si>
   <si>
     <t>Solicitação de roçada de estrada rural nos trechos: Unopar/Cruz de Malta/ Fazenda Céu Azul — sentido Sitio do Lourenço descendo para a estrada da Igrejinha do Rio Preto.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/726/ind_083.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/726/ind_083.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada rural entre os bairros do Banhadão e Cachoeirinha, nas proximidades da Granja Marco Avicultura.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/727/ind_084.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/727/ind_084.pdf</t>
   </si>
   <si>
     <t>PORTFÓLIO PARANÁ MAIS CIDADES 2021/2022.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/728/ind_085.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/728/ind_085.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DE EMPOÇAMENTO DE ÁGUA NA RUA ANCIÃO SUBTIL DE OLIVEIRA DO NÚMERO 347 AO 470.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/729/ind_086.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/729/ind_086.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA UBALDINO DE SÁ BITTENCOURT EM FRENTE AO N° 252.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/730/ind_087.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/730/ind_087.pdf</t>
   </si>
   <si>
     <t>Prioridade nos processos de imunização contra a infecção causada pelo Novo Corona vírus para os trabalhadores do comércio, indústria e cooperativas.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/731/ind_088_resp.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/731/ind_088_resp.pdf</t>
   </si>
   <si>
     <t>Viabilizar o recolhimento de resíduos das oficinas mecânicas e elétricas e afins, junto a setores competentes fortalecendo o correto destino dos materiais descartados</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/732/-ind_089.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/732/-ind_089.pdf</t>
   </si>
   <si>
     <t>Melhorias no Conjunto Chácara Leão do Norte”.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/733/-ind_090.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/733/-ind_090.pdf</t>
   </si>
   <si>
     <t>“Viabilizar estudos para que seja construído um cemitério na vertical, ecologicamente sustentável no Município. Sugerimos que sejam instalados lóculos (gavetas) e que sejam utilizadas práticas ecologicamente sustentáveis tanto na construção quanto nos sistemas escolhidos para execução dos serviços de sepultamento e futuramente até exumação”.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/734/-ind_091.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/734/-ind_091.pdf</t>
   </si>
   <si>
     <t>Viabilizar estudos para construção de CICLOVIAS E CICLO FAIXAS QUE LIGA O JARDIM JUNY A SEDE DO MUNICÍPIO, bem como, em outras áreas que esta benfeitoria puder ser construída para melhorar a qualidade de vida dos cidadãos de Tamarana.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/735/-ind_092.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/735/-ind_092.pdf</t>
   </si>
   <si>
     <t>Revisão dos salários de Merendeiras e Serviços Gerais.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/736/-ind_093.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/736/-ind_093.pdf</t>
   </si>
   <si>
     <t>“Empedramento na estrada sentido ao Assentamento Mandaçaia, nos seguintes pontos: a) Na subida próxima a propriedade do Sr Alcindo; b) Próximo à curva onde se localiza um telefone público (orelhão); c) Na subida próxima à propriedade do Sr. José Carlos’.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/737/-ind_094.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/737/-ind_094.pdf</t>
   </si>
   <si>
     <t>“Viabilizar oficialmente a deputados estaduais a solicitação de veículo para Polícia Militar de Tamarana, bem como reestruturar um alojamento permitindo a ampliação dos serviços de segurança preventiva e o aumento do efetivo da Polícia Militar do município”</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/741/ind._095_-uso_da_palavra_livre_-_amadeu_1.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/741/ind._095_-uso_da_palavra_livre_-_amadeu_1.pdf</t>
   </si>
   <si>
     <t>UTILIZAÇÃO DA PALAVRA – REGULAMENTAÇÃO</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/742/ind._096_jislaine-_quebra_mola.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/742/ind._096_jislaine-_quebra_mola.pdf</t>
   </si>
   <si>
     <t>construção de lombada (quebra-molas) ou outro redutor de velocidade, na Rua da Paz, no bairro Jardim Esperança, nas proximidades do número 316, conforme especifica.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/743/ind._097_angelica-_raio_x.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/743/ind._097_angelica-_raio_x.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AMPLIAÇÃO DE HORÁRIO NO ATENDIMENTO DE RAIO-X</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/744/ind._098-estacionamento_da_praca_matriz_-juninho_bittencourt.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/744/ind._098-estacionamento_da_praca_matriz_-juninho_bittencourt.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DO TERRENO DA PRAÇA DA IGREJA MATRIZ, EM FRENTE AO MERCADO TAJIMA, PARA UTILIZAÇÃO DE ESTACIONAMENTO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/745/ind._099-redutor_velocidade_rua_carlos_magno_de_carvalho_-juninho_bittencourt.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/745/ind._099-redutor_velocidade_rua_carlos_magno_de_carvalho_-juninho_bittencourt.pdf</t>
   </si>
   <si>
     <t>“Instalação de redutor de velocidade – Rua Carlos Magno de Carvalho – Conjunto São Roque.”</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/746/ind._100-pinturas_de_quebra_molas_vila_siena.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/746/ind._100-pinturas_de_quebra_molas_vila_siena.pdf</t>
   </si>
   <si>
     <t>“Pinturas de quebra molas e colocação de placas indicativas – VILA SIENA.”</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal que autorize empresas a realizar revitalização de espaços públicos.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/756/ind.102_juninho_-_calcadas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/756/ind.102_juninho_-_calcadas.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>ASSUNTO: INSTALAÇÃO DE REDUTOR DE VELOCIDADE (QUEBRA MOLAS) NA RUA ANCIÃO VICENTE SUBTIL DE OLIVEIRA NO TRECHO – DEPOIS DA ENTRADA DO PÁTIO DA PREFEITURA E ANTES DA ENTRADA DO RESIDENCIAL CRISTO REI.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/759/ind._104-_reforma_pista_caminhada.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/759/ind._104-_reforma_pista_caminhada.pdf</t>
   </si>
   <si>
     <t>Reforma da pista de caminhada  do Complexo Poliesportivo Sebastião Sidônio de Araújo, no Município de Tamarana.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/760/ind._105-_asfalto_para_as_ruas_joao_a._amaro_e_pedro_f._gregorio_-_jd._esperanca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/760/ind._105-_asfalto_para_as_ruas_joao_a._amaro_e_pedro_f._gregorio_-_jd._esperanca.pdf</t>
   </si>
   <si>
     <t>Asfalto para as Ruas João Antônio Amaro e Pedro Ferreira Gregório – Jardim Esperança.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/761/ind._106-parolamento_assentamento_cruz_de_malta.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/761/ind._106-parolamento_assentamento_cruz_de_malta.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal providências legais, junto ao departamento competente para a realização de melhorias, como patrolamento e cascalhamento na ESTRADA VICINAL, nas proximidades do sítio do Sr. Sebastião Andrade e Sr. Antônio Amorim, localizada no Assentamento Cruz de _x000D_
 Malta, neste Município.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/762/ind._107-_reforna_quadra_reserva_ind.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/762/ind._107-_reforna_quadra_reserva_ind.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Executivo Municipal providências legais, junto ao departamento competente, quanto a realização de estudos e a viabilização de _x000D_
 reforma e/ou outras benfeitorias da quadra esportiva da Reserva Indígena Apucaraninha, neste Município.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/763/ind._108-_reforna_quadra_escola_enes_barbosa.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/763/ind._108-_reforna_quadra_escola_enes_barbosa.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Executivo Municipal providências legais, junto ao departamento competente, quanto a realização de estudos e a viabilização de _x000D_
 reforma da quadra esportiva da Escola Rural Municipal Enês Barbosa, localizada no Incra, Bairro Água da Prata, neste Município.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_109_amadeu.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_109_amadeu.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas no entorno dos Conjuntos Manoel Batista Vieira Enes Barbosa.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_110-2021.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_110-2021.pdf</t>
   </si>
   <si>
     <t>Manutenção da ponte da Vila Rural I com colocação de tubos de concreto para contenção de aguas de chuva</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_111-2021.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_111-2021.pdf</t>
   </si>
   <si>
     <t>Plantio de grama no Conjunto Manoel Batista Vieira.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_112-2021.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_112-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos que na estrada da Vila Rural I, até a ponte que faz divisa com o Município de Londrina, seja construído canaletas dos dois lados da estrada para escoamento das aguas de chuva.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_113.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal junto ao Departamento Competente, melhorias necessárias para que se realize estudos viabilizando a REGULARIZAÇÃO FUNDIÁRIA URBANA DO ASSENTAMENTO BOM PASTOR E DA VILA SIENA, neste município.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/781/ind._114.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/781/ind._114.pdf</t>
   </si>
   <si>
     <t>Solicitação para construção de Redutor de Velocidade  na Rua Demétrio Carneiro Siqueira em frente a Igreja Metodista</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/784/ind._115.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/784/ind._115.pdf</t>
   </si>
   <si>
     <t>Solicitação para instalação de lixeiras no entorno do Meu Campinho da Vila Siena, bem como a construção de arquibancada ecológica no barranco no fundo do campo (ver modelo eco-estádio, como é conhecido o estádio Janguito Malucelli.em Curitiba).</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/787/ind_116.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/787/ind_116.pdf</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/788/ind_117.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/788/ind_117.pdf</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/789/ind_118.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/789/ind_118.pdf</t>
   </si>
   <si>
     <t>Instalação de placas indicativas de nomes de ruas, no Jardim Esperança.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Instalação de Redutor de Velocidade na Rua Martini Siena- Conjunto Cristo Rei, nas Proximidades da Casa n. 130.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Instalação de redutor de velocidade na Rua José Sebastião Ferreira - Conjunto Cristo Rei, nas proximidades da casa n.º 269.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>PATROLAMENTO, MOLEDAMENTO E COMPATAÇÃO DA ESTRADA QUE LIGA O TREVO DA PR-445 - SENTIDO KM-58 – MUNICÍPIO DE LONDRINA.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS – ESTRADA QUE LIGA O JARDIM JUNY ATÉ O JARDIM EUROPA PASSANDO PELO ASSENTAMENTO BOM PASTOR</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_123_2021_angelica_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_123_2021_angelica_jislaine.pdf</t>
   </si>
   <si>
     <t>REFORMA, PINTURA E REPAROS NA ESCOLA MUNICIPAL ENES BARBOSA.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>INCLUSÃO DOS DEMAIS SERVIDORES DA SAÚDE (ACS, ACE, E DEMAIS SERVIDORES DAS UBS) NO PROJETO DE PAGAMENTO DE INSALUBRIDADE EM GRAU MÁXIMO DE 40%.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE TABLETS PARA OS AGENTES COMUNITÁRIO DE SAÚDE</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_126_2021_angelica_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_126_2021_angelica_jislaine.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, DISPONIBILIZAÇÃO DE MÁQUINAS E EQUIPAMENTOS PARA ATENDER A DEMANDA DOS PRODUTORES NA READEQUAÇÃO DE CARREADORES ATRAVÉS DO PDR – PROGRAMA DE DESENVOLVIMENTO RURAL, SITUADOS NO INCRA, LIBERTAÇÃO CAMPONESA E NAS PROXIMIDADES DA VENDA DO DITO.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>TRANSPORTE ESCOLAR PARA ALUNOS QUE ESTUDAM EM LONDRINA</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>READEQUAÇÃO DE ESTRADA – PARCEIRA ENTRE O MUNICÍPIO E A EMPRESA HOBI –MINERAÇÃO DE AREIA E CONCRETO</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA MOLA  EM FRENTE A CASA DO Sr. FERNANCO – FILHO DO ORIDES DA ESTRADA DO ADÃOZINHO DA SERRA</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_130_2021_jislaine_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_130_2021_jislaine_angelica.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, DISPONIBILIZAÇÃO DE MÁQUINAS E EQUIPAMENTOS PARA ATENDER A DEMANDA DOS PRODUTORES NA READEQUAÇÃO DE CARREADORES ATRAVÉS DO PDR – PROGRAMA DE DESENVOLVIMENTO RURAL, SITUADOS NO ASSENTAMENTO TESOURO, NAS PROXIMIDADES DO SÍTIO DO SEU JOSÉ E DO VANDO DECOL.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_131_2021_angelica_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_131_2021_angelica_jislaine.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, DISPONIBILIZAÇÃO E DETERMINAR AO SETOR COMPETENTE QUE TOME PROVIDÊNCIAS NO SENTIDO DE PROCEDER COM CONSTRUÇÃO DE COBERTURA PARA OS PONTOS DE ÔNIBUS ESCOLARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_132_2021_jislaine_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_132_2021_jislaine_angelica.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, DISPONIBILIZAÇÃO E DETERMINAR AO SETOR COMPETENTE QUE TOME PROVIDÊNCIAS NO SENTIDO DE PROCEDER COM A COLOCAÇÃO DE LIXEIRAS, PRÓXIMOS AOS PONTOS DE ÔNIBUS E PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/828/ind._133-2021_-_patrolamento_agua_da_prata.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/828/ind._133-2021_-_patrolamento_agua_da_prata.pdf</t>
   </si>
   <si>
     <t>Patrolamento, cascalhamento e compactação das estradas mestres do Assentamento Água da Prata</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/830/ind._134-21_-_iluminacao_estrada_juny-bom_pastor.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/830/ind._134-21_-_iluminacao_estrada_juny-bom_pastor.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Iluminação na estrada que liga Jardim Juny até Bom Pastor.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/831/ind-135-21-redutor_de_velocidade_-_juninho.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/831/ind-135-21-redutor_de_velocidade_-_juninho.pdf</t>
   </si>
   <si>
     <t>Construção de redutor de velocidade na Rua Evaristo Camargo em frente ao nº 633</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/832/ind._136-21_programa_estadual_de_transferencia_de_rendas_-_amadeu.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/832/ind._136-21_programa_estadual_de_transferencia_de_rendas_-_amadeu.pdf</t>
   </si>
   <si>
     <t>Atualização de cadastros de famílias em situação de vulnerabilidade social para receber benefícios - PETR Programa Estadual de Transferência de Renda.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/833/ind._137-21_-_residuop_asfalto_rua_joaquim_paulo_de_almeida_-_juninho.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/833/ind._137-21_-_residuop_asfalto_rua_joaquim_paulo_de_almeida_-_juninho.pdf</t>
   </si>
   <si>
     <t>Colocar resíduo de asfalto na Rua Joaquim Paulo de Almeida até na chácara do Lhermite.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/834/ind._138-21_-_residuo_asfalto_cemiterio_juninho.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/834/ind._138-21_-_residuo_asfalto_cemiterio_juninho.pdf</t>
   </si>
   <si>
     <t>Colocar resíduo de asfalto no trecho que vai do Cemitério José Bolotari até a Chácara do Iloibes Stein</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_139_2021_jislaine_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_139_2021_jislaine_angelica.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, DISPONIBILIZAÇÃO DE PATROLAMENTO, CASCALHAMENTO E COMPACTAÇÃO DAS ESTRADAS RURAIS DO ASSENTAMENTO TESOURO, NAS PROXIMIDADES DO SÍTIO DO SÉRGIO LABORETO ATÉ O SÍTIO DO CLAUDINEI FONSECA.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/838/ind._140-2021-_instalacao_de_tubos.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/838/ind._140-2021-_instalacao_de_tubos.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: INSTALAÇÃO DE TUBOS DE CONCRETO - REFERENTE AO CONVÊNIO FIRMADO ENTRE O MUNCÍPIO DE TAMARANA E O GOVERNO DO ESTADO DO PARANA</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/839/ind._141_-_limpeza_de_bueiros.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/839/ind._141_-_limpeza_de_bueiros.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: LIMPEZA DE BUEIROS DAS ESTRADAS RURAIS</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/840/ind._142-2021_-_asfalto_ruas_matias_lemes_goncalves_e_arroio_grande.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/840/ind._142-2021_-_asfalto_ruas_matias_lemes_goncalves_e_arroio_grande.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Asfalto para as Ruas - Matias Lemes Gonçalves e Arroio Grande.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/841/ind._143-2021_-_asfalto_rua_jose_aleixo.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/841/ind._143-2021_-_asfalto_rua_jose_aleixo.pdf</t>
   </si>
   <si>
     <t>Asfalto para a Rua José Aleixo da Silva.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/842/ind._144-2012_-_reparos_bueiros_sitio_sr._alvim.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/842/ind._144-2012_-_reparos_bueiros_sitio_sr._alvim.pdf</t>
   </si>
   <si>
     <t>Reparos Bueiro – ao lado do Sítio do Sr. Alvim</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_145_2021_jislaine_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_145_2021_jislaine_angelica.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, ESTUDO PARA IMPLANTAÇÃO DOS MEIOS FIO E PAVIMENTAÇÃO ASFALTICA NAS PROXIMIDADES DA RUA MATIAS LEMES COM A RUA RIO CLARO, NAS PROXIMIDADES DO CENTRO SOCIAL URBANO.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_146_2021_jislaine_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_146_2021_jislaine_angelica.pdf</t>
   </si>
   <si>
     <t>: SOLICITA AO EXECUTIVO MUNICIPAL, DISPONIBILIZAÇÃO E DETERMINAR AO SETOR COMPETENTE QUE TOME PROVIDÊNCIAS NO SENTIDO DE PROCEDER COM A COLOCAÇÃO DE TAMPA DO BUEIRO NA RUA MATIAS LEMES, NAS PROXIMIDADES DO Nº180.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_147_2021_angelica_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_147_2021_angelica_jislaine.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, ESTUDO PARA IMPLANTAÇÃO DE MEIO FIO E PAVIMENTAÇÃO ASFÁLTICA NAS PROXIMIDADES DA RUA ANTÔNIO JOSÉ AMARO COM A RUA PEDRO FERREIRA GREGÓRIO, SAÍDA NO PONTO DE ONIBUS DO “BEIJO”.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_148_2021_angelica_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_148_2021_angelica_jislaine.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, ESTUDO PARA ALARGAMENTO E REPAROS DOS REDUTORES DE VELOCIDADES E, COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO  NA RUA B, QUE FICA NAS PROXIMIDADES DO CAMPINHO DA VILA SIENA.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_149_2021_jislaine_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_149_2021_jislaine_angelica.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, ESTUDO PARA COLOCAÇÃO DE REDUTORES DE VELOCIDADES E DE PLACAS DE SINALIZAÇÃO NA RUA ORLANDO FOGAÇA PRADO PRÓXIMO AO Nº002, QUE FICA NAS PROXIMIDADES DA LATERAL DO MURO DO CEMITÉRIO MUNCIPAL JOSÉ BOLOTARI, SITUADO NO CONJUNTO HABITACIONAL SEBASTIÃO MOURA TRESSE.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Operação Tapa buracos</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Abaixo assinado - Moradores Residencial Cristo Rei – fechamento de acesso sem calçamento.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/853/ind._152-21_sinalizacao_carga_descarga.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/853/ind._152-21_sinalizacao_carga_descarga.pdf</t>
   </si>
   <si>
     <t>Sinalização de carga-descarga</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/854/ind._153-21_-_sinalizacao_hospital.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/854/ind._153-21_-_sinalizacao_hospital.pdf</t>
   </si>
   <si>
     <t>Sinalização estacionamento horizontal – em frente ao Hospital Municipal São Francisco</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/857/ind._154-21_-_patrolamento_bairro_dos_moreira.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/857/ind._154-21_-_patrolamento_bairro_dos_moreira.pdf</t>
   </si>
   <si>
     <t>Patrolamento na estrada do Bairro dos Moreira</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/858/ind._155-21_placas_pr_445.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/858/ind._155-21_placas_pr_445.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PLACAS NA PR-445 -</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/859/ind._156-21_-_praca.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/859/ind._156-21_-_praca.pdf</t>
   </si>
   <si>
     <t>Readequação de espaço urbano – PRAÇA</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/861/ind._157-21_-_epi_anauto.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/861/ind._157-21_-_epi_anauto.pdf</t>
   </si>
   <si>
     <t>Fornecimento de EPIs – Funcionários do Executivo</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/864/ind._158-21_substituicao_lampadas.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/864/ind._158-21_substituicao_lampadas.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas queimadas da Iluminação Pública.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/865/ind._159-21_-_patrolamento_gruta_-_vila_i.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/865/ind._159-21_-_patrolamento_gruta_-_vila_i.pdf</t>
   </si>
   <si>
     <t>Patrolamento da estrada da “Gruta” até a Vila Rural I.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/866/ind._160-21_abastecimento_agua_-_chacaras_leao_do_norte.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/866/ind._160-21_abastecimento_agua_-_chacaras_leao_do_norte.pdf</t>
   </si>
   <si>
     <t>Abastecimento de água no Conjunto de chácaras Leão do Norte</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/869/ind._161-21.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/869/ind._161-21.pdf</t>
   </si>
   <si>
     <t>Ampliação do itinerário do ônibus de transporte gratuito para atendimento aos moradores das Vilas Rurais I e II.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/870/ind._162-21.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/870/ind._162-21.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário do Meio Ambiente a instalação de um centro de compostagem de lixo orgânico em nosso Município</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/871/ind._163-21.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/871/ind._163-21.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTOR DE VELOCIDADE – RUA ALBINO LOVO EM FRENTE À OFICINA PONTO SOLDA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>-Requerimento</t>
   </si>
   <si>
     <t>ASSUNTO: INFORMAÇÕES SOBRE O VALOR DO REPASSE AO_x000D_
 LEGISLATIVO, VALOR GASTO COM PESSOAL, DIÁRIAS E CURSOS NO PERÍODO DE 1999 A 2020._x000D_
 REQUERENTES:_x000D_
 Anauto Souza Gouveia, Mario Cesar Fabiano e apoiadores._x000D_
 REQUERIDO: Legislativo Municipal</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/598/req_004.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/598/req_004.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: REVISÃO E REAJUSTE DE SALÁRIOS — CERTEZAS E INDEFINIÇÕES._x000D_
 REQUERENTES: Hector Siena Augusto Gobetti e apoiadores. _x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/599/req_005.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/599/req_005.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAR QUE SEJA REQUERIDO JUNTO A SANEPAR INFORMAÇÕES SOBRE A MANUTENÇÃO REALIZADA NA BOMBA DO POÇO ARTESIANO, QUE ABASTECE O MUNICÍPIO, E QUAIS AS MEDIDAS QUE ESTÃO SENDO TOMADAS PARA QUE NÃO OCORRA NOVAMENTE O DESABASTECIMENTO._x000D_
 REQUERENTES: Mario Cesar Fabiano e apoiadores_x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/600/req_006.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/600/req_006.pdf</t>
   </si>
   <si>
     <t>Assunto: CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE FAZENDA, MÁRCIO NUNES DE OLIVEIRA_x000D_
 REQUERENTES ANGÉLICA DE OLIVEIRA LIMA E JISLAINE FERRAZ _x000D_
 REQUERIDO: EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/601/req_007.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/601/req_007.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Informações sobre fornecimento e estoque de Gás Medicinal Oxigênio no Hospital, Postos de saúde, Samu e ambulâncias._x000D_
 REQUERENTES: Hector Siena Augusto Gobetti, Silvano Rodrigues de Oliveira, Tega Fabiano, Juninho Bittencourt e Anauto Souza de Gouvea._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/602/req_008.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/602/req_008.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Informação sobre a retirada das informações sobre a transição de gestão do site da Prefeitura de Tamarana ._x000D_
 REQUERENTES: Hector Siena Augusto Gobetti, Silvano Rodrigues de Oliveira, Tega Fabiano, Juninho Bittencourt e Anauto Souza de Gouvea._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/603/req_009.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/603/req_009.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Informação sobre o atendimento a pacientes prestado pela Secretaria de Saúde no Posto de Saúde - Ozires de Oliveira Borges Mera._x000D_
 REQUERENTES: Anauto Souza de Gouvea Hector Siena Augusto Gobetti, Silvano Rodrigues de Oliveira, Tega Fabiano e Juninho Bittencourt._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/604/req_010.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/604/req_010.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAR A PREFEITA LUZIA HARUE SUZUKAWA QUE SEJA REMETIDO A ESTA CASA DE LEIS DOCUMENTOS REFERENTE À DISCUSSÃO DO REQUERIMENTO 005/2020, DIANTE DA DECLARAÇÃO DA VEREADORA ANGÉLICA SOBRE O ABASTECIMENTO DE ÁGUA EM TAMARANA._x000D_
 REQUERENTES: Tega Fabiano, Hector Augusto Siena Gobetti, Anauto Souza de Gouveia, Juninho Bittencourt e Silvano Rodrigues de Oliveira.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/605/req_011.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/605/req_011.pdf</t>
   </si>
   <si>
     <t>ASSUNTO:PROSPECÇÃO COM EMPRESAS/AGRICULTORES PARA IMPLANTAÇÃO DE TANQUES DE PEIXES — TILÁPIAS EM TAMARANA._x000D_
 REQUERENTES: Silvano Rodrigues de Oliveira, Tega Fabiano,Hector Augusto Siena Gobetti, Anauto Souza de Gouvea, Juninho Bittencourt._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/606/req_012.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/606/req_012.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedido de informações sobre ações/projetos alternativos de enfrentamento a pandemia além dos decretos municipais_x000D_
 REQUERENTES: Tega Fabiano, Hector Siena Gobetti, Silvano Rodrigues de Oliveira, Juninho Bittencourt e Analto Souza de Gouvea._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/607/req_013.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/607/req_013.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedido de informações sobre estacionamento de motocicleta dentro da Sala de Atendimento ao Covid — no Hospital Municipal._x000D_
 REQUERENTES: Anauto Souza de Gouvea, Tega Fabiano, Hector Siena Gobetti, Silvano Rodrigues de Oliveira e Juninho Bittencourt._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/608/req_014.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/608/req_014.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedido de cópia do processo licitatório Pregão Eletrônico 003/2021_x000D_
 REQUERENTES: Hector Siena Gobetti, Tega Fabiano, Silvano Rodrigues de Oliveira, Juninho Bittencourt e Anauto Souza de Gouvea._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/609/req_015.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/609/req_015.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedido de informações sobre o fornecimento de cestas básicas pelo Município de Tamarana_x000D_
 REQUERENTES: Flector Siena Gobetti, Tega Fabiano, Silvano Rodrigues de Oliveira, Juninho Bittencourt e Anauto Souza de Gouvea._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/610/req_016.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/610/req_016.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedido de informações sobre o desligamento e retirada do relógio de energia elétrica do Meu Campinho da Vila Siena_x000D_
 REQUERENTES: Tega Fabiano, Hector Siena Gobetti, Silvano Rodrigues de Oliveira, Juninho Bittencourt e Anauto Souza de Gouvea._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/611/req_017.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/611/req_017.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedido de informação sobre retroescavadeira do Município que se encontra parada na Aldeia Indígena Apucaraninha a mais de 15 dias._x000D_
 REQUERENTES: Anauto Souza de Gouvea, Tega Fabiano, Hector Siena Gobetti, Silvano Rodrigues de Oliveira e Juninho Bittencourt._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/612/req_018.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/612/req_018.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedido de informação sobre atendimento da Secretaria de Agricultura ao PDR — Plano Municipal de Desenvolvimento Rural Sustentável de Tamarana._x000D_
 REQUERENTES: Anauto Souza de Gouvea, Tega Fabiano, Hector Siena Gobetti, Silvano Rodrigues de Oliveira e Juninho Bittencourt._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/613/req_019.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/613/req_019.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Requeiro ao Executivo Municipal informações sobre a tramitação do protocolo junto a FUNASA — Fundação Nacional da Saúde referente a instalação de Poços Artesianos nas localidades abaixo, conforme projetos em posse da Secretaria de Agricultura de Tamarana._x000D_
 Assentamento Cacique - 01 Unidade;_x000D_
 Assentamento Tesouro — 02 unidades;_x000D_
 Assentamento Serraria — 02 unidades;_x000D_
 Assentamento União Camponesa — 02 unidades;_x000D_
 Assentamento Mandassaia — 02 unidades; O Assentamento Mundo Novo —02 unidades; g) Assentamento Cruz de Malta 01 unidade._x000D_
 REQUERENTES: Tega Fabiano, Silvano Rodrigues de Oliveira, Hector Siena Gobetti, Anauto Souza de Gouvea e Juninho Bittencourt._x000D_
 REQUERIDO: EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/614/req_020.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/614/req_020.pdf</t>
   </si>
   <si>
     <t>Requerimento com as seguintes solicitações:_x000D_
 CÓPIA DE PROJETO SOBRE CASTRAÇÃO DE ANIMAIS QUE ESTA EM VIGÊNCIA NO MUNICÍPIO;_x000D_
 RELAÇÃO DOS IDEALIZADORES DO PROJETO: QUAL SECRETARIA OU SETOR FICOU RESPONSÁVEL;_x000D_
 CÓPIA DE TODO PROCESSO LICITAÇÃO; SE AINDA ESTÁ EM VIGOR;_x000D_
 SE HOUVE EMENDA PARLAMENTARES, CÓPIA DE TODO A DOCUMENTAÇÃO;_x000D_
 COPIA DE TODA A RELAÇÃO DE ANIMAIS CADASTRADOS DE TAMARANA OU DE DEMAIS LOCALIDADE E SE FORAM ATENDIDOS;_x000D_
 RELAÇÃO DA CLÍNICA VETERINÁRIA QUE PRESTOU OU AINDA PRESTA SERVIÇOS, COM INFORMAÇÕES DO VETERINÁRIO RESPONSÁVEL, ONDE SE LOCALIZA A CLINICA;_x000D_
 RELAÇÃO DOS VOLUNTÁRIOS CADASTRADOS QUE COLABORARAM COM O REFERIDO PROJETO;_x000D_
 RELAÇÃO DA ANOTAÇÃO DE RESPONSABILIDADE TÉCNICA PELO PROGRAMA PÚBLICO-ALVO._x000D_
 RELAÇÃO DO SISTEMA DE TRIAGEM E FINALIDADE DE UTILIDADE PÚBLICA;_x000D_
 RELAÇÃO DO PERÍODO E PREVISÃO DE ATENDIMENTO QUE FOI UTILIZADO;_x000D_
 RELAÇÃO DO MÉTODO DE IDENTIFICAÇÃO E REGISTRO DO LOCAL DE REALIZAÇÃO DOS PROCEDIMENTO DE CASTRAÇÃO_x000D_
 RELAÇÃO DA EQUIPE, EQUIPAMENTOS E MATERIAIS...</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/615/req_021.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/615/req_021.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Resolução SESA n° 769/2019 — Aquisição de 01 Ambulância equipada para cadeirante, 01 Van 15 lugares e 02 Veículos de Passeio com valor de R$410.000,00_x000D_
 REQUERENTES: Silvano Rodrigues de Oliveira, Tega Fabiano, Hector Siena Gobetti, Anauto Souza de Gouvea e Juninho Bittencourt._x000D_
 REQUERIDO: EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/616/req_022.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/616/req_022.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedido de informação sobre atendimento telefônico no Hospital Municipal São Roque — TROTES._x000D_
 REQUERENTES: Anauto Souza de Gouvea, Tega Fabiano, Hector Siena Gobetti, Silvano Rodrigues de Oliveira e Juninho Bittencourt._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/617/req_023.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/617/req_023.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAÇÃO DO ITINERÁRIO REALIZADO PELO ÔNIBUS DO TRANSPORTE GRATUITO E EM QUAIS PONTOS ESTÁ PASSANDO E EM QUAIS HORÁRIOS._x000D_
 REQUERENTES: Tega Fabiano, Hector Siena Gobetti, Silvano Rodrigues de Oliveira, Juninho Bittencourt e Analto Souza de Gouvea._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/618/req_024.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/618/req_024.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAÇÃO DE INFORMAÇOES DE PAGAMENTO RETROATIVO AO MAGISTÉRIO._x000D_
 REQUERENTES: Hector Siena Gobetti, Silvano Rodrigues de Oliveira, Juninho Bittencourt, Tega Fabiano e Anauto Souza de Gouvea._x000D_
 REQUERIDO: Executivo Municipal</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/642/req_025.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/642/req_025.pdf</t>
   </si>
   <si>
     <t>“Disponibilização de todas as licitações realizadas no município de Tamarana, em sua integralidade, no site oficial da Prefeitura Municipal.”.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/738/req_026.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/738/req_026.pdf</t>
   </si>
   <si>
     <t>“Pagamento de insalubridade de 40% para servidores que sofrem riscos de contaminação por covid-19.”.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/739/req_027.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/739/req_027.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CÓPIA DAS MATRICULAS E DADOS DOS ALUNOS QUE UTILIZAM O TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/740/req_028.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/740/req_028.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE O REQUERIMENTO 5635/2019</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/747/req_029.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/747/req_029.pdf</t>
   </si>
   <si>
     <t>Pedido de complementação de informações solicitadas sobre o Requerimento 022/2021 (trotes telefônicos no Hospital Municipal São Roque</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/748/req_030.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/748/req_030.pdf</t>
   </si>
   <si>
     <t>PRECATÓRIOS INSCRITOS EM DIVIDA</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_031_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_031_angelica.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O RETROATIVO DOS PROFISSIONAIS DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/751/req_032.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/751/req_032.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo Municipal informações sobre concessão e pagamento de Licença Prêmio, aos servidores públicos municipais de Tamarana, conforme segue:</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/752/req_033.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/752/req_033.pdf</t>
   </si>
   <si>
     <t>PEDIDO INFORMAÇÕES SOBRE AS CÂMERAS DE SEGURANÇA DO MUNICÍPIO DE TAMARANA</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/767/req_034.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/767/req_034.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal manifestação referente a cessão de área para instalação de empresa.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_035.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Convoca o Diretor de Tributos Sr. Alex Junior do Nascimento para esclarecimentos sobre o REFIS.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_036_caminhos_tibagi.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_036_caminhos_tibagi.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO CÓPIA DE DOCUMENTOS E INFORMAÇÕES – CONSÓRCIO INTERMUNICIPAL CAMINHOS DO TIBAGI.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_037__angelica_jislaine.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_037__angelica_jislaine.pdf</t>
   </si>
   <si>
     <t>Requeremos providências imediatas quanto ao livre acesso as dependências do prédio da nova sede da Câmara Municipal de Tamarana.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/792/req_038.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/792/req_038.pdf</t>
   </si>
   <si>
     <t>Informações sobre a utilização do Terreno onde será construído o Paço Municipal</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_039_jislaine_angelica.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_039_jislaine_angelica.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que abaixo subscrevem, no uso de suas atribuições legais e regimentais, após aprovado em plenário, requer que seja encaminhado oficio ao Poder Executivo deste município solicitando cumprimento da Lei Federal 13.595/18 que trata da indenização para agentes de saúde que utilizam transporte próprio para chegar às comunidades da Zona Rural.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_040_edinho.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_040_edinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a designação de funcionário para atendimento aos proprietários de lotes na área rural para atendimento ao ITR</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_041_silvano_-_rua_cristo_rei.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_041_silvano_-_rua_cristo_rei.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a rua sem calçamento que fica entre o Residencial Cristo Rei e o lote pertencente ao Sr. José Marcondes.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>ASSUNTO: Requer informações de exames realizados na CEDIM – Diagnósticos por Imagem</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/860/req._043-21_-_lei_adir_blanc.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/860/req._043-21_-_lei_adir_blanc.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a execução dos recursos destinados a Cultura através da Lei Adir Blanc.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/867/req._044-21_informacoes_acordo_judicial.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/867/req._044-21_informacoes_acordo_judicial.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o pagamento de acordo judicial firmado na Lei 1.456 de 30 de Agosto de 2021.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/872/req._045-21.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/872/req._045-21.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre  INCENTIVO FINANCEIRO ADICIONAL PISO DA ATENÇÃO BÁSICA EM SAÚDE – AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/873/req._046-21.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/873/req._046-21.pdf</t>
   </si>
   <si>
     <t>Convocação do Secretário de Obras Sr. Jonatas Izidoro do Nascimento para comparecer na sessão Ordinária do dia 13/12/21 para esclarecimentos sobre serviços prestados no Centro Social Urbano pelo Consórcio Intermunicipal Caminhos do Tibagi.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>-Moção</t>
   </si>
   <si>
     <t>Moção de Congratulação à Família Fonseca, pelo destaque nacional na agricultura familiar e produção de Gengibre e Inhame.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>Os Vereadores, que a presente subscrevem, com assento nesta Egrégia Casa de Leis, submete à apreciação da Câmara Municipal de Tamarana a seguinte preposição:_x000D_
 MOÇÃO DE APLAUSO Nº 002/2021_x000D_
 _x000D_
 EM COMEMORAÇÃO AO DIA NACIONAL DO AGENTE COMUNITÁRIO DE SAÚDE E DE ENDEMIAS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>PCJ</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça</t>
   </si>
   <si>
     <t>CJFLTC - Comissão de Justiça, Finanças, Legislação e Tomadas de Contas</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/777/parecer_017-21_cjfltc_ref._plo_13-21.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/777/parecer_017-21_cjfltc_ref._plo_13-21.pdf</t>
   </si>
   <si>
     <t>Parecer 17/21  referente ao Projeto de Lei nº 013/201:_x000D_
 - Apresentado dia 17/08/2021 com os seguintes votos:_x000D_
 - Presidente  Anauto Souza de Gouvea – Contrário a tramitação;_x000D_
 - Relator  Hector Siena Gobetti - Contrário a tramitação;_x000D_
 - Membro Angélica de Oliveira Lima – Favorável a tramitação.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>-Emenda</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/755/emenda_01_ao_projeto_de_lei_004_de_04_janeiro_de_2020.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/755/emenda_01_ao_projeto_de_lei_004_de_04_janeiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva n° 001/2021, que altera o Artigo 1° do Projeto de Lei n.° 04 de janeiro de 2020 que Altera a destinação pública do imóvel sede da Unidade Básica de Saúde Paulo Mitio Nakaoka, e dá outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/757/emenda_substutiva_002-2021_ao_pl_012-2021.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/757/emenda_substutiva_002-2021_ao_pl_012-2021.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera o Art. 37 do PROJETO DE LEI N° 012/2021 de 22 DE JUNHO DE 2021 - LDO 2022 que DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA, PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>ECP</t>
   </si>
   <si>
     <t>Eleição das Comissões Permanentes</t>
   </si>
   <si>
     <t>Eleição das Comissões permanentes</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>ER</t>
   </si>
@@ -2966,51 +2966,51 @@
     <t>780</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Comunicação</t>
   </si>
   <si>
     <t>COMUNICADO_x000D_
 A Câmara Municipal de Tamarana a partir de junho de 2021 passou a utilizar-se exclusivamente de produtos do Interlegis para aperfeiçoamento do Processo Legislativo. O Programa Interlegis é um programa do Senado Federal e nasceu em 1997, da vontade de integrar todas as Casas Legislativas no caminho da modernidade, e dar condições para que cada uma delas pudesse desempenhar com eficiência e transparência as atividades administrativas e legislativas.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>PCA</t>
   </si>
   <si>
     <t>Prestação de Contas Anual</t>
   </si>
   <si>
     <t>EXTERNO - EX</t>
   </si>
   <si>
-    <t>https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/1884/prestacao_de_contas_2021_i.pdf</t>
+    <t>http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/1884/prestacao_de_contas_2021_i.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas 2021 do exercício financeiro sob a responsabilidade de Luzia Harue Suzukawa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3317,67 +3317,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/876/projeto_decreto_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/619/pl001_2021_refis_anexos_justificativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/626/pl_003_2021_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/628/pl_004_2021_credito_adicional_e_21.76548.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/629/of_046_e_projeto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/630/of_050_e_projeto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/631/of_062_e_projeto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/632/of_062-2021_pl_008__credito_adicional_31.80000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/633/of_068-2021_pl_009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/634/of_113-2021_pl_010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/638/pl_11-ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/639/pl_012-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/640/pl_013-_desapropriacao_terreno.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/753/pl_-014_contratacao_de_pessoal_funcionarios_acao_social.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/764/pl_015_-_amo_tamarana-pracas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/765/pl_016_-_firmar_convenio_consorcio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/766/pl_017_credito_11.00000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/778/pl_019-_altera_lei_1166.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/779/pl_020_-cnm.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/785/pl_021-21_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_no_022_2021_dispoe_sobre_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/813/pl023_2021_utilidade_publica_escola_iracema_justificativa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/814/pl024_2021_utilidade_publica_escola_enes_justificativa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/815/pl025_2021_utilidade_publica_escola_taeko_justificativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/816/pl026_2021_utilidade_publica_centro_educacao_crianca_esperanca_justificativa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/817/oficio_no_268_2021_encaminha_pl_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/818/pl_028-cria_lista_de_vagas_educacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/819/pl_-_029_-_revoga_lei_1448_-_reajuste_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/837/projeto_de_lei_030-21_institui_no_calendario_de_comemoracoes_oficiais_do_municipio_o_dia_da_luta_contra_a_endometriose.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/843/pl031_2021_altera_a_lei_no_845_samu.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/844/pl032_2021_ratifica_a_alteracao_do_consorcio_cismepar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/852/pl_-_033_-_radio_tamarana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/855/proj._lei_034-2021_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/856/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/862/projetto_de_lei_036-2021_-_altera_a_reedacao_dos_artigos_1_e_2_lei_264.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/863/projeto_de_leu_037-201_-_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/868/pl_038-2021_-_abre_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/874/pl_-_039_-_pccs.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/875/projeto_de_lei_040-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/641/projeto_resolucao_legislativa_001_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/644/ind.001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/645/ind_002.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/646/ind_003.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/647/ind_004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/648/ind_005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/649/ind_006.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/652/ind_009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/653/ind_010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/654/ind_011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/655/ind_013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/656/ind_013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/657/ind_014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/658/ind_015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/659/ind_016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/660/ind_017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/661/ind_018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/662/ind_019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/663/ind_020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/664/ind_021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/666/ind_023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/668/ind_025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/669/ind_026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/670/ind_027.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/671/ind_028.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/672/ind_029.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/673/ind_030.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/674/ind_031.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/675/ind_032.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind_033.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/677/ind_034.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/678/ind_035.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/679/ind_036.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/680/ind_037.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/681/ind_038.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/682/ind_039.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/683/ind_040.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/684/ind_041.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/685/ind_042.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/686/ind_043.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/687/ind_044.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/688/ind_045.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/689/ind_046.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/690/ind_047.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/691/ind_048.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/692/ind_049.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/693/ind_050.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/694/ind_051.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/695/ind_052.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/696/ind_053.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/697/ind_054.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/698/ind._055-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/699/ind_056.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/700/ind_057.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/701/ind_058.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/702/ind_059.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/703/ind_060.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/704/ind_061.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/705/ind_062.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/706/ind_063.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/707/ind_064.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/708/ind_065.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/709/ind_066.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/710/ind_067.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/711/ind_068.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/712/ind_069.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/713/ind_070.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/714/ind_071.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/715/ind_072.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/717/ind_074.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/718/ind_075.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/719/ind_076.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/720/ind_077.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/721/ind_078.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/722/ind_079.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/723/ind_080.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/724/ind_081.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/725/ind_082.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/726/ind_083.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/727/ind_084.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/728/ind_085.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/729/ind_086.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/730/ind_087.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/731/ind_088_resp.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/732/-ind_089.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/733/-ind_090.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/734/-ind_091.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/735/-ind_092.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/736/-ind_093.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/737/-ind_094.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/741/ind._095_-uso_da_palavra_livre_-_amadeu_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/742/ind._096_jislaine-_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/743/ind._097_angelica-_raio_x.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/744/ind._098-estacionamento_da_praca_matriz_-juninho_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/745/ind._099-redutor_velocidade_rua_carlos_magno_de_carvalho_-juninho_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/746/ind._100-pinturas_de_quebra_molas_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/756/ind.102_juninho_-_calcadas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/759/ind._104-_reforma_pista_caminhada.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/760/ind._105-_asfalto_para_as_ruas_joao_a._amaro_e_pedro_f._gregorio_-_jd._esperanca.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/761/ind._106-parolamento_assentamento_cruz_de_malta.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/762/ind._107-_reforna_quadra_reserva_ind.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/763/ind._108-_reforna_quadra_escola_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_109_amadeu.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_110-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_111-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_112-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/781/ind._114.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/784/ind._115.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/787/ind_116.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/788/ind_117.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/789/ind_118.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_123_2021_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_126_2021_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_130_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_131_2021_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_132_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/828/ind._133-2021_-_patrolamento_agua_da_prata.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/830/ind._134-21_-_iluminacao_estrada_juny-bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/831/ind-135-21-redutor_de_velocidade_-_juninho.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/832/ind._136-21_programa_estadual_de_transferencia_de_rendas_-_amadeu.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/833/ind._137-21_-_residuop_asfalto_rua_joaquim_paulo_de_almeida_-_juninho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/834/ind._138-21_-_residuo_asfalto_cemiterio_juninho.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_139_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/838/ind._140-2021-_instalacao_de_tubos.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/839/ind._141_-_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/840/ind._142-2021_-_asfalto_ruas_matias_lemes_goncalves_e_arroio_grande.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/841/ind._143-2021_-_asfalto_rua_jose_aleixo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/842/ind._144-2012_-_reparos_bueiros_sitio_sr._alvim.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_145_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_146_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_147_2021_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_148_2021_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_149_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/853/ind._152-21_sinalizacao_carga_descarga.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/854/ind._153-21_-_sinalizacao_hospital.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/857/ind._154-21_-_patrolamento_bairro_dos_moreira.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/858/ind._155-21_placas_pr_445.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/859/ind._156-21_-_praca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/861/ind._157-21_-_epi_anauto.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/864/ind._158-21_substituicao_lampadas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/865/ind._159-21_-_patrolamento_gruta_-_vila_i.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/866/ind._160-21_abastecimento_agua_-_chacaras_leao_do_norte.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/869/ind._161-21.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/870/ind._162-21.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/871/ind._163-21.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/598/req_004.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/599/req_005.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/600/req_006.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/601/req_007.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/602/req_008.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/603/req_009.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/604/req_010.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/605/req_011.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/606/req_012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/607/req_013.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/608/req_014.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/609/req_015.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/610/req_016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/611/req_017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/612/req_018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/613/req_019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/614/req_020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/615/req_021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/616/req_022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/617/req_023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/618/req_024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/642/req_025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/738/req_026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/739/req_027.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/740/req_028.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/747/req_029.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/748/req_030.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_031_angelica.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/751/req_032.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/752/req_033.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/767/req_034.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_036_caminhos_tibagi.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_037__angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/792/req_038.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_039_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_040_edinho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_041_silvano_-_rua_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/860/req._043-21_-_lei_adir_blanc.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/867/req._044-21_informacoes_acordo_judicial.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/872/req._045-21.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/873/req._046-21.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/777/parecer_017-21_cjfltc_ref._plo_13-21.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/755/emenda_01_ao_projeto_de_lei_004_de_04_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/757/emenda_substutiva_002-2021_ao_pl_012-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/1884/prestacao_de_contas_2021_i.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/876/projeto_decreto_legislativo_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/619/pl001_2021_refis_anexos_justificativa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/626/pl_003_2021_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/628/pl_004_2021_credito_adicional_e_21.76548.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/629/of_046_e_projeto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/630/of_050_e_projeto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/631/of_062_e_projeto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/632/of_062-2021_pl_008__credito_adicional_31.80000.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/633/of_068-2021_pl_009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/634/of_113-2021_pl_010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/638/pl_11-ppa_2022_a_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/639/pl_012-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/640/pl_013-_desapropriacao_terreno.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/753/pl_-014_contratacao_de_pessoal_funcionarios_acao_social.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/764/pl_015_-_amo_tamarana-pracas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/765/pl_016_-_firmar_convenio_consorcio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/766/pl_017_credito_11.00000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/778/pl_019-_altera_lei_1166.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/779/pl_020_-cnm.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/785/pl_021-21_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/786/projeto_de_lei_no_022_2021_dispoe_sobre_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/813/pl023_2021_utilidade_publica_escola_iracema_justificativa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/814/pl024_2021_utilidade_publica_escola_enes_justificativa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/815/pl025_2021_utilidade_publica_escola_taeko_justificativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/816/pl026_2021_utilidade_publica_centro_educacao_crianca_esperanca_justificativa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/817/oficio_no_268_2021_encaminha_pl_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/818/pl_028-cria_lista_de_vagas_educacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/819/pl_-_029_-_revoga_lei_1448_-_reajuste_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/837/projeto_de_lei_030-21_institui_no_calendario_de_comemoracoes_oficiais_do_municipio_o_dia_da_luta_contra_a_endometriose.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/843/pl031_2021_altera_a_lei_no_845_samu.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/844/pl032_2021_ratifica_a_alteracao_do_consorcio_cismepar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/852/pl_-_033_-_radio_tamarana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/855/proj._lei_034-2021_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/856/projeto_de_lei_035.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/862/projetto_de_lei_036-2021_-_altera_a_reedacao_dos_artigos_1_e_2_lei_264.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/863/projeto_de_leu_037-201_-_autoriza_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/868/pl_038-2021_-_abre_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/874/pl_-_039_-_pccs.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/875/projeto_de_lei_040-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/641/projeto_resolucao_legislativa_001_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/644/ind.001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/645/ind_002.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/646/ind_003.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/647/ind_004.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/648/ind_005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/649/ind_006.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/652/ind_009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/653/ind_010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/654/ind_011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/655/ind_013.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/656/ind_013.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/657/ind_014.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/658/ind_015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/659/ind_016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/660/ind_017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/661/ind_018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/662/ind_019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/663/ind_020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/664/ind_021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/666/ind_023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/668/ind_025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/669/ind_026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/670/ind_027.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/671/ind_028.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/672/ind_029.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/673/ind_030.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/674/ind_031.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/675/ind_032.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind_033.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/677/ind_034.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/678/ind_035.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/679/ind_036.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/680/ind_037.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/681/ind_038.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/682/ind_039.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/683/ind_040.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/684/ind_041.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/685/ind_042.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/686/ind_043.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/687/ind_044.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/688/ind_045.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/689/ind_046.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/690/ind_047.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/691/ind_048.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/692/ind_049.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/693/ind_050.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/694/ind_051.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/695/ind_052.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/696/ind_053.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/697/ind_054.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/698/ind._055-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/699/ind_056.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/700/ind_057.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/701/ind_058.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/702/ind_059.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/703/ind_060.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/704/ind_061.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/705/ind_062.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/706/ind_063.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/707/ind_064.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/708/ind_065.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/709/ind_066.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/710/ind_067.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/711/ind_068.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/712/ind_069.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/713/ind_070.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/714/ind_071.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/715/ind_072.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/717/ind_074.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/718/ind_075.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/719/ind_076.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/720/ind_077.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/721/ind_078.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/722/ind_079.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/723/ind_080.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/724/ind_081.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/725/ind_082.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/726/ind_083.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/727/ind_084.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/728/ind_085.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/729/ind_086.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/730/ind_087.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/731/ind_088_resp.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/732/-ind_089.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/733/-ind_090.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/734/-ind_091.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/735/-ind_092.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/736/-ind_093.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/737/-ind_094.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/741/ind._095_-uso_da_palavra_livre_-_amadeu_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/742/ind._096_jislaine-_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/743/ind._097_angelica-_raio_x.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/744/ind._098-estacionamento_da_praca_matriz_-juninho_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/745/ind._099-redutor_velocidade_rua_carlos_magno_de_carvalho_-juninho_bittencourt.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/746/ind._100-pinturas_de_quebra_molas_vila_siena.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/756/ind.102_juninho_-_calcadas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/759/ind._104-_reforma_pista_caminhada.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/760/ind._105-_asfalto_para_as_ruas_joao_a._amaro_e_pedro_f._gregorio_-_jd._esperanca.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/761/ind._106-parolamento_assentamento_cruz_de_malta.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/762/ind._107-_reforna_quadra_reserva_ind.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/763/ind._108-_reforna_quadra_escola_enes_barbosa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_109_amadeu.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_110-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_111-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_112-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/776/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/781/ind._114.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/784/ind._115.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/787/ind_116.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/788/ind_117.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/789/ind_118.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_123_2021_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_126_2021_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/820/indicacao_130_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_131_2021_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/827/indicacao_132_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/828/ind._133-2021_-_patrolamento_agua_da_prata.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/830/ind._134-21_-_iluminacao_estrada_juny-bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/831/ind-135-21-redutor_de_velocidade_-_juninho.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/832/ind._136-21_programa_estadual_de_transferencia_de_rendas_-_amadeu.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/833/ind._137-21_-_residuop_asfalto_rua_joaquim_paulo_de_almeida_-_juninho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/834/ind._138-21_-_residuo_asfalto_cemiterio_juninho.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_139_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/838/ind._140-2021-_instalacao_de_tubos.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/839/ind._141_-_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/840/ind._142-2021_-_asfalto_ruas_matias_lemes_goncalves_e_arroio_grande.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/841/ind._143-2021_-_asfalto_rua_jose_aleixo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/842/ind._144-2012_-_reparos_bueiros_sitio_sr._alvim.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_145_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/846/indicacao_146_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/847/indicacao_147_2021_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_148_2021_angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_149_2021_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/853/ind._152-21_sinalizacao_carga_descarga.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/854/ind._153-21_-_sinalizacao_hospital.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/857/ind._154-21_-_patrolamento_bairro_dos_moreira.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/858/ind._155-21_placas_pr_445.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/859/ind._156-21_-_praca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/861/ind._157-21_-_epi_anauto.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/864/ind._158-21_substituicao_lampadas.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/865/ind._159-21_-_patrolamento_gruta_-_vila_i.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/866/ind._160-21_abastecimento_agua_-_chacaras_leao_do_norte.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/869/ind._161-21.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/870/ind._162-21.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/871/ind._163-21.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/598/req_004.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/599/req_005.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/600/req_006.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/601/req_007.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/602/req_008.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/603/req_009.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/604/req_010.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/605/req_011.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/606/req_012.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/607/req_013.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/608/req_014.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/609/req_015.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/610/req_016.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/611/req_017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/612/req_018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/613/req_019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/614/req_020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/615/req_021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/616/req_022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/617/req_023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/618/req_024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/642/req_025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/738/req_026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/739/req_027.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/740/req_028.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/747/req_029.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/748/req_030.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_031_angelica.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/751/req_032.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/752/req_033.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/767/req_034.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_036_caminhos_tibagi.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_037__angelica_jislaine.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/792/req_038.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_039_jislaine_angelica.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/800/requerimento_040_edinho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_041_silvano_-_rua_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/860/req._043-21_-_lei_adir_blanc.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/867/req._044-21_informacoes_acordo_judicial.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/872/req._045-21.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/873/req._046-21.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/777/parecer_017-21_cjfltc_ref._plo_13-21.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/755/emenda_01_ao_projeto_de_lei_004_de_04_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/757/emenda_substutiva_002-2021_ao_pl_012-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tamarana.pr.leg.br/media/sapl/public/materialegislativa/2021/1884/prestacao_de_contas_2021_i.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="79.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="189" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>